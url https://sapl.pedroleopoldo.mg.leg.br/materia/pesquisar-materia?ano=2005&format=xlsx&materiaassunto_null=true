--- v0 (2026-02-24)
+++ v1 (2026-05-04)
@@ -54,2323 +54,2323 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>ESUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Cristiano Elias dos Reis Costa - Marião</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1541/1541_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1541/1541_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO VERIFICAR A POSSIBILIDADE DE SE PROVIDENCIAR, JUNTO À SECRETARIA COMPETENTE A LIMPEZA DA QUADRA POLIESPORTIVA, SITUADA NO BAIRRO SANTO ANTÔNIO, ASSIM COMO AO SEU REDOR, MANTENDO-A, POSTERIORMENTE, EM PERMANENTE ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Helenice Salomão Bastos</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/837/837_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/837/837_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR JUNTO À SECRETARIA COMPETENTE, A CRIAÇÃO E ESTRUTURAÇÃO DE UM COMPLEXO TURÍSTICO PARA A REGIÃO DE FIDALGO E QUINTA DO SUMIDOURO. _x000D_
 </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/838/838_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/838/838_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR O ASFALTAMENTO DAS SEGUINTES RUAS EM FIDALGO: SERRADO, SÃO BENEDITO, VÁRZEA, JOSÉ MARTINS, JAIR MARTINS, JOAQUIM MARCELINO FILHO E RUI BARBOSA._x000D_
 </t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/839/839_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/839/839_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO CONTACTAR COM A CEMIG - COMPANHIA ENERGÉTICA DE MINAS GERAIS NO SENTIDO DE PROVIDENCIAR A MELHORIA NAS REDES ELÉTRICAS DAS RUAS JAIR MARTINS E SÃO VICENTE, E ALARGAR A RUA JAIR MARTINS, AMBAS EM FIDALGO. _x000D_
 </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/840/840_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/840/840_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR NO BAIRRO SÃO GERALDO, EM FIDALGO, A IMPLANTAÇÃO E CONSTRUÇÃO DE UMA CRECHE, DE UMA ESCOLA INFANTIL E CONSTRUÇÃO DE UMA QUADRA POLIESPOTIVA. _x000D_
 </t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/841/841_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/841/841_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO E IMPLANTAÇÃO DE UM CENTRO DE INCLUSÃO, SOLIDARIEDADE E CIDADANIA EM PEDRO LEOPOLDO. _x000D_
 </t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/842/842_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/842/842_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CRIAÇÃO DE UM REFEITÓRIO POPULAR. _x000D_
 </t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/843/843_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/843/843_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO CONTACTAR COM A CEMIG - COMPANHIA ENERGÉTICA DE MINAS GERAIS - PARA PROMOVER A EXTENSÃO DE REDE ELÉTRICA, COM DOIS POSTES DE ILUMINAÇÃO, NA RUA NOSSA SENHORA DA PIEDADE, PRÓXIMO AO NÚMERO 51, NA QUINTA DO SUMIDOURO, EM FIDALGO. _x000D_
 </t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/845/845_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/845/845_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM CAMPO DE FUTEBOL E DE UMA CRECHE NO BAIRRO SANTO ANTÔNIO. _x000D_
 </t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/844/844_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/844/844_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO NOTIFICAR AO PROPRIETÁRIO DO LOTE LOCALIZADO À RUA NOSSA SENHORA DAS GRAÇAS, CENTRO, EM FRENTE AO Nº 288, PARA QUE PROVIDENCIE A LIMPEZA DO MESMO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Osmar Costa</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/846/846_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/846/846_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DE BENFEITORIAS PARA O DISTRITO DE LAGOA DE SANTO ANTÔNIO COMO: UM PARQUE INDUSTRIAL, AGÊNCIA DE CORREIOS, POSTO POLICIAL, HOSPITAL MUNICIPAL E POSTO BANCÁRIO. _x000D_
 </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Francisco Ortiz</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/847/847_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/847/847_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A URBANIZAÇÃO DA RUA NADEGE FELIPE NO BAIRRO LAGOA DE SANTO ANTÔNIO. _x000D_
 </t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/848/848_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/848/848_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A URBANIZAÇÃO DA RUA LUCI JOANINHA BATISTA  NO BAIRRO LAGOA DE SANTO ANTÔNIO._x000D_
 </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Reginaldo Alves Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/849/849_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/849/849_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ENVIAR AO LEGISLATIVO MUNICIPAL PROJETO DE LEI REVENDO OS VALORES DA TAXA DE ILUMINAÇÃO PÚBLICA E, AINDA, PROJETO REVENDO OS VALORES DO IPTU (JUROS, MULTA E CORREÇÃO MONETÁRIA) E AS PLANTAS DE IMÓVEIS, PARA O PAGAMENTO DO REFERIDO IMPOSTO DE ACORDO COM A MEDIDA DO TERRENO._x000D_
 </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/850/850_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/850/850_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO PREFEITO MUNICIPAL ENVIAR PROJETO A ESTA CASA NO SENTIDO DE REVER AS TAXAS COBRADAS NAS CAPELAS VELÓRIO._x000D_
 </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/851/851_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/851/851_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DA PRAÇA JOSÉ AMANDO PEREIRA TAVARES (PAI VELHO), LOCALIZADA NAS PROXIMIDADES DA RUA AMÁLIA RODRIGUES DE JESUS COM RUA JUSCELINO KUBITSCHEK, NO BAIRRO FELIPE CLÁUDIO DE SALES E DE UMA PRAÇA DE ESPORTES, NO MESMO BAIRRO, NA ESQUINA DA RUA AMÁLIA RODRIGUES DE JESUS COM A RUA NOÉ PAIXÃO DOS SANTOS._x000D_
 </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Roberto Perdigão</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/852/852_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/852/852_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO INSTALAR BANHEIROS PÚBLICOS EM LUGARES PÚBLICOS. _x000D_
 </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/853/853_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/853/853_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO COLOCAR POSTES COM BRAÇO DE ILUMINAÇÃO PÚBLICA NA RUA ESPORTE, NO BAIRRO TEOTÔNIO BATISTA DE FREITAS, ESQUINA COM RUA GUILI VIANA. _x000D_
 </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/854/854_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/854/854_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO AJUDAR FINANCEIRAMENTE AOS MUNÍCIPES QUE ESTUDAM FORA, BEM COMO ÀQUELES QUE RESIDEM E ESTUDAM NO PRÓPRIO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Pastor José Maria Soares Santos</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1631/1631_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1631/1631_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO SENHOR PREFEITO MUNICIPAL PROMOVER ESTUDOS JUNTO AO DEPARTAMENTO COMPETENTE, NO SENTIDO DE SE FAZER A COLETA DE LIXO NO HORÁRIO NOTURNO, NO CENTRO DO MUNICÍPIO DE PEDRO LEOPOLDO.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1632/1632_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1632/1632_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A ILUMINAÇÃO EMBAIXO DO VIADUTO, PRÓXIMO AO POSTO MIL. </t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1633/1633_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1633/1633_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A COLOCAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA AV. DR. OTÁVIO COSTA, SENDO UM NA ENTRADA E O OUTRO NA SAÍDA DA VILA APARECIDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1582/1582_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1582/1582_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO CONSTRUIR UMA PISTA DE COOPER NA ESTRADA MARIA PIEDADE DA COSTA (ESTRADA DO URUBU).</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1584/1584_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1584/1584_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A COLOCAÇÃO DO TELHADO, BEM COMO PROMOVER REPAROS NO CEPPEL.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1521/1521_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1521/1521_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO NOTIFICAR AO PROPRIETÁRIO DO LOTE LOCALIZADO À RUA NOSSA SENHORA DAS GRAÇAS, CENTRO, EM FRENTE AO Nº 288, PARA QUE PROVIDENCIE A LIMPEZA DO MESMO. </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1585/1585_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1585/1585_texto_integral.rtf</t>
   </si>
   <si>
     <t>"INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A IMPLANTAÇÃO DO SERVIÇO DE HEMODIÁLISE NO ANTIGO HOSPITAL SÃO JOÃO BATISTA, CONTRATANDO, INCLUSIVE, CONVÊNIOS COM AS CIDADES DE CONFINS, MATOZINHOS, VESPASIANO, LAGOA SANTA, SÃO JOSÉ DA LAPA E CAPIM BRANCO."</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1634/1634_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1634/1634_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR QUATRO QUEBRA-MOLAS OU REDUTORES DE VELOCIDADE, UM EM CADA ENTRADA DO CRUZAMENTO DA RUA PEDRINHO PEDROCA COM A RAUL HORIONT, NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2196/2196_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2196/2196_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO OU REFORMA DO HOSPITAL MUNICIPAL._x000D_
  </t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2211/2211_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2211/2211_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES  REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO IMPLEMENTAR A SEGURANÇA PÚBLICA ATRAVÉS DO CONSELHO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1635/1635_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1635/1635_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A COLOCAÇÃO DE POSTES COM BRAÇOS DE ILUMINAÇÃO PÚBLICA NO CONDOMÍNIO FAZENDA LAJINHA, NO BAIRRO SANTO ANTÔNIO. </t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1522/1522_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1522/1522_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR REDUTORES DE VELOCIDADE OU SONORIZADORES NA RUA LATERAL, EM FRENTE AO POSTO REVENDEDOR DE COMBUSTÍVEL AUTOMOTIVO "NOSSO POSTO II".</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2213/2213_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2213/2213_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PROVIDENCIAR ESTUDOS QUE VIABILIZEM A IMPLANTAÇÃO DE CURSOS PROFISSIONALIZANTES  PARA A CAPACITAÇÃO DE MÃO DE OBRAS DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1523/1523_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1523/1523_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL VERIFICAR, JUNTO AO SETOR E/OU ÓRGÃO COMPETENTE, A POSSIBILIDADE DE SE ADOTAR AS SEGUINTES MEDIDAS PARA A RUA JOSÉ ELIAS DA COSTA:_x000D_
 _x000D_
 IMPLANTAÇÃO DE REDE DE ESGOTO, A PARTIR DO Nº 200 ATÉ O Nº 270;_x000D_
 EXTENSÃO DE REDE DE ENERGIA ELÉTRICA, COM BRAÇOS DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Ademar José Maia Dias</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2989/2989_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2989/2989_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A COLETA DO LIXO NO BAIRRO DONA JÚLIA, NO BAIRRO MAGALHÃES E NO PARQUE ROBERTO BELISÁRIO, DIARIAMENTE. _x000D_
 </t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1524/1524_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1524/1524_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL DETERMINAR À SETOR COMPETENTE PROVIDENCIAR A IMPLANTAÇÃO DE REDE DE ESGOTO, NO LOCAL CONHECIDO COMO MIRANTE, NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1525/1525_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1525/1525_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DE UM TREVO OU ROTATÓRIA NA AVENIDA LINCOLN DIOGO VIANA, PRÓXIMO AO NÚMERO 830, ONDE SE LOCALIZA A FACULDADE DE PEDRO LEOPOLDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1526/1526_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1526/1526_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR POSTES COM BRAÇOS DE ILUMINAÇÃO PÚBLICA NAS PROXIMIDADES DAS FACULDADES PEDRO LEOPOLDO, LOCALIZADAS NA AVENIDA LINCOLN DIOGO VIANA, Nº 830. </t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2214/2214_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2214/2214_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DE UMA CRECHE E DE UM POSTO DE SAÚDE NA REGIÃO DA CASCALHEIRA, NO BAIRRO TEOTÔNIO BATISTA DE FREITAS. </t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2215/2215_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2215/2215_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR O ASFALTAMENTO DAS RUAS DA CASCALHEIRA, REGIÃO DO BAIRRO TEOTÔNIO BATISTA DE FREITAS. </t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2216/2216_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2216/2216_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO COLOCAR EM EXECUÇÃO O PASSE LIVRE PARA OS DEFICIENTES FÍSICOS, NO TRANSPORTE PÚBLICO MUNICIPAL, O MAIS RÁPIDO POSSÍVEL, CONFORME LEI MUNICIPAL Nº 2.709/2003, REGULAMENTADA PELO DECRETO Nº 589, DE 14/01/2004.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2246/2246_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2246/2246_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A ENTREGA DO RESTANTE DAS ESCRITURAS DAS CASAS NA REGIÃO DA CASCALHEIRA, O RESTANTE DAS ESCRITURAS DO BAIRRO TEOTÔNIO BATISTA DE FREITAS E DOS LOTES DOADOS PELO ENTÃO PREFEITO JULIÃO CÉSAR DE SALES, NA RUA AROEIRAS, BAIRRO SANTA MARIA, EM LAGOA DE SANTO ANTÔNIO. </t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1527/1527_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1527/1527_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A COLOCAÇÃO DE POSTE COM BRAÇO DE ILUMINAÇÃO NA RUA BETIM Nº165, NO BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1636/1636_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1636/1636_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR MELHORIAS NO GRAMADO DO CAMPO DE FUTEBOL, NA PISTA DE ATLETISMO, VESTIÁRIO E ALICERCE DO ALAMBRADO DO CENTRO POLIESPORTIVO DE PEDRO LEOPOLDO - CEPPEL.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2247/2247_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2247/2247_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VERIFICAR, JUNTO À PROCURADORIA JURÍDICA DO MUNICÍPIO, A POSSIBILIDADE DE SE PROMOVEREM ESTUDOS OBJETIVANDO GARANTIR AOS SERVIDORES ESTÁVEIS OS MESMOS DIREITOS DOS SERVIDORES CONCURSADOS, REFERENTES ÀS VANTAGENS PREVISTAS NAS LEIS MUNICIPAIS PERTINENTES.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1586/1586_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1586/1586_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO À CEMIG, ILUMINAÇÃO PÚBLICA PARA A RUA ALMIR MARQUES FIRMINO, LOCALIZADA NO DISTRITO LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2250/2250_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2250/2250_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUILÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR ESTUDO JUNTO AO DEPARTAMENTO JURÍDICO DO MUNICÍPIO NO SENTIDO DE EFETIVAR OS DIREITOS À PROGRESSÃO HORIZONTAL E VERTICAL DOS SERVIDORES CONCURSADOS.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1528/1528_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1528/1528_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR À CEMIG QUE PROVIDENCIE A INSTALAÇÃO DE UM POSTE COM BRAÇO DE ILUMINAÇÃO PÚBLICA, NA RUA JOSÉ PEREIRA DE SOUZA, Nº 170, BAIRRO AGENOR TEIXEIRA._x000D_
 </t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2251/2251_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2251/2251_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR ESTUDO JUNTO AO DEPARTAMENTO JURÍDICO DO MUNICÍPIO, PARA RETORNAR AS VANTAGENS ADQUIRIDAS PELOS CONCURSADOS DE SERVIÇOS GERAIS DA ÁREA DE EDUCAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2252/2252_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2252/2252_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAR A ILUMINAÇÃO PÚBLICA DA IGREJA NOSSA SENHORA DA CONCEIÇÃO (IGREJA MATRIZ), COMO TAMBÉM DE TODAS AS PRAÇAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2254/2254_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2254/2254_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS PRERROGATIVAS REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A ILUMINAÇÃO PÚBLICA EM FRENTE À MATERNIDADE DR. EUGÊNIO GOMES DE CARVALHO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1637/1637_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1637/1637_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO TOMAR PROVIDÊNCIAS QUANTO AOS DEZESSEIS TUBULÕES, CADA UM MEDINDO CERCA DE QUATRO METROS E MEIO DE PROFUNDIDADE, INSTALADOS NO LOCAL DESTINADO À CONSTRUÇÃO DO PARQUE ECOLÓGICO MAXACALIS, NO BAIRRO ANDYARA, NA RUA PARANAIARA COM RUA CAIAPÓS. _x000D_
 </t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1529/1529_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1529/1529_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VERIFICAR, JUNTO À CEMIG - COMPANHIA ENERGÉTICA DE MINAS GERAIS  - A POSSIBILIDADE DE SE RECOLOCAR UM BRAÇO DE ILUMINAÇÃO PÚBLICA NA RUA RÔMULO AZEVEDO, Nº 38, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1530/1530_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1530/1530_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE ADOTAR A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 COLOCAÇÃO DE UM POSTE COM BRAÇO DE ILUMINAÇÃO, NAS PROXIMIDADES DO Nº 144 DA RUA NOSSA SENHORA DAS GRAÇAS - BAIRRO SANTO ANTÔNIO DA BARRA.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2255/2255_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2255/2255_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR O RECADASTRAMENTO DO BENEFÍCIO BOLSA ESCOLA. </t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2256/2256_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2256/2256_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE POSTE DE LUZ NAS SEGUINTES RUAS:_x000D_
 RUA SALGADO FILHO, PRÓXIMO AO NÚMERO 611, NO CENTRO;_x000D_
 RUA DONA MARIA TOMÁZIA TEIXEIRA, RUA LUCÍLIA JOANINA BATISTA E RUA JOAQUIM BATISTA DE AZEVEDO, LOCALIZADAS NO DISTRITO LAGOA DE SANTO ANTÔNIO;_x000D_
 RUA ASCENDINO JOSÉ COSTA, PRÓXIMO AO NÚMERO 100, EM TAPERA; E_x000D_
 RUA VALDIR MACHADO SILVA (ANTIGA RUA G) E RUA H, LOCALIZADAS NO BAIRRO TEOTÔNIO BATISTA DE FREITAS".</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2257/2257_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2257/2257_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, A COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NO BECO DE SERVIDÃO NA RUA JOVELINA DIAS PEREIRA, Nº 51, ESQUINA COM A RUA CELESTINO RODRIGUES, NO BAIRRO LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2258/2258_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2258/2258_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A COLOCAÇÃO DE DOIS POSTES COM BRAÇO DE ILUMINAÇÃO NA VILA CASCALHEIRA, NO BAIRRO TEOTÔNIO BATISTA DE FREITAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1531/1531_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1531/1531_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO COLOCAR UMA MESA PRÓPRIA PARA O JOGO DE DAMAS, NA PRAÇA JOSÉ ELIAS COSTA, NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1532/1532_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1532/1532_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR ASFALTO OU CALÇAMENTO PARA A RUA PROFESSORA REGINALDA DE OLIVEIRA, LOCALIZADA NO BAIRRO MARIA DE LOURDES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1534/1534_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1534/1534_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE LIGANDO A RUA SANTOS, LOCALIZADA NO CENTRO E A RUA JAGUARI, LOCALIZADA NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2259/2259_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2259/2259_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO CONTACTAR O RESPONSÁVEL POR CUIDAR E MANTER A CONSERVAÇÃO DOS JAZIGOS DAQUELES QUE PRESTARAM GRANDES SERVIÇOS À COMUNIDADE E QUE NÃO TENHAM PARENTES NO MUNICÍPIO, COMO POR EXEMPLO PADRE SINFRÔNIO TORRES, PADRE CLETO AUTOÉ.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2260/2260_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2260/2260_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR URGENTEMENTE, O ALARGAMENTO OU SENTIDO DE MÃO ÚNICA NA RUA SÃO PAULO NO TRECHO ENTRE A FÁBRICA DE TECIDOS E A ROTATÓRIA DA RODOVIA E UM REDUTOR DE VELOCIDADE, EM FRENTE À SAPATARIA QUEIROZ, NAS IMEDIAÇÕES DA ROTATÓRIA E DO PONTO DE ÔNIBUS. INDICO, AINDA, O ALARGAMENTO DA CALÇADA, QUE É UMA CONTINUAÇÃO DA PISTA DE COOPER, NO TRECHO ENTRE A ROTATÓRIA, APÓS A LINHA FÉRREA NA RUA HERBSTER, ATÉ O CEPPEL, NA RUA VEREADOR ANÉLIO CALDAS FILHO, E RETORNO DA MÃO DUPLA NA RUA NOSSA SENHORA DAS GRAÇAS, SEM ESTACIONAMENTO, POIS É PRIMEIRA ENTRADA DA CIDADE</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2261/2261_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2261/2261_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR PODA DAS ÁRVORES PLANTADAS NO CENTRO DA CIDADE, BEM COMO DE TODAS AS PRAÇAS COM O INTUITO DE MELHORAR A ILUMINAÇÃO DAS VIAS PÚBLICAS. </t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2263/2263_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2263/2263_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR PÁRA-RAIOS PARA A REGIÃO DA QUINTA DO SUMIDOURO E DE FIDALGO. INDICO, AINDA, A COLOCAÇÃO DE FILTROS PARA MELHORAR A QUALIDADE DA ÁGUA POTÁVEL DA REGIÃO DE FIDALGO._x000D_
 </t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2264/2264_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2264/2264_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO VERIFICAR JUNTO AO SECRETÁRIO MUNICIPAL DE SAÚDE, A POSSIBILIDADE DE SE ALTERAR AS FORMAS DE AUTORIZAÇÃO DE EXAMES MÉDICOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2265/2265_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2265/2265_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO ALARGAR A AV. CAMILO ALVES DA SILVA, NO BAIRRO LAGOA DE SANTO ANTÔNIO E COLOCAR REDUTORES DE VELOCIDADE NAS DUAS ENTRADAS DO CRUZAMENTO, NAS ADJACÊNCIAS DA ESCOLA ISABEL GOMES,  PRÓXIMO A RUA HONÓRIO INÁCIO, NO BAIRRO DOM CAMILO.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1587/1587_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1587/1587_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MANTER A ILUMINAÇÃO DA PRAÇA RUI AZEVEDO DE CARVALHO (PRÓXIMA À RODOVIÁRIA) FUNCIONANDO TODAS AS NOITES."</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1638/1638_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1638/1638_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VERIFICAR JUNTO À SECRETARIA DE SERVIÇOS PÚBLICOS A POSSIBILIDADE DE SE COBRIR A QUADRA LOCALIZADA PRÓXIMO AO NEEC, NO BAIRRO SANTO ANTÔNIO, BEM COMO CONSTRUIR UMA CERCA EM VOLTA DA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1535/1535_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1535/1535_texto_integral.rtf</t>
   </si>
   <si>
     <t>O VEREADOR SUBSCRITOR DESTA, NO USO DE SUAS ATRIBUIÇÕES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VERIFICAR JUNTO À SECRETARIA DE SERVIÇOS PÚBLICOS A POSSIBILIDADE DE COBRIR A QUADRA DA ESCOLA MUNICIPAL JOSÉ ELIAS DA COSTA, BEM COMO DE CONSTRUIR UM MURO AO REDOR DA ESCOLA.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1536/1536_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1536/1536_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO VERIFICAR JUNTO AO SETOR COMPETENTE A POSSIBILIDADE DE SE PROVIDENCIAR A PODA DAS ÁRVORES NA RUA COMENDADOR ANTÔNIO ALVES, DEPOIS DO VIADUTO, NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2266/2266_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2266/2266_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR UMA CASA LOTÉRICA PARA O BAIRRO LAGOA DE SANTO ANTÔNIO E UMA PASSARELA NA LAGOA DO REFERIDO BAIRRO, BEM COMO O LEVANTAMENTO DA RUA QUE PASSA POR ENTRE AS DUAS PARTES DA LAGOA.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2267/2267_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2267/2267_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CRIAÇÃO DE MAIS CAMPOS IRRIGADOS, GRAMADOS E CERCADOS, E AINDA, IRRIGAR AQUELES JÁ EXISTENTES. INDICO, TAMBÉM, PROVIDENCIAR UMA EQUIPE PARA CORTAR A GRAMA NO INÍCIO DE CADA ANO</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2268/2268_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2268/2268_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES  REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL FIRMAR UMA PARCERIA COM A COHAB, VISANDO A CONSTRUÇÃO DE CASAS PRÓPRIAS E A FORMAÇÃO DE NOVOS PROFISSIONAIS NA ÁREA DA CONSTRUÇÃO CIVIL A PARTIR DE OFICINAS QUE FUNCIONARIAM DENTRO DAS OBRAS, APROVEITANDO OS CONHECIMENTOS DOS PRÓPRIOS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2270/2270_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2270/2270_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CRIAÇÃO DE ESPAÇOS PARA A TERCEIRA IDADE, COM TODA A INFRA-ESTRUTURA, COM COORDENADORES, INSTRUTORES, PARA A PRÁTICA DE ESPORTE, LAZER E CULTURA. INDICO, AINDA, PROVIDENCIAR O OFERECIMENTO DE CURSOS DE ARTE, CULTURA, AULAS DE MÚSICA, VIOLÃO, PINTURA, TEATRO, BORDADO, COSTURA E OUTROS CURSOS EM CADA MICRO REGIÃO DO MUNICÍPIO, PARA PESSOAS DE TODAS AS IDADES. </t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2163/2163_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2163/2163_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VERIFICAR, JUNTO AO SETOR COMPETENTE, A POSSIBILIDADE DE SE COLOCAR COBERTURA NO PÁTIO DA UAE - UNIDADE DE ATENDIMENTO ESPECIALIZADO, ONDE AS PESSOAS AGUARDAM ATENDIMENTO.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1537/1537_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1537/1537_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR UM PARQUINHO (PLAY GROUND) PARA AS CRIANÇAS, NA PRAÇA TANCREDO NEVES, NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2165/2165_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2165/2165_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS PROVIDENCIAR O ALARGAMENTO DOS PASSEIOS NA RUA SÃO PAULO, ONDE SE LOCALIZA O CLUBE INDUSTRIAL (CLUBE DA FÁBRICA).</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2271/2271_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2271/2271_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO CRIAR COMISSÕES NA SECRETARIA DE CULTURA PARA APROVAR OS PROJETOS QUE SERÃO APRESENTADOS ATRAVÉS DA LEI DE INCENTIVO A CULTURA.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1588/1588_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1588/1588_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DE UM QUARTEL MILITAR NO TERRENO PRÓXIMO À RODOVIÁRIA".</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2166/2166_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2166/2166_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO TOMAR PROVIDÊNCIAS PARA QUE SEJA FEITA A EXTENSÃO DA REDE DE ÁGUA NA RUA MARIA AUGUSTA ALMEIDA, LOCALIZADA NA VILA APARECIDA, ONDE EXISTEM SEIS CASAS SEM O SERVIÇO DE ÁGUA DA COPASA.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2167/2167_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2167/2167_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS PROVIDENCIAR CALÇAMENTO E ILUMINAÇÃO PARA AS RUAS DO BAIRRO NOVO CAMPINHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2322/2322_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2322/2322_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PROVIDENCIAR UM POSTE DE ENERGIA ELÉTRICA, COM BRAÇOS DE ILUMINAÇÃO, PARA A RUA PEDRO MAIA, PRÓXIMO AO Nº 165, NO BAIRRO FELIPE CLÁUDIO DE SALES, NESTE MUNICÍPIO. INDICO, AINDA, A COLOCAÇÃO DE PLACAS DENOMINANDO AS RUAS DA CIDADE E A SINALIZAÇÃO PARA TODOS OS QUEBRA-MOLAS QUE NÃO AS TÊM, EM ESPECIAL DO REFERIDO BAIRRO. </t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2548/2548_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2548/2548_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR REPAROS NO FINAL DA RUA IVAIR SOUZA BRAGA, PRÓXIMO À IGREJA NOSSA SENHORA DO ROSÁRIO, NO BAIRRO SANTO ANTÔNIO DA BARRA. _x000D_
 </t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1538/1538_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1538/1538_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VERIFICAR, JUNTO À SECRETARIA DE SERVIÇOS PÚBLICOS, A POSSIBILIDADE DE SE PROVIDENCIAR A PODA PARA AS ÁRVORES PLANTADAS NA RUA JOÃO ALEIXO, BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1539/1539_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1539/1539_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS ADOTAR MEDIDAS QUE VISEM A SANAR UM PROBLEMA CRIADO NA RUA IBRAIM SINVAL FILAGÔNIO, BAIRRO SANTA RITA, APÓS A CONTRUÇÃO DE REDE COLETORA DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2550/2550_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2550/2550_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR ILUMINAÇÃO PÚBLICA PARA O TREVO DA PRECON, PARA O TRECHO QUE LIGA A PRECON AO MUNICÍPIO DE CONFINS (ESTRADA QUE DÁ ACESSO A FACULDADE), E PARA O TREVO DA HOLCIM. </t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2551/2551_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2551/2551_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DE UMA PONTE QUE LIGUE O BAIRRO SÃO GERALDO AO CAPÃO, QUE SE ENCONTRA ISOLADO DO BAIRRO.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2552/2552_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2552/2552_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DE UM GALPÃO ESTUFA PARA FORMAR NOVOS PROFISSIONAIS MECÂNICOS, ELETRICISTAS, BOMBEIROS, PEDREIROS. </t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1540/1540_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1540/1540_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A ILUMINAÇÃO PÚBLICA DA RUA ARAXÁ, NO BAIRRO JOANA D'ARCK, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2553/2553_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2553/2553_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO REALIZAR ESTUDOS QUE POSSIBILITEM COLOCAR BORRACHA ANTIDERRAPANTE, NA RAMPA DE ACESSO A PRAÇA DA IGREJA MATRIZ DE NOSSA SENHORA DA CONCEIÇÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2554/2554_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2554/2554_texto_integral.rtf</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2555/2555_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2555/2555_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR UMA RAMPA PARA O POSTO DE SAÚDE DO BAIRRO JOANA D'ARC, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2556/2556_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2556/2556_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR UM PROJETO QUE CRIA INFRAESTRUTURA PARA ESTABELECIMENTO DE ENGRAXATE EM PARCERIA COM A INICIATIVA PRIVADA.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2559/2559_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2559/2559_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS PROVIDENCIAR A REPOSIÇÃO DA GRADE QUE TAMPA A BOCA DE LOBO NA RUA SANTA LUZIA, NO CRUZAMENTO COM A RUA JOCKEY CLUBE E, TAMBÉM, NA RUA DR. NEIVA, EM FRENTE AO NÚMERO566, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2560/2560_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2560/2560_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL CONCEDER MOÇÃO DE PARABÉNS À ANA EMÍLIA MOURTHÉ E MELLO, PELOS RELEVANTES SERVIÇOS PRESTADOS QUANDO SECRETÁRIA, JUNTO AO GABINETE DO DEPUTADO DR. MARCELO JERONIMO GONÇALVES, NA ASSEMBLEÍA LEGISLATIVA, NO PERÍODO DE 1994 A 2004</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2168/2168_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2168/2168_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VERIFICAR A POSSIBILIDADE DE SE PROCEDER A LIMPEZA E CAPINA DAS RUAS DO CONDOMÍNIO FAZENDA LAJINHA, BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1542/1542_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1542/1542_texto_integral.rtf</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1543/1543_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1543/1543_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VERIFICAR A POSSIBILIDADE DE SE PROVIDENCIAR ILUMINAÇÃO PÚBLICA PARA A RUA JOSÉ ALEIXO CORRÊA, AO LADO DO Nº 347-A, NO BAIRRO LAGOA DE SANTO ANTÔNIO._x000D_
 </t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1544/1544_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1544/1544_texto_integral.rtf</t>
   </si>
   <si>
     <t>O VEREADOR SUBSCRITOR DESTA, NO USO DE SUAS ATRIBUIÇÕES, INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL VIABILIZAR A CRIAÇÃO DO PLANO DIRETOR PARA O MUNICÍPIO DE PEDRO LEOPOLDO.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2169/2169_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2169/2169_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO VERIFICAR, JUNTO AO ÓRGÃO COMPETENTE, A POSSIBILIDADE DE SE PROVIDENCIAR A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO NA RUA GUAJAJARAS, PRÓXIMO AO NÚMERO 486, BAIRRO ANDYARA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2561/2561_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2561/2561_texto_integral.rtf</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2170/2170_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2170/2170_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DE SE PROCEDER OPERAÇÃO TAPA BURACOS, NA RUA RAUL HORIOT NA ALTURA DO Nº147 NO BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2562/2562_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2562/2562_texto_integral.rtf</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2563/2563_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2563/2563_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO NOTIFICAR OS PROPRIETÁRIOS DE LOTES VAGOS COM MUITO MATO E ENTULHOS, PARA QUE PROVIDENCIEM A LIMPEZA E CAPINA DOS MESMOS, CONFORME DETERMINA O CÓDIGO DE POSTURAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2564/2564_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2564/2564_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR OBRAS PARA RECUPERAÇÃO DO CAMPO DE FUTEBOL, LOCALIZADO NO BAIRRO ANDYARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1545/1545_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1545/1545_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR REPAROS NA RUA GERALDO TAVARES, ONDE  SE ENCONTRA UM ENORME BURACO, PRÓXIMO A ESCOLA JOSÉ ELIAS DA COSTA, BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1546/1546_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1546/1546_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR A RECONSTRUÇÃO DA PONTE, INCLUSIVE COM FAIXAS DE SEGURANÇA E PASSEIO PARA PEDESTRES E CICLISTAS, SOBRE O RIBEIRÃO DAS NEVES, UNINDO AS RUAS PACÍFICO JOSÉ DINIZ E JOSÉ H. RODRIGUES, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1547/1547_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1547/1547_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITAR AO DEPARTAMENTO DE OBRAS ESTUDOS QUE POSSIBILITEM SANAR O VAZAMENTO DE ÁGUA NA QUADRA POLIESPORTIVA DO BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1548/1548_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1548/1548_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PROMOVER ESTUDOS QUE POSSIBILITEM A IMPLANTAÇÃO DA COLETA SELETIVA DE LIXO NO MUNICÍPIO DE PEDRO LEOPOLDO</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1549/1549_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1549/1549_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL MANTER NO PLENÁRIO UMA "BÍBLIA SAGRADA" SOBRE UM PEDESTAL, EM LOCAL DE DESTAQUE.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2586/2586_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2586/2586_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A COLOCAÇÃO DE PLACAS EM CADA OBRA, IDENTIFICANDO-AS E DISCRIMINANDO OS VALORES GASTOS, BEM COMO O QUE ESTÁ SENDO CONSTRUÍDO, NÚMERO DE LICITAÇÃO, FIRMA VENCEDORA E DEMAIS CONCORRENTES, A FINALIDADE DA OBRA E QUANTAS PESSOAS SERÃO BENEFICIADAS. </t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2587/2587_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2587/2587_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR UMA LEI QUE PERMITA O PARCELAMENTO DE ATÉ DEZ VEZES PARA A COMPRA DE SEPULTURAS. </t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2646/2646_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2646/2646_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS COLOCAR UM REDUTOR DE VELOCIDADE NA RUA SÃO VICENTE, PRÓXIMO AO Nº 19, EM FERREIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1550/1550_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1550/1550_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A REFORMA E A REVITALIZAÇÃO DO CANTEIRO NA VILA APARECIDA, COLOCANDO EM FRENTE BANCOS (A CADA TRÊS METROS) E AUMENTANDO O MURO EM 50 CM.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1555/1555_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1555/1555_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDNECIAR A REFORMA DO SALÃO COMUNITÁRIO DA VILA APARECIDA, NESTE MUNICÍPIO, CONSTRUINDO QUATRO SALAS EM CIMA DO MESMO. </t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1556/1556_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1556/1556_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA OS MORADORES DA VILA APARECIDA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1557/1557_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1557/1557_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, PERIODICAMENTE, UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO NOVO CAMPINHO, NESTE MUNICÍPIO, E AINDA, A LIMPEZA E A CAPINA DAS MESMAS.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1558/1558_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1558/1558_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A CRIAÇÃO DE UMA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2171/2171_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2171/2171_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO CONCEDER PERMISSÃO, OFICIALMENTE, PARA QUE A EQUIPE DE WEELLING POSSA CONTINUAR TREINANDO NO ESPAÇO AMPLO E FECHADO EXISTENTE NO CENTRO POLIESPORTIVO DE PEDRO LEOPOLDO - CEPPEL, ONDE TREINAM ATUALMENTE._x000D_
 </t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2647/2647_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2647/2647_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR OBRAS DE RECUPERAÇÃO E REVITALIZAÇÃO DAS PRAÇAS DE ESPORTES EXISTENTES NO MUNICÍPIO E COBERTURA PARAS AS QUADRAS DAS ESCOLAS MUNICIPAIS."</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2648/2648_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2648/2648_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL CONCEDER MOÇÃO DE PARABÉNS AO GRUPO DE TEATRO ALBATROZ, PELO BELO TRABALHO CULTURAL QUE VEM REALIZANDO NO MUNICÍPIO E REGIÕES VIZINHAS, SE DESTACANDO BRILHANTEMENTE E ELEVANDO O NOME DE PEDRO LEOPOLDO".</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2651/2651_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2651/2651_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXECENLENTISSÍMO SENHOR PREFEITO MUNICIPAL TOMAR PROVIDÊNCIAS EM RELAÇÃO À ILUMINAÇÃO E AO PORTÃO LATERAL DO NOVO ESPAÇO DO CEMITÉRIO, LOCALIZADO NO DISTRITO DE LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>João Claudino Sena - Kal</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2805/2805_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2805/2805_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS PRERROGATIVAS REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO INSTITUIR MÃO ÚNICA NO TRECHO COMPREENDIDO ENTRE AS RUAS ANTÔNIO ELIAS , RUA COMENDADOR ANTÔNIO ALVES E NA RUA SANTA LUZIA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1559/1559_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1559/1559_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR UM REDUTOR DE VELOCIDADE PARA A RUA JOÃO LEROY, PRÓXIMO AO Nº 40, NO BAIRRO SANTA RITA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2172/2172_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2172/2172_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO A POSSIBILIDADE DE SE INSTALAR UM POSTO DO HEMOMINAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2806/2806_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2806/2806_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A REVITALIZAÇÃO DO CAMPO DE FUTEBOL LOCALIZADO À MARGEM DA RUA G, NO BAIRRO TEOTÔNIO BATISTA DE FREITAS, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1560/1560_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1560/1560_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ESTUDOS NO SENTIDO DE PROVIDENCIAR A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO BAIRRO SANTO ANTÔNIO DA BARRA.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1561/1561_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1561/1561_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL , ESTUDOS QUE VIABILIZEM  A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2173/2173_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2173/2173_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO TOMAR MEDIDAS, OBJETIVANDO A DESCENTRALIZAÇÃO DA DISTRIBUIÇÃO DE MEDICAMENTOS DA FARMÁCIA DA PREFEITURA, DE FORMA QUE ELES SEJAM DISTRIBUIDOS TAMBÉM NOS POSTOS DE SAÚDE DA FAMÍLIA - PSF'S DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2174/2174_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2174/2174_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR OBRAS DE MELHORIAS PARA O CEMITÉRIO DO DISTRITO DE LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2807/2807_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2807/2807_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO À DIVISÃO DE TRÂNSITO, PLACA DE SINALIZAÇÃO DE UMA RAMPA EXISTENTE NA RUA SÃO VICENTE, ESQUINA COM A RUA SÃO SEBASTIÃO, LOCALIZADAS NO DISTRITO DE FERREIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2856/2856_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2856/2856_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE TRÊS PONTOS DE ILUMINAÇÃO NA RUA BERNARDO FERREIRA, LOCAL PRÓXIMO À IGREJA SÃO SEBASTIÃO, NO DISTRITO DE FERREIRAS, NESTE MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2857/2857_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2857/2857_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO ÓRGÃO COMPETENTE, A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO PARA AS SEGUINTES RUAS DO DISTRITO DE FERREIRAS, NESTE MUNICÍPIO:_x000D_
 RUA ESTÂNCIA: 02 PLACAS; AUTOR REGINALDO ALVES SARAIVA_x000D_
 RUA SÃO VICENTE: 02 PLACAS;_x000D_
 RUA ALVORADA: 02 PLACAS;_x000D_
 RUA ESPORTE: 02 PLACAS;_x000D_
 RUA BERNARDO FERREIRA: 02 PLACAS;_x000D_
 RUA SÃO SEBASTIÃO: 02 PLACAS;_x000D_
 RUA MANUEL FIEL: 02 PLACAS;_x000D_
 RUA JOSÉ VITALINO FERREIRA: 02 PLACAS;_x000D_
 RUA GUILHERMINA AUGUSTA VIEIRA: 02 PLACAS.   AUTOR  REGINALDO SARAIVA</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1562/1562_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1562/1562_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR A REFORMA DO ALAMBRADO DO VIADUTO DO BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2858/2858_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2858/2858_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO TOMAR AS SEGUINTES PROVIDÊNCIAS EM RELAÇÃO À FEIRA DE COMIDAS TÍPICAS, ARTE E ARTESANATO  DE PEDRO LEOPOLDO:_x000D_
 _x000D_
 INSTALAR MAIS UM BANHEIRO FEMININO E OUTRO MASCULINO, NO LOCAL ONDE SE REALIZA A MESMA, DISPONIBILIZANDO UM FUNCIONÁRIO PARA MANUTENÇÃO DOS MESMOS;_x000D_
 _x000D_
 INVESTIR EM PROPAGANDA PARA DIVULGAÇÃO DA FEIRA E DOS SEUS PRODUTOS, TANTO EM NOSSA CIDADE, QUANTO NAS CIDADES VIZINHAS, BUSCANDO, INCLUSIVE, APOIO JUNTO ÀS RÁDIOS LOCAIS;_x000D_
 _x000D_
 DISPONIBILIZAR PROFESSORES PARA MINISTRAREM CURSOS DURANTE A REALIZAÇÃO DA FEIRA.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2859/2859_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2859/2859_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO DEPARTAMENTO COMPETENTE PROVIDENCIAR UMA COBERTURA PARA O PONTO DE ÔNIBUS QUE FICA DE FRENTE À GARAGEM DA PREFEITURA MUNICIPAL NO BAIRRO FELIPE CLÁUDIO DE SALES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1563/1563_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1563/1563_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS PROVIDENCIAR A RECOLOÇÃO DAS PLACAS DE IDENTIFICAÇÃO DA ESCOLA MUNICIPAL DONA CARMEM BARROSO, BEM COMO A DA QUADRA POLIESPORTIVA DOMINGO DE ASSIS SANTOS, NO BAIRRO TEOTÔNIO BATISTA DE FREITAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1564/1564_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1564/1564_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR REDUTORES DE VELOCIDADE, APROXIMADAMENTE CINCO OU SEIS, NA AVENIDA CARMELINDA PEREIRA COSTA, NO BAIRRO TEOTÔNIO BATISTA DE FREITAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1565/1565_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1565/1565_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO DEPARTAMENTO DE OBRAS PROVIDENCIAR O ASFALTAMENTO DA RUA FLORISBELA COSTA SANTOS, ESQUINA COM A RUA DR. ROCHA, Nº 313, CENTRO, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1566/1566_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1566/1566_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO CONCEDER MOÇÃO DE PARABÉNS AO JOVEM DANIEL ASSUNÇÃO VIEIRA, POR TER SIDO APROVADO NO PROCESSO SELETIVO DA ESCOLA DE MEDICINA DA UNIVERSIDADE FEDERAL DE MINAS GERAIS, DANDO-NOS UM BELO EXEMPLO DE DEDICAÇÃO E ESFORÇO".</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1589/1589_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1589/1589_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO CONCEDER MOÇÃO DE PARABÉNS AO REVERENDÍSSIMO PADRE ARTUR PIMENTA DE SOUZA, PELA CELEBRAÇÃO DOS SEUS 45 ANOS DE  VIDA SACERDOTAL E CONSAGRAÇÃO A DEUS, JUNTO À COMUNIDADE DE PEDRO LEOPOLDO - JUBILEU DE RUBI".</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1567/1567_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1567/1567_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS PROVIDENCIAR A REFORMA DA PONTE NA RUA VÁRZEA FORMOSA, NO DISTRITO DE VERA CRUZ DE MINAS.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1590/1590_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1590/1590_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO, CONCEDER MOÇÃO DE PARABÉNS AO DR. FELIPE PEREIRA STORINO, PELOS RELEVANTES SERVIÇOS PRESTADOS A FRENTE DOS PSFS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2175/2175_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2175/2175_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO DEPARTAMENTO COMPETENTE, MAIS POSTES COM BRAÇOS DE ILUMINAÇÃO PÚBLICA PARA A RUA JOAQUIM MAURÍCIO BAHIA (RUA ONDE FICA O LAR PARA IDOSOS), NO BAIRRO SANTA TEREZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2176/2176_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2176/2176_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, INDICAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO INSTITUIR O PROGRAMA DE BOLSA UNIVERSITÁRIA PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PEDRO LEOPOLDO, QUE CONSISTIRÁ NA CONCESSÃO DE AJUDA FINANCEIRA AO SERVIDOR PARA CUSTEAR DESPESAS DE MATRÍCULA E MENSALIDADES DE CURSO SUPERIOR, COM O OBJETIVO DE INCENTIVAR E PROPORCIONAR A QUALIFICAÇÃO DOS QUADROS DOS ÓRGÃOS MUNICIPAIS, POSSIBILITANDO, CONSEQUENTEMENTE, A MELHORIA DO SERVIÇO PÚBLICO COMO UM TODO.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2177/2177_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2177/2177_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO ÓRGÃO COMPETENTE A IMPLANTAÇÃO DE POSTO DE COLETA DE SANGUE NO PRONTO ATENDIMENTO DO DISTRITO LAGOA DE SANTO ANTÔNIO", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2178/2178_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2178/2178_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DE SE PROCEDER OPERAÇÃO TAPA BURACOS, NAS RUAS DO BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1568/1568_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1568/1568_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A COLOCAÇÃO DE DISPOSITIVO PARA DIMINUIR A VELOCIDADE DOS VEÍCULOS, NA RUA JOÃO TEODORO DA SILVA, ESQUINA COM RUA ANTÔNIO DEMÉTRIO, PRÓXIMO AO Nº 1843, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1569/1569_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1569/1569_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL SOLICITAR À SECRETARIA DE SERVIÇOS PÚBLICOS QUE PROVIDENCIE A REFORMA DA PASSARELA SOBRE O RIBEIRÃO DAS NEVES, QUE UNE AS RUAS PACÍFICO JOSÉ DINIZ E JOSÉ HILÁRIO RODRIGUES, NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1617/1617_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1617/1617_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS PROVIDENCIAR RAMPAS PARA ACESSO DE DEFICIENTES FÍSICOS NAS PRAÇAS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1618/1618_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1618/1618_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL QUE DETERMINE À DIVISÃO DE LIMPEZA URBANA LAVAR O ESTACIONAMENTO DA PREFEITURA AO TÉRMINO DA FEIRA DE ARTESANATO, QUE ACONTECE AOS DOMINGOS._x000D_
 </t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1619/1619_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1619/1619_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À SRA. INÊS ALVES DE ARAÚJO, PELOS RELEVANTES SERVIÇOS PRESTADOS JUNTO À COMUNIDADE DO BAIRRO SANTO ANTÔNIO".</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1622/1622_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1622/1622_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO CONCEDER MOÇÃO DE PARABÉNS AO SR. MOACIR RODRIGUES DA SILVA, PELA RELEVANTE CONTRIBUIÇÃO NA ELEVAÇÃO DO NOME DO MUNICÍPIO COMO EX-JOGADOR DE FUTEBOL, FAMOSO POR TER ATUADO NO MÉXICO E POR TER JOGADO NOS CLUBES DO VASCO DA GAMA E DO OLARIA".</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1623/1623_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1623/1623_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO JUNTO À TELEMAR PROVIDENCIAR A COLOCAÇÃO DE  ORELHÃO NA RUA ANTÔNIO ALEIXO, PRÓXIMO AO Nº 411, NO BAIRRO JARDINÓPOLIS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1624/1624_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1624/1624_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PROVIDENCIAR JUNTO AO ORGÃO COMPETENTE  A CONSTRUÇÃO DE UM ABRIGO PARA OS USUÁRIOS DE TRANSPORTE COLETIVO, NO PONTO DE ÔNIBUS LOCALIZADO NA RUA ANTÔNIO ALEIXO PRÓXIMO AO Nº 411, NO BAIRRO JARDINÓPOLIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1625/1625_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1625/1625_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO SR.  PRESIDENTE DA CÂMARA MUNICIPAL CONCEDER MOÇÃO DE PARABÉNS AO SECRETÁRIO MUNICIPAL  ANTÔNIO URBANO MACHADO (TUBAN), PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO, FRENTE À SECRETARIA MUNICIPAL DE FAZENDA.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1570/1570_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1570/1570_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL DETERMINAR À CEMIG PROVIDENCIAR ILUMINAÇÃO PÚBLICA NA AVENIDA ARAGUAIA - BAIRRO ANDYARA, A PARTIR DO Nº 606.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2179/2179_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2179/2179_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIAR JUNTO AO SETOR COMPETENTE DISPOSTIVOS (QUEBRA-MOLAS) QUE REDUZAM A VELOCIDADE DOS VEÍCULOS NA AVENIDA HEITOR CLÁUDIO DE SALES, PRÓXIMO AO NÚMERO 648, NO BAIRRO ADÉLIA ISSA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1626/1626_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1626/1626_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PROVIDENCIAR JUNTO AO SETOR COMPETENTE, A COLOCAÇÃO DE PLACAS NAS RUAS DO BAIRRO TRIÂNGULO COM A IDENTIFICAÇÃO DE SEUS RESPECTIVOS NOMES, PRINCIPALMENTE NA RUA JOÃO LOPES SIQUEIRA, A PEDIDO DE SEU FILHO.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1627/1627_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1627/1627_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A COLOCAÇÃO DE DISPOSITIVOS (QUEBRA-MOLAS) QUE REDUZAM A VELOCIDADE DOS VEÍCULOS EM FRENTE A ESCOLA MUNICIPAL HEITOR CLÁUDIO DE SALES, NO BAIRRO LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1571/1571_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1571/1571_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIAR JUNTO AO SETOR COMPETENTE A CONSTRUÇÃO DE UMA CICLOVIA, COM INÍCIO NA PRAÇA DA FAZENDA MODELO E TÉRMINO NO BAIRRO SANTO ANTÔNIO DA BARRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2180/2180_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2180/2180_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL VERIFICAR, JUNTO À POLÍCIA MILITAR DE MINAS GERAIS, A POSSIBILIDADE DE SE INSTALAR UMA GUARITA POLICIAL, NA RUA COMENDADOR ANTÔNIO ALVES, NA ENTRADA DO BAIRRO SANTO ANTÔNIO</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1572/1572_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1572/1572_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR OPERAÇÃO TAPA-BURACOS NA RUA ARI BAHIA, NO BAIRRO SÔNIA ROMANELLI, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2181/2181_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2181/2181_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO VERIFICAR A POSSIBILIDADE DE SE RESTAURAR OS BANCOS DO CANTEIRO CENTRAL DA RUA CORONEL JUVENTINO DIAS (AVENIDA CAUÊ), OS BANCOS SE ENCONTRAM EM SITUAÇÃO DE CALAMIDADE E VERGONHA PARA NOSSA CIDADE TÃO QUERIDA._x000D_
 </t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2182/2182_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2182/2182_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO,  DETERMINAR AO DEPARTAMENTO COMPETENTE A INSTALAÇÃO DE UMA GRADE DE PROTEÇÃO NO BUEIRO, NA AVENIDA COMENDADOR ANTÔNIO ALVES AO LADO DA IGREJA "DEUS É AMOR" EM FRENTE AO POSTO TRAVESSIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1628/1628_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1628/1628_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR JUNTO AO DEPARTAMENTO DE OBRAS A COLOCAÇÃO DE UMA BOCA DE LOBO NA RUA HUMBERTO CAMPOS, ESQUINA COM RUA JOCKEY CLUBE".</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1629/1629_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1629/1629_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS AO SR. RAMON AGAMENNON BRITO MAGALHÃES PELO BRILHANTE TRABALHO QUE VEM REALIZANDO NO MUNICÍPIO DE PEDRO LEOPOLDO FRENTE À GERÊNCIA DA CAIXA ECONÔMICA FEDERAL".</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1573/1573_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1573/1573_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS PROVIDENCIAR O REPARO DA PONTE, LOCALIZADA NA RUA COMENDADOR ANTÔNIO ALVES (ACESSO AO BAIRRO SÃO JOSÉ).</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1574/1574_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1574/1574_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL DETERMINAR À SECRETARIA DE SERVIÇOS PÚBLICOS PROVIDENCIAR AS SEGUINTES OBRAS E SERVIÇOS NO BAIRRO SANTA RITA:_x000D_
 _x000D_
 REPARO NA REDE PLUVIAL DA RUA IBRAIM SINVAL,_x000D_
 PROVIDENCIAR, JUNTO À COPASA, REPAROS NA REDE DE ESGOTO DA RUA JOÃO LEROY, PRÓXIMO AO Nº 15.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2183/2183_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2183/2183_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A CONSTRUÇÃO DE UM MURO ENTRE A QUADRA POLIESPORTIVA DE USO DA COMUNIDADE DO BAIRRO SANTO ANTÔNIO E A ESCOLA MUNICIPAL NEEC, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2184/2184_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2184/2184_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A COLOCAÇÃO DE GRADES NAS BOCAS DE LOBO DA AVENIDA  ARAGUAIA.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1575/1575_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1575/1575_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, UM DENTISTA PARA FICAR NO PLANTÃO DO POSTO DE PRONTO ATENDIMENTO AOS SÁBADOS E DOMINGOS.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2185/2185_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2185/2185_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A CONSTRUÇÃO DE UM CORETO NA PRAÇA JOSÉ PEREIRA DA CONCEIÇÃO, NO DISTRITO DE FIDALGO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2186/2186_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2186/2186_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A COMPLEMENTAÇÃO DA REDE ELÉTRICA NA RUA VÁRZEA COM RUA HERCULANO SOARES DE OLIVEIRA, NO DISTRITO DE FIDALGO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1576/1576_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1576/1576_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A EXPANSÃO E REESTRUTURAÇÃO DA REDE PLUVIAL DO BAIRRO SANTO ANTÔNIO DA BARRA.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2187/2187_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2187/2187_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL CONTACTAR O SETOR COMPETENTE PARA QUE VERIFIQUE A POSSIBILIDADE DE SE INSTALAR UMA FARMÁCIA MUNICIPAL NO DISTRITO DE LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1577/1577_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1577/1577_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO SENHOR PREFEITO MUNICIPAL PROVIDENCIAR ESTUDOS JUNTO AO DEPARTAMENTO RESPONSÁVEL, QUE VIABILIZEM A INSTALAÇÃO DE LIXEIRAS OU COLETORES ESPECÍFICOS, NAS RUAS DO MUNICÍPIO DE PEDRO LEOPOLDO. </t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1578/1578_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1578/1578_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO SENHOR PREFEITO MUNICIPAL CONTACTAR A SECRETARIA MUNICIPAL DE SERVIÇOS PÚBLICOS NO SENTIDO DE SE CONSTRUIR UMA REDE DE CAPTAÇÃO DE ÁGUAS PLUVIAIS NA RUA MACHADO VIEIRA, NA REGIÃO CENTRAL E  VERIFICAR A POSSIBILIDADE DE SE INSTALAR UMA BOCA DE LOBO, DEFRONTE AO Nº 35, NAQUELA MESMA RUA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1579/1579_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1579/1579_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, INDICAMOS AO EXMO. SR. PREFEITO MUNICIPAL VERIFICAR A POSSIBILIDADE DE ENVIAR À ESTA CASA LEGISLATIVA UM PROJETO DE LEI QUE VISE A IMPLEMENTAR UM PROGRAMA DE ENSINO DE LÍNGUAS ESTRANGEIRAS, VOLTADO PARA JOVENS CARENTES DO MUNICÍPIO, BEM COMO PARA OS ALUNOS DA REDE PÚBLICA MUNICIPAL E ESTADUAL.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1630/1630_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1630/1630_texto_integral.rtf</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1580/1580_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1580/1580_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A REFORMA DOS BANHEIROS DO TERMINAL RODOVIÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2981/2981_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2981/2981_texto_integral.rtf</t>
   </si>
   <si>
     <t>CPI CAIXAS BOX PREFEITURA</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2982/2982_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2982/2982_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES, REQUER DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL INFORMAÇÕES CONCERNENTES À DISPOSIÇÃO DE ÁREAS MUNICIPAIS, DESTINADAS À INSTALAÇÃO DE INDÚSTRIAS._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2678,67 +2678,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1541/1541_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/837/837_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/838/838_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/839/839_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/840/840_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/841/841_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/842/842_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/843/843_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/845/845_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/844/844_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/846/846_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/847/847_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/848/848_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/849/849_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/850/850_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/851/851_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/852/852_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/853/853_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/854/854_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1631/1631_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1632/1632_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1633/1633_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1582/1582_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1584/1584_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1521/1521_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1585/1585_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1634/1634_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2196/2196_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2211/2211_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1635/1635_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1522/1522_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2213/2213_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1523/1523_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2989/2989_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1524/1524_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1525/1525_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1526/1526_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2214/2214_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2215/2215_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2216/2216_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2246/2246_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1527/1527_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1636/1636_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2247/2247_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1586/1586_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2250/2250_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1528/1528_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2251/2251_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2252/2252_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2254/2254_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1637/1637_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1529/1529_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1530/1530_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2255/2255_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2256/2256_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2257/2257_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2258/2258_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1531/1531_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1532/1532_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1534/1534_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2259/2259_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2260/2260_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2261/2261_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2263/2263_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2264/2264_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2265/2265_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1587/1587_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1638/1638_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1535/1535_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1536/1536_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2266/2266_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2267/2267_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2268/2268_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2270/2270_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2163/2163_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1537/1537_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2165/2165_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2271/2271_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1588/1588_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2166/2166_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2167/2167_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2322/2322_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2548/2548_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1538/1538_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1539/1539_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2550/2550_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2551/2551_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2552/2552_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1540/1540_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2553/2553_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2554/2554_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2555/2555_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2556/2556_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2559/2559_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2560/2560_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2168/2168_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1542/1542_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1543/1543_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1544/1544_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2169/2169_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2561/2561_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2170/2170_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2562/2562_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2563/2563_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2564/2564_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1545/1545_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1546/1546_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1547/1547_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1548/1548_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1549/1549_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2586/2586_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2587/2587_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2646/2646_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1550/1550_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1555/1555_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1556/1556_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1557/1557_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1558/1558_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2171/2171_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2647/2647_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2648/2648_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2651/2651_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2805/2805_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1559/1559_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2172/2172_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2806/2806_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1560/1560_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1561/1561_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2173/2173_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2174/2174_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2807/2807_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2856/2856_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2857/2857_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1562/1562_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2858/2858_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2859/2859_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1563/1563_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1564/1564_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1565/1565_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1566/1566_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1589/1589_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1567/1567_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1590/1590_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2175/2175_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2176/2176_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2177/2177_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2178/2178_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1568/1568_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1569/1569_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1617/1617_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1618/1618_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1619/1619_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1622/1622_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1623/1623_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1624/1624_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1625/1625_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1570/1570_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2179/2179_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1626/1626_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1627/1627_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1571/1571_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2180/2180_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1572/1572_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2181/2181_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2182/2182_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1628/1628_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1629/1629_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1573/1573_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1574/1574_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2183/2183_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2184/2184_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1575/1575_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2185/2185_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2186/2186_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1576/1576_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2187/2187_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1577/1577_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1578/1578_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1579/1579_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1630/1630_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1580/1580_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2981/2981_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2982/2982_texto_integral.rtf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1541/1541_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/837/837_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/838/838_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/839/839_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/840/840_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/841/841_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/842/842_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/843/843_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/845/845_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/844/844_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/846/846_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/847/847_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/848/848_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/849/849_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/850/850_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/851/851_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/852/852_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/853/853_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/854/854_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1631/1631_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1632/1632_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1633/1633_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1582/1582_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1584/1584_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1521/1521_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1585/1585_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1634/1634_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2196/2196_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2211/2211_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1635/1635_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1522/1522_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2213/2213_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1523/1523_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2989/2989_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1524/1524_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1525/1525_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1526/1526_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2214/2214_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2215/2215_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2216/2216_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2246/2246_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1527/1527_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1636/1636_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2247/2247_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1586/1586_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2250/2250_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1528/1528_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2251/2251_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2252/2252_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2254/2254_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1637/1637_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1529/1529_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1530/1530_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2255/2255_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2256/2256_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2257/2257_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2258/2258_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1531/1531_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1532/1532_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1534/1534_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2259/2259_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2260/2260_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2261/2261_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2263/2263_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2264/2264_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2265/2265_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1587/1587_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1638/1638_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1535/1535_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1536/1536_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2266/2266_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2267/2267_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2268/2268_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2270/2270_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2163/2163_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1537/1537_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2165/2165_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2271/2271_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1588/1588_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2166/2166_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2167/2167_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2322/2322_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2548/2548_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1538/1538_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1539/1539_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2550/2550_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2551/2551_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2552/2552_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1540/1540_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2553/2553_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2554/2554_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2555/2555_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2556/2556_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2559/2559_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2560/2560_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2168/2168_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1542/1542_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1543/1543_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1544/1544_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2169/2169_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2561/2561_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2170/2170_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2562/2562_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2563/2563_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2564/2564_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1545/1545_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1546/1546_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1547/1547_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1548/1548_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1549/1549_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2586/2586_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2587/2587_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2646/2646_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1550/1550_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1555/1555_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1556/1556_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1557/1557_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1558/1558_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2171/2171_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2647/2647_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2648/2648_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2651/2651_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2805/2805_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1559/1559_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2172/2172_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2806/2806_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1560/1560_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1561/1561_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2173/2173_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2174/2174_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2807/2807_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2856/2856_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2857/2857_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1562/1562_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2858/2858_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2859/2859_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1563/1563_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1564/1564_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1565/1565_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1566/1566_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1589/1589_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1567/1567_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1590/1590_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2175/2175_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2176/2176_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2177/2177_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2178/2178_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1568/1568_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1569/1569_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1617/1617_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1618/1618_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1619/1619_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1622/1622_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1623/1623_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1624/1624_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1625/1625_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1570/1570_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2179/2179_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1626/1626_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1627/1627_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1571/1571_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2180/2180_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1572/1572_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2181/2181_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2182/2182_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1628/1628_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1629/1629_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1573/1573_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1574/1574_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2183/2183_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2184/2184_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1575/1575_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2185/2185_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2186/2186_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1576/1576_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2187/2187_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1577/1577_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1578/1578_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1579/1579_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1630/1630_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/1580/1580_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2981/2981_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2005/2982/2982_texto_integral.rtf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H184"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>