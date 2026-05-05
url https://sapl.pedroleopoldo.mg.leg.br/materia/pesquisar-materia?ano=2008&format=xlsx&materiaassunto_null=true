--- v0 (2026-02-24)
+++ v1 (2026-05-05)
@@ -54,1238 +54,1238 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cristiano Elias dos Reis Costa - Marião</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1215/1215_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1215/1215_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SENHOR PREFEITO, A POSSIBILIDADE DA CONSTRUÇÃO DE UMA PISTA DE SKATE NO DISTRITO LAGOA DE SANTOANTÔNIO, A QUAL ATENDERIA A REGIÃO NORTE, OU SEJA, OS BAIRROS TEOTÔNIO BATISTA DE FREITAS, DOM CAMILO E FELIPE CLAÚDIO DE SALES. _x000D_
 </t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1216/1216_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1216/1216_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SENHOR PREFEITO A COBERTURA DA PISTA DE SKATE LOCALIZADA NA RUA DR. ROCHA, AO LADO DA QUADRA DA ESTAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Osmar Costa</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1250/1250_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1250/1250_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO. SR. PRESIDENTE, CONCEDER MOÇÃO DE PARABÉNS AO SR. VOLNE PEREIRA, PELA CONQUISTA DO CARGO DE VICE-DIRETOR DA ESCOLA MUNICIPAL HEITOR CLÁUDIO DE SALES.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Reginaldo Alves Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1282/1282_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1282/1282_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE,  A RECUPERAÇÃO E A PAVIMENTAÇÃO DA ESTRADA DO CAPÃO, TENDO EM VISTA O PROJETO TURÍSTICO CHICO XAVIER E A IGREJA DE SANTO EXPEDITO._x000D_
 </t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1251/1251_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1251/1251_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNDO AO SETOR COMPETENTE, A DOAÇÃO DE BARRACAS PARA OS BARRAQUEIROS QUE VENDEM SEUS PRODUTOS NA PASSARELA DO TERMINAL RODOVIÁRIO DESTE MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1283/1283_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1283/1283_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À EQUIPE (ESCOLAS, PROFESSORES E ALUNOS) QUE PARTICIPARAM DO PROERD - PROGRAMA EDUCACIONAL DE RESISTÊNCIA AS DROGAS E A VIOLÊNCIA, CUJA FORMATURA SE DEU NO DIA 07/12/2007".  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1285/1285_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1285/1285_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À CRISTIANO GONÇALVES DA SILVA, PELO SEU ESFORÇO EM BUSCAR SEMPRE UM CRESCIMENTO PROFISSIONAL E, PRINCIPALMENTE, PELA COMPETÊNCIA, SERIEDADE, DEDICAÇÃO E GENTILEZA COM QUE CONDUZ O TRABALHO NO SETOR PÚBLICO, JUNTO À DELEGACIA CIVIL DE PEDRO LEOPOLDO"._x000D_
 </t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1287/1287_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1287/1287_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A PROMOÇÃO DE COMPETIÇÕES ESPORTIVAS ENTRE AS ESCOLAS DO MUNICÍPIO, PREMIANDO OS ATLETAS QUE SE DESTACAREM COM CURSOS EXTRAS, COMO POR EXEMPLO, UM OUTRO IDIOMA"</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1217/1217_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1217/1217_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A CONSTRUÇÃO DE UMA PISTA DE BIKE (BMX - DIRT)"._x000D_
 </t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1218/1218_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1218/1218_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO. SR. PREFEITO A CONSTRUÇÃO DE PASSEIO COM GRADE DE PROTEÇÃO, DA PONTE LOCALIZADA NA RUA MOACIR JOSÉ DA SILVA ESQUINA COM COMENDADOR ANTÔNIO ALVES, ATÉ  A NOVA PONTE CONSTRUÍDA NA RUA SANTOS NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1219/1219_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1219/1219_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO SR. PREFEITO MUNIICPAL, SOLICITAR JUNTO AO DEPARTAMENTO COMPETENTE A INSTALAÇÃO DE UM POSTE COM BRAÇO DE  ILUMINAÇÃO PÚBLICA NA RUA NICO PEDROCA, PRÓXIMO AO NÚMERO 21, NO BAIRRO AGENOR TEIXEIRA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1220/1220_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1220/1220_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO. SR. PREFEITO MUNICIPAL SOLICITAR JUNTO AO ÓRGÃO COMPETENTE VERIFICAR AS POSSIBILIDADES DE SE CRIAR UMA LINHA DE ÔNIBUS LIGANDO O DISTRITO DE LAGOA DE SANTO ANTÔNIO AO AEROPORTO INTERNACIONAL TANCREDO NEVES, EM CONFINS._x000D_
 </t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1221/1221_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1221/1221_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROMOVER ESTUDOS JUNTO AO DEPARTAMENTO COMPETENTE NO SENTIDO DE ACRESCENTAR NA GRADE DE RECREAÇÃO E/OU PRÁTICAS ESPORTIVAS DAS ESCOLAS, AULAS DE SKATE E/OU  A CRIAÇÃO DE UMA "ESCOLINHA" DE SKATE. _x000D_
 </t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1252/1252_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1252/1252_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAR JUNTO AO DEPARTAMENTO COMPETENTE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA JOSÉ SALOMÃO NO DISTRITO DE VERA CRUZ DE MINAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Pastor José Maria Soares Santos</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1261/1261_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1261/1261_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ANTÔNIO GENEROSO, CINQUENTA METROS ABAIXO DA IGREJA EVANGÉLICA DE JESUS, NO BAIRRO SÃO GERALDO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1262/1262_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1262/1262_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA QUINZE DE NOVEMBRO, ANTES DA CURVA DA RUA ARLETE SILVEIRA, VINDO DA RUA JOÃO TEODORO, NO BAIRRO SÃO GERALDO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A MANUTENÇÃO DA REDE PLUVIAL DA RUA ESPORTE, NAS PROXIMIDADES DO Nº 72, CENTRO, NESTE MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1263/1263_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1263/1263_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A PODA DAS ÁRVORES LOCALIZADAS NA RUA SÃO VICENTE, DESDE A AABB - ASSOCIAÇÃO ATLÉTICA DO BANCO DO BRASIL - ATÉ A PRAÇA NO DISTRITO DE FERREIRAS, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1223/1223_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1223/1223_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, REITERO AS INDICAÇÕES NºS 188/2006 E 44/2007, DE MINHA AUTORIA, ATRAVÉS DAS QUAIS INDICO AO EXCELENTISSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A RECUPERAÇÃO DO ASFALTO DA ESTRADA QUE LIGA O MUNICÍPIO AO DISTRITO DE DR. LUND". _x000D_
 </t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1288/1288_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1288/1288_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, INDICAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A COLOCAÇÃO DE LÂMPADAS ONDE AINDA NÃO TEM E A TROCA DAQUELAS QUE ESTIVEREM QUEBRADAS NA PRAÇA JOSÉ DOS ANJOS, LOCALIZADA NO DISTRITO LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO"._x000D_
 </t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1289/1289_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1289/1289_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR UMA CANALETA E TAMPAR O BURACO QUE SE ENCONTRA ABERTO E CHEIO DE MATO NA RUA SÃO JOSÉ, NO TRECHO EM FRENTE AO Nº 56, CENTRO, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1290/1290_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1290/1290_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO, PROVIDENCIAR JUNTO AO SETOR COMPETENTE, OBRAS NO SENTIDO DE TAMPAR  BURACOS, CAPINA E RETIRADA DE ENTULHOS DA RUA CAETÉS, NO BAIRRO ANDIARA. A REFERIDA RUA NÃO POSSUI PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1291/1291_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1291/1291_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA DR. RIVADÁVIA, DE FRENTE AO BAIRRO VILA APARECIDA, NESTE MUNICÍPIO, SE POSSÍVEL ANTES DAS DUAS ENTRADAS NOS SENTIDOS PEDRO LEOPOLDO/ DR. LUND E DR. LUND/ PEDRO LEOPOLDO. </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1292/1292_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1292/1292_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS AO CLUBE ATLÉTICO MINEIRO PELA COMEMORAÇÃO DE SEU CENTENÁRIO". </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1273/1273_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1273/1273_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A AMPLIAÇÃO DA COBERTURA DA ARQUIBANCADA DA QUADRA DA  ESCOLA MUNICIPAL RAIMUNDO SALVADOR, NO BAIRRO THEOTÔNIO BATISTA DE FREITAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1224/1224_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1224/1224_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, O DESENTUPIMENTO DO BUEIRO LOCALIZADO NA RUA COMENDADOR ANTÔNIO ALVES, ESQUINA COM A RUA 1º DE SETEMBRO, NESTE MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A CRIAÇÃO DE UM PROGRAMA DE CONSCIENTIZAÇÃO SOBRE A POLUIÇÃO CAUSADA PELO USO DE SACOS PLÁSTICOS, INCENTIVANDO A DIMINUIÇÃO DE SUA UTILIZAÇÃO. _x000D_
 </t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO SENHOR PREFEITO MUNICIPAL, DETERMINAR O DEPARTAMENTO COMPETENTE A PROVIDENCIAR O PLANTIO DE ÁRVORES  DE ESPÉCIES ADEQUADAS, NA AVENIDA CAMILO ALVES DA SILVA, NA REGIÃO NORTE, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1274/1274_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1274/1274_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, REITERO MINHA INDICAÇÃO DE NÚMERO 43/2005, ONDE SOLICITEI AO EXMO. SR. PREFEITO QUE DETERMINASSE AO DEPARTAMENTO COMPETENTE QUE TOMASSE PROVIDÊNCIAS PARA TORNAR O TRÁFEGO MAIS SEGURO NO CRUZAMENTO DAS RUAS PEDRINHO PEDROCA E RAUL HANRIOT, NO BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO VIABILIZAR ESTUDOS JUNTO À SECRETARIA COMPETENTE PARA QUE ESTA PROMOVA UMA COMPETIÇÃO DE MOTOCROSS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO SENHOR PREFEITO MUNICIPAL DETERMINAR AO DEPARTAMENTO COMPETENTE A PROMOVER REPAROS NA REDE DE ILUMINAÇÃO DA QUADRA COMUNITÁRIA, DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1293/1293_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1293/1293_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A PODA DA ÚLTIMA ÁRVORE DA RUA SENADOR MELO VIANA, LOCALIZADA DE FRENTE A EMPRESA MUNDIAL PORTÕES, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1294/1294_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1294/1294_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, PAVIMENTAÇÃO COM BLOCOS PARA A RUA DE TERRA LOCALIZADA DENTRO DO PARQUE ECOLÓGICO DA BIQUINHA, ENTRE AS RUAS ESMERALDAS E ALAMEDA DAS MAGNÓLIAS, NO BAIRRO ROBERTO BELIZÁRIO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1295/1295_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1295/1295_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A MUDANÇA DO SENTIDO DO TRÂNSITO NAS RUAS PROFESSOR BICALHO E PADRE EXPECHIT, CENTRO, NESTE MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1296/1296_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1296/1296_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A ABERTURA DA RUA ANTÔNIO RODRIGUES CARDOSO, QUE É A RUA ONDE ESTÁ LOCALIZADA A CLÍNICA SÃO JOÃO BATISTA, PARA QUE ESTA VIA POSSA TER SAÍDA PARA A RUA SÃO PAULO, NO BAIRRO CACHOEIRA GRANDE, NESTE MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1297/1297_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1297/1297_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMETAIS, INDICO AO EXMO. SR. PRESIDENTE CONCEDER MOÇÃO DE PARABÉNS AO JOVEM ÉDER CARLOS COIMBRA, PELA CONQUISTA DO TROFÉU MACHADO DE ASSIS, COMO CAMPEÃO DO SOLETRANDO/2008, QUADRO DO PROGRAMA LUCIANO HUCK, DA REDE GLOBO DE TELEVISÃO.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1298/1298_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1298/1298_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE QUE SEJA EFETUADA A RECUPERAÇÃO NA PAVIMENTAÇÃO ASFÁLTICA DAS  RUAS SANTA LUZIA  E NOSSA SENHORA DAS GRAÇAS E INVERTER O SENTIDO DE DIREÇÃO DAS MESMAS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1299/1299_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1299/1299_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO REALIZAR, JUNTO AO SETOR COMPETENTE, ESTUDOS NO SENTIDO DE SE VERIFICAR A POSSIBILIDADE DA CONSTRUÇÃO DE UM CALÇADÃO COM PLANTIO DE ÁRVORES E COLOCANDO BANCOS AO LONGO DO MESMO EM TODA A EXTENÇÃO DA AV. JOÃO TEODORO DA SILVA, LOCALIZADA NO BAIRRO ROMERO DE CARVALHO, DESDE A QUADRA DE ESPORTES ATÉ A RUA DE ENTRADA PARA O BAIRRO TRIÂNGULO, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1300/1300_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1300/1300_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A REVITALIZAÇÃO DA ILUMINAÇÃO NAS PORTAS DE TODAS AS ESCOLAS MUNICIPAIS E ESTADUAIS DO MUNICÍPIO, BEM COMO TAMBÉM A PODA DAS ÁRVORES LOCALIZADAS NAS PROXIMIDADES DAS MESMAS".</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1254/1254_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1254/1254_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS AOS AGENTES DE TRÂNSITO DE PEDRO LEOPOLDO, PELOS BONS SERVIÇOS PRESTADOS AO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1255/1255_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1255/1255_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS AOS GUARDAS MUNICIPAIS DE PEDRO LEOPOLDO, PELOS BONS SERVIÇOS PRESTADOS AO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1301/1301_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1301/1301_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR O ENCASCALHAMENTO DA RUA ARAXÁ, LOCALIZADA NO BAIRRO DONATO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1302/1302_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1302/1302_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA ITABIRA, ESQUINA COM A RUA JOÃO TEODORO DA SILVA, LOCALIZADA NO BAIRRO JOANA D'ARC, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1303/1303_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1303/1303_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A RETIRADA DO POSTE DE ENERGIA QUE FICOU NO MEIO DA RUA ITABIRA, APÓS A ABERTURA E O ALARGAMENTO DA MESMA, BAIRRO JOANA D'ARC, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS,  INDICO AO SENHOR PREFEITO MUNICIPAL DETERMINAR A ILUMINAÇÃO DA PONTE QUE LIGA A RUA SANTOS AO BAIRRO SÃO JOSÉ, ASSIM COMO TODAS AS IMEDIAÇÕES DAQUELE TRECHO._x000D_
 </t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1230/1230_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1230/1230_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO SENHOR PREFEITO MUNICIPAL REALIZAR O PROGRAMA " RUA DE LAZER " NOS BAIRROS DO MUNICÍPIO , COM RECREAÇÃO E PRESTAÇÃO DE SERVIÇOS À COMUNIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1275/1275_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1275/1275_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A COLOCAÇÃO DE UMA LÂMPADA NO POSTE LOCALIZADO NA RUA MARIA DA PENHA SARAIVA, NA ALTURA DO Nº 151, BAIRRO FELIPE CLÁUDIO DE SALES, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1304/1304_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1304/1304_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A ELABORAÇÃO DE UMA CARTILHA CONTENDO O "PASSO A PASSO" DOS PROCEDIMENTOS DE UM SEPULTAMENTO NO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1305/1305_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1305/1305_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À EQUIPE (ESCOLAS, PROFESSORES E ALUNOS) QUE PARTICIPARAM DO PROERD - PROGRAMA EDUCACIONAL DE RESISTÊNCIA AS DROGAS E A VIOLÊNCIA, CUJA FORMATURA SE DEU NO DIA 04/07/2008". </t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1306/1306_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1306/1306_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A IMPLANTAÇÃO DE MAPA DENTRO DO CEMITÉRIO, DOS BAIRROS - SÃO GERALDO, NO DISTRITO DE LAGOA DE SANTO ANTÔNIO, VERA CRUZ DE MINAS E FIDALGO, CONTENDO IDENTIFICAÇÃO, O NÚMERO E O NOME ONDE OS FAMILIARES ESTÃO SEPULTADOS. _x000D_
 </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1307/1307_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1307/1307_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHA ATRIBUIÇÃO REGIMENTAL, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS AO SR. CRISTIANO RIBEIRO FERREIRA, PELOS 35 ANOS DE SERVIÇOS PRESTADOS JUNTO À ESCOLA MUNICIPAL HEITOR CLÁUDIO DE SALES - COM COMPETÊNCIA E EXEMPLO DE ASSIDUIDADE, POIS JAMAIS FALTOU AO SERVIÇO, NEM MESMO POR MOTIVO DE DOENÇA, JÁ QUE NÃO TEM SEQUER UM ATESTADO MÉDICO AO LONGO DE TODOS ESSES ANOS."</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO DETERMINAR A INSTALAÇÃO DE UM POSTO POLICIAL ENTRE OS BAIRROS TEOTÔNIO BATISTA DE FREITAS E O DOM CAMILO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1232/1232_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1232/1232_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, BOCA-DE-LOBO NA RUA MOACIR PEREIRA CIROCA, PRÓXIMO AO Nº 81, BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1308/1308_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1308/1308_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, ALTERAÇÃO NA LEI Nº 2.339, DE 29 DE ABRIL DE 1998, QUE ESTABELECE "CRITÉRIOS PARA REGULARIZAÇÃO DAS DOAÇÕES DE LOTES À PESSOAS FÍSICAS NO BAIRRO THEOTÔNIO BATISTA DE FREITAS". </t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1309/1309_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1309/1309_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL ENVIAR A ESTA CASA LEGISLATIVA PROJETO FIRMANDO CONVÊNIO DO HOSPITAL MUNICIPAL COM O INSTITUTO PREVIDENCIÁRIO DOS SERVIDORES DO ESTADO DE MINAS GERAIS - (IPSEMG). _x000D_
 </t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1233/1233_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1233/1233_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROMOVER REPAROS NA RUA LUIZ BAHIA, EM FRENTE AO NÚMERO 239, BAIRRO SANTO ANTÔNIO, NESTE MUNICÍPIO"._x000D_
 </t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1234/1234_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1234/1234_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR À ASSESSORIA JURÍDICA DA PREFEIRURA ESTUDOS QUE VISEM A ELABORAÇÃO DE UM PROJETO, QUE PROMOVA UMA PARCERIA COM A SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA, ATRAVÉS DO PODER JUDICIÁRIO ATUANTE NO MUNICÍPIO, POSSIBILITANDO AOS PRESOS DE BAIXA PERICULOSIDADE REDUZIREM SUAS PENAS EM TROCA DE TRABALHOS QUE SERIAM REALIZADOS NA SECRETARIA MUNICIPAL DE SERVIÇOS PÚBLICOS"._x000D_
 </t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1235/1235_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1235/1235_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO SR. PREFEITO MUNICIPAL SOLICITAR DO DEPARTAMENTO COMPETENTE A VIABILIDADE DE REVISAR O QUADRO DE HORÁRIOS DO TRANSPORTE COLETIVO QUE ATENDE A LOCALIDADE DOS MATOS, NESTE MUNICÍPIO."</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1236/1236_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1236/1236_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS PRERROGATIVAS REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL, VERIFICAR JUNTO AO SETOR COMPETENTE, A POSSIBILIDADE DE SE ASFALTAR A RUA GUARANI, NO BAIRRO ANDYARA, NESTE MUNICÍPIO."</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1240/1240_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1240/1240_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS PRERROGATIVAS REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL, DETERMINAR AO DEPARTAMENTO COMPETENTE QUE PROVIDENCIE A CANALIZAÇÃO DA REDE DE ESGOTO DA RUA NOSSA SENHORA DO ROSÁRIO, NO DISTRITO DE VERA CRUZ DE MINAS, NESTE MUNICÍPIO." _x000D_
 </t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1310/1310_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1310/1310_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA DR. RIVADÁVIA, PRÓXIMO AO Nº 13, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO". </t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1241/1241_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1241/1241_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL DETERMINAR, AO SETOR COMPETENTE, A REALIZAÇÃO DE REPAROS NO ASFALTO DO BAIRRO VILA APARECIDA._x000D_
  </t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1311/1311_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1311/1311_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO SR. PRESIDENTE, CONCEDER MOÇÃO DE PARABÉNS AO JOVEM HILTON EDUARDO ASSIS ALMEIDA HOMENAGEADO PELO GOVERNADOR AÉCIO NEVES POR ATINGIR METAS PARTICIPATIVAS NO ACORDO DE RESULTADOS 2007. (MATÉRIA DO JORNAL OBSERVADOR EDIÇÃO 646 PÁG. 08)</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1242/1242_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1242/1242_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL PROVIDENCIAR JUNTO AO SETOR COMPETENTE, UMA REVISÃO NA ILUMINAÇÃO NO BAIRRO SÔNIA TEIXEIRA ROMANELLI, COM A SUBSTITUIÇÃO DAS LUMINÁRIAS ABERTAS 125 W POR VS 70 W. </t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1243/1243_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1243/1243_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO SR. PREFEITO MUNICIPAL VERIFICAR JUNTO AO DEPARTAMENTO COMPETENTE A VIABILIDADE DE COMPLEMENTAR A REDE DE ILUMINAÇÃO PÚBLICA NA RUA DO CERRADO, PRÓXIMO AO Nº 415, NO DISTRITO DE FIDALGO._x000D_
 </t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1312/1312_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1312/1312_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS AO SR. VICENTE DE PAULO XAVIER - PAULINHO DO CEPPEL - PELOS VINTE E TRÊS ANOS À FRENTE DOS TRABALHOS NA ESCOLINHA DE FUTEBOL DO CEPPEL"._x000D_
 </t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1244/1244_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1244/1244_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO SR. PREFEITO MUNICIPAL SOLICITAR DO DEPARTAMENTO COMPETENTE REGULARIZAR A COLETA DE LIXO NOS FINAIS DE SEMANA, NO DISTRITO DE FIDALDO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1245/1245_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1245/1245_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDENCIAR JUNTO A TELEMAR, A INSTALAÇÃO DE UM TELEFONE PÚBLICO NA REGIÃO CONHECIDA COMO PIMENTEL, NESTE MUNICÍPIO"._x000D_
 </t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1246/1246_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1246/1246_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR À SECRETARIA MUNICIPAL DE SAÚDE VERIFICAR A POSSIBILIDADE DA CONTRATAÇÃO DE UMA FONOAUDIÓLOGA PARA O ATENDIMENTO NA UNIDADE DE ATENDIMENTO ESPECIALIZADO DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1313/1313_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1313/1313_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO SR. PRESIDENTE DA CÂMARA MUNICIPAL CONCEDER MOÇÃO DE PARABÉNS AO PEDRO LEOPOLDO FUTEBOL CLUBE, QUE IRÁ COMPLETAR 75 ANOS DE EXISTÊNCIA, E HOMENAGEÁ-LO ATRAVÉS DE SUA DIRETORIA.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1247/1247_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1247/1247_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO SENHOR PREFEITO MUNICIPAL DETERMINAR AO DEPARTAMENTO COMPETENTE A COLOCAR LIXEIRAS PARA COLETA SELETIVA DE LIXO, NA PRAÇA CELINA EUGÊNIA CORRÊA VIEIRA,  RUA DE ACESSO  A HOLCIM,LOCALIZADA NO BAIRRO SÃO GERALDO._x000D_
 </t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1256/1256_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1256/1256_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À PRECON INDUSTRIAL S/A, PELA COMEMORAÇÃO DOS SEUS 45 ANOS DE ATIVIDADE, CONTRIBUINDO, DESTA FORMA, PARA O DESENVOLVIMENTO DO MUNICÍPÍO.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1276/1276_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1276/1276_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A INSTALAÇÃO DE DISPOSITIVOS QUE REDUZAM A VELOCIDADE DOS VEÍCULOS QUE PASSAM PELA RUA ALFREDO BARBOSA, PRÓXIMO AO NÚMERO 114, E EM FRENTE A CRECHE ARCA DE NOÉ, NO CONJUNTO HABITACIONAL ADÉLIA ISSA. </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1257/1257_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1257/1257_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE INSTALAR GALERIA PLUVIAL NO BAIRRO DONATO, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1258/1258_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1258/1258_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO SR. PREFEITO MUNICIPAL SOLICITAR DO DEPARTAMENTO COMPETENTE EM CONSONÂNCIA COM A CENTRO ATLÂNTICA  A CONSTRUÇÃO DE ESCADAS OU PASSARELAS, PRÓXIMO À RUA BENEDITO VALADARES, LIGANDO A RUA DOUTOR ROCHA À RUA PROGRESSO, PARA MELHOR ACESSO  DOS TRANSEUNTES AO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1277/1277_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1277/1277_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À GERALDO HENRIQUE FERREIRA, PELA ASSIDUIDADE NAS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1278/1278_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1278/1278_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À RICARDO CARVALHO DE AGUIAR, PELA ASSIDUIDADE NAS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO._x000D_
 </t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1279/1279_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1279/1279_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À JÚLIO CÉSAR DOS SANTOS SILVA, PELA ASSIDUIDADE NAS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1280/1280_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1280/1280_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À MILTON MELQUÍADES DA SILVA, PELA ASSIDUIDADE NAS REUNIÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1281/1281_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1281/1281_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, INDICAMOS A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS AO SR. VICENTE DE PAULO XAVIER - PAULINHO DO CEPPEL - PELOS VINTE E TRÊS ANOS À FRENTE DOS TRABALHOS NA ESCOLINHA DE FUTEBOL DO CEPPEL".</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS INDICO AO EXMO SR. PREFEITO MUNICIPAL SOLICITAR DO DEPARTAMENTO COMPETENTE A INSTALAÇÃO DE UM BRAÇO DE ILUMINAÇÃO PÚBLICA NO POSTE PRÓXIMO AO Nº 774, NA RUA MARIA DA PENHA SARAIVA, NO BAIRRO FELIPE CLÁUDIO DE SALES NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1259/1259_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1259/1259_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A V. EXA. CONCEDER MOÇÃO DE PARABÉNS À GERALDINO SOARES DA COSTA PELA SUA ATUAÇÃO JUNTO À DIRETORIA DO LUNDENSE FUTEBOL CLUBE. </t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A COLOCAÇÃO DE 01 (UM) REDUTOR DE VELOCIDADE (QUEBRA MOLA) NA RODOVIA ASCENDINO JOSÉ COSTA , ENTRE O NÚMERO 100 E O NÚMERO 306, EM COQUEIRINHO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO  SENHOR PREFEITO COLOCAR UM POSTE DE LUZ E EXTENSÃO DE REDE À RUA GABRIEL CRISTINO RIBEIRO, PRÓXIMO AO Nº 139 E NA RUA ESPÍRITO SANTO PRÓXIMO AO Nº 1419 TODAS AS DUAS NO LAGOA DE SANTO ANTÔNIO, PEDIDO DO SR. WEDERSON ALEX BATISTA.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SENHOR PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A AFIXAÇÃO NOS SETORES DO PODER EXECUTIVO DE PEDRO LEOPOLDO E NO COMÉRCIO QUE AUTORIZAR, DE CARTAZES INFORMANDO SOBRE TODOS OS PROCEDIMENTOS PARA SE REALIZAR UM SEPULTAMENTO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.rtf</t>
   </si>
   <si>
     <t>"NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR À PROCURADORIA JURÍDICA DO MUNICÍPIO A ELABORAÇÃO DE PROJETO DE LEI, INSTITUINDO O FUNDO DE HABITAÇÃO DE INTERESSE SOCIAL E O RESPECTIVO CONSELHO GESTOR DO FUNDO, CONFORME DISPÕE A LEI FEDERAL 11.124, DE 16 DE JUNHO DE 2005".</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A CRIAÇÃO DE CONSELHOS REGIONALIZADOS PARA FISCALIZAREM O PROGRAMA BOLSA FAMÍLIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1248/1248_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1248/1248_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A MELHORIA DA SINALIZAÇÃO E A INSTALAÇÃO DE ILUMINAÇÃO NA MG-424, PRÓXIMO AO TREVO DA CIMINAS, E AINDA, COLOCAR DISPOSITIVOS QUE REDUZAM A VELOCIDADE DOS VEÍCULOS, NO LOCAL. </t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1321/1321_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1321/1321_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A PODA DAS ÁRVORES DAS RUAS CENTRAIS DA CIDADE E A MELHORIA NA ILUMINAÇÃO DESSAS VIAS.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO SENHOR PREFEITO MUNICIPAL ANISTIAR AS MICRO E PEQUENAS EMPRESAS PRESTADORAS DE MÃO-DE-OBRA E OS COMERCIANTES  E INDUSTRIAIS QUE ESTÃO COM IMPOSTOS E TAXAS ATRASADOS. </t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO À VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À JÚLIO CÉSAR LOPES PEREIRA PELA OBTENÇÃO DO TÍTULO DE MESTRE EM CIÊNCIA DA INFORMAÇÃO. </t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, A INSTALAÇÃO DE DISPOSITIVOS QUE REDUZAM A VELOCIDADE DOS VEÍCULOS NA RUA CHIQUINHO FÉLIX, PRÓXIMO AO NÚMERO 60, BAIRRO TRIÂNGULO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1249/1249_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1249/1249_texto_integral.rtf</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO, DETERMINAR AO DEPARTAMENTO COMPETENTE PROVIDENCIAR O PLANTIO DE ÁRVORES  DE ESPÉCIES ADEQUADAS, NA RUA OLIVIER TEIXEIRA, BAIRRO SÃO GERALDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/2987/2987_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/2987/2987_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE NOSSAS PRERROGATIVAS REGIMENTAIS, REQUEREMOS QUE V. EXA. DETERMINE À ASSESSORIA JURÍDICA DESTA CÂMARA MUNICIPAL, QUE TOME AS PROVIDÊNCIAS PARA REALIZAR A QUEBRA DE SIGILO DE LIGAÇÕES FEITAS PELA ASSOCIAÇÃO DOS MORADORES DO CONJUNTO HABITACIONAL MARIETA BATISTA DE SALES ENTRE OS DIAS 01/04/2007 A 30/04/2007._x000D_
 </t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/2988/2988_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/2988/2988_texto_integral.rtf</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, REQUEIRO QUE V. EXA. PROVIDENCIE O AGENDAMENTO DE AUDIÊNCIA PÚBLICA COM UM REPRESENTANTE DA COMPANHIA DE TELECOMUNICAÇÕES "OI", COM O INTUITO DE PRESTAR ESCLARECIMENTOS À POPULAÇÃO EM RELAÇÃO AO SINAL DE REDE OCUPADA QUE VEM OCORRENDO CONSTANTEMENTE, MESMO SEM O USUÁRIO ESTAR UTILIZANDO A MESMA, E DE TOMAR PROVIDÊNCIAS URGENTEMENTE PARA QUE SE RETOME À PRESTAÇÃO DE SERVIÇO COM QUALIDADE._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1593,67 +1593,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1215/1215_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1216/1216_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1250/1250_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1282/1282_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1251/1251_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1283/1283_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1285/1285_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1287/1287_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1217/1217_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1218/1218_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1219/1219_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1220/1220_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1221/1221_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1252/1252_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1261/1261_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1262/1262_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1263/1263_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1223/1223_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1288/1288_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1289/1289_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1290/1290_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1291/1291_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1292/1292_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1273/1273_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1224/1224_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1274/1274_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1293/1293_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1294/1294_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1295/1295_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1296/1296_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1297/1297_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1298/1298_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1299/1299_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1300/1300_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1254/1254_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1255/1255_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1301/1301_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1302/1302_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1303/1303_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1230/1230_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1275/1275_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1304/1304_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1305/1305_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1306/1306_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1307/1307_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1232/1232_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1308/1308_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1309/1309_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1233/1233_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1234/1234_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1235/1235_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1236/1236_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1240/1240_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1310/1310_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1241/1241_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1311/1311_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1242/1242_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1243/1243_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1312/1312_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1244/1244_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1245/1245_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1246/1246_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1313/1313_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1247/1247_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1256/1256_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1276/1276_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1257/1257_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1258/1258_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1277/1277_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1278/1278_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1279/1279_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1280/1280_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1281/1281_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1259/1259_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1248/1248_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1321/1321_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1249/1249_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/2987/2987_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/2988/2988_texto_integral.rtf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1215/1215_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1216/1216_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1250/1250_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1282/1282_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1251/1251_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1283/1283_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1285/1285_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1287/1287_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1217/1217_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1218/1218_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1219/1219_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1220/1220_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1221/1221_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1252/1252_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1261/1261_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1262/1262_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1263/1263_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1223/1223_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1288/1288_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1289/1289_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1290/1290_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1291/1291_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1292/1292_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1273/1273_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1224/1224_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1225/1225_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1226/1226_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1274/1274_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1227/1227_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1228/1228_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1293/1293_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1294/1294_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1295/1295_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1296/1296_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1297/1297_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1298/1298_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1299/1299_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1300/1300_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1254/1254_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1255/1255_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1301/1301_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1302/1302_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1303/1303_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1229/1229_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1230/1230_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1275/1275_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1304/1304_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1305/1305_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1306/1306_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1307/1307_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1231/1231_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1232/1232_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1308/1308_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1309/1309_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1233/1233_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1234/1234_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1235/1235_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1236/1236_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1240/1240_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1310/1310_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1241/1241_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1311/1311_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1242/1242_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1243/1243_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1312/1312_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1244/1244_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1245/1245_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1246/1246_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1313/1313_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1247/1247_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1256/1256_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1276/1276_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1257/1257_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1258/1258_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1277/1277_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1278/1278_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1279/1279_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1280/1280_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1281/1281_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1314/1314_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1259/1259_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1315/1315_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1316/1316_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1317/1317_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1318/1318_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1319/1319_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1248/1248_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1321/1321_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1322/1322_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1323/1323_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1324/1324_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/1249/1249_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/2987/2987_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2008/2988/2988_texto_integral.rtf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>