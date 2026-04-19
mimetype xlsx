--- v0 (2026-02-24)
+++ v1 (2026-04-19)
@@ -54,2420 +54,2420 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pastor José Maria Soares Santos</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL AUTORIZAR O SETOR COMPETENTE A PROVIDENCIAR A RECUPERAÇÃO DA BOCA DE LOBO NA RUA SÃO VICENTE NÚMEROS 119, 123 E 783 EM FERREIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3925/3925_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3925/3925_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL AUTORIZAR O SETOR COMPETENTE A PROVIDENCIAR A COLOCAÇÃO DE CAÇAMBA, PARA RECOLHER LIXO  ATENDENDO OS MORADORES DAS RUAS SÃO VICENTE COM RUA JOSÉ VITALINO FERREIRA E RUA BERNARDO FERREIRA ESQUINA COM A RUA MANOEL FIEL, EM FERREIRAS, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3926/3926_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3926/3926_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL AUTORIZAR O SETOR COMPETENTE A PROVIDENCIAR A REFORMA DE DUAS SALAS DA ESCOLA MUNICIPAL DR. CRISTIANO OTONI, EM FERREIRAS NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL AUTORIZAR O SETOR COMPETENTE A PROVIDENCIAR A COLOCAÇÃO DE PLACAS, CONTENDO A DENOMINAÇÃO DAS RUAS DE FERREIRAS NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3929/3929_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3929/3929_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL AUTORIZAR O SETOR COMPETENTE, A PROVIDENCIAR A PINTURA DOS BANCOS DA PRAÇA DE FERREIRAS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL AUTORIZAR O SETOR COMPETENTE A PROVIDENCIAR A REFORMA DO POSTO DE SAÚDE DE FERREIRAS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulo Ferreira Pinto - Paulinho da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - REITERANDO AS INDICAÇÕES DE MINHA AUTORIA 95 E 96/2011-  DETERMINAR O SETOR COMPETENTE PROVIDENCIAR A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA SUZANA PASSOS ENTRE OS NÚMEROS 992 AO 1000  E A TROCA DA TAMPA DO BUEIRO ENTRE AS RUAS SANTOS E ESPÍRITO SANTO NO BAIRRO SANTO ANTÔNIO DA BARRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Reginaldo Alves Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3965/3965_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3965/3965_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO A VOSSA EXCELÊNCIA CONCEDER MOÇÃO DE PARABÉNS À EQUIPE &amp;#8211; COORDENADOR CABO GILBERTO MAGELA SILVA ANACLETO, ESCOLAS, PROFESSORES E ALUNOS - QUE PARTICIPARAM DO PROERD - PROGRAMA EDUCACIONAL DE RESISTÊNCIA AS DROGAS E A VIOLÊNCIA, 11ª TURMA DE 2011".  </t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3937/3937_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3937/3937_texto_integral.odt</t>
   </si>
   <si>
     <t>DETERMINAR QUE O SETOR COMPETENTE PROVIDENCIE VISTORIA NO CLUBE LAGOA PARQUE, EM LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3938/3938_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3938/3938_texto_integral.odt</t>
   </si>
   <si>
     <t>REITERO A INDICAÇÃO Nº171/2009 AO EXMO. SR. PREFEITO, INDICANDO PROVIDENCIAR JUNTO AO SETOR COMPETENTE, A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA DR. RIVADÁVIA, DE FRENTE AO BAIRRO VILA APARECIDA, SE POSSÍVEL, ANTES DAS DUAS ENTRADAS NOS SENTIDOS PEDRO LEOPOLDO/ DR. LUND E DR. LUND/ PEDRO LEOPOLDO.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.odt</t>
   </si>
   <si>
     <t>PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, ESTUDO PARA A COBRANÇA OU ISENÇÃO DE COBRANÇA DE  ALVARÁ PARA ENTIDADES SEM FINS LUCRATIVOS E FILANTRÓPICOS.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, ASFALTO PARA A RUA INÁCIA DE CARVALHO EM VERA CRUZ._x000D_
 </t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>João Claudino Sena - Kal</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZAR O DEPARTAMENTO COMPETENTE A INSTALAR BEBEDOUROS NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3933/3933_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3933/3933_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, PODA DAS ÁRVORES DA AVENIDA CORONEL JUVENTINO DIAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - REITERANDO A INDICAÇÃO DE MINHA AUTORIA 15/2012-  DETERMINAR O SETOR COMPETENTE PROVIDENCIAR, COLOCAÇÃO DE ABRIGOS NA RUA SUZANA PASSOS, BAIRRO SANTO ANTÔNIO DA BARRA, EM FRENTE AOS NÚMEROS 131, 423, 923 E 1.075, E A AFIXAÇÃO DE PLACAS INDICATIVAS DE ÔNIBUS EM FRENTE AOS NÚMEROS 131 E 423. INDICO, AINDA, A COLOCAÇÃO DE BRAÇO DE ILUMINAÇÃO NO POSTE LOCALIZADO NA ENTRADA DA PONTE EM FRENTE A PORTARIA DO MINISTÉRIO DA AGRICULTURA, NA AVENIDA RÔMULO JOVIANO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, SEMÁFORO PARA A ESQUINA DA RUA COMENDADOR ANTÔNIO ALVES COM RUA JOSÉ VIANA SOBRINHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Geraldo da Cruz Alves Andrade - Louro</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3966/3966_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3966/3966_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PARA QUE PROVIDENCIE A IMPLANTAÇÃO DE UMA FAIXA PARA PEDESTRE NA RUA JOÃOZINHO DO BARREIRO, PRÓXIMO O POSTO DE SAÚDE ROMERO CARVALHO, LOCALIZADO NO BAIRRO JOANA DARC, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3967/3967_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3967/3967_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PARA QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO  EM TODA A EXTENSÃO DA RUA OLIVIER TEIXEIRA, E PARTE DA RUA JOÃO TEODORO DA SILVA, NO BAIRRO SÃO GERALDO.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PARA QUE PROVIDENCIE A IMPLANTAÇÃO DE FAIXA PARA PEDESTRE NA RUA JOÃO TEODORO DA SILVA, EM FRENTE O SUPERMERCADO JG, NO BAIRRO SÃO GERALDO.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Lúcio Mauro de Matos Carvalho Silva , João Claudino Sena - Kal</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO CELEBRAR CONVENIO, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO SOCIAL, COM ENTIDADE, DEVIDAMENTE LEGALIZADA, OBJETIVANDO O AMPARO E O TRATAMENTO DE MORADORES DE RUA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIAR, JUNTO AO SETOR COMPETENTE, COLOCAÇÃO DE COBERTURA NO PONTO DE ÔNIBUS DA RUA SENADOR MELO VIANA, PRÓXIMO A ESQUINA DA RUA NOSSA SENHORA DAS GRAÇAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t xml:space="preserve">Lúcio Mauro de Matos Carvalho Silva </t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.odt</t>
   </si>
   <si>
     <t>NO MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A CONSTRUÇÃO DE UM CALÇADÃO NA  RUA COMENDADOR ANTÔNIO ALVES, ENTRE OS NÚMEROS 389 A 718, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4030/4030_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4030/4030_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - NO MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR ASFALTO PARA A RUA ROBERTO BELISÁRIO, LOCALIZADA NO DISTRITO DE FIDALGO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.odt</t>
   </si>
   <si>
     <t>_x000D_
 NO MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE ESTUDOS QUE VERIFIQUEM A POSSIBILIDADE DA ANULAÇÃO DOS ITENS 6 E 7 DO ANEXO III, DO EDITAL 001/2011 DA PREFEITURA MUNICIPAL DE PEDRO LEOPOLDO, QUE TRATA DOS CARGOS PARA AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> DETERMINAR QUE OS CORREIOS FAÇAM A ENTREGA REGULAR DE CORRESPONDÊNCIAS NOS DOMICÍLIOS DOS BAIRROS MORADA DOS ANGICOS, QUINTA DAS PALMEIRAS, QUINTA DO SUMIDOURO, FERREIRAS, COQUEIRINHO E JARDINÓPOLIS._x000D_
 </t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>João Claudino Sena - Kal, Paulo Ferreira Pinto - Paulinho da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.odt</t>
   </si>
   <si>
     <t>ENTREGA DOMICILIAR CORRESPONDÊNCIAS DIVERSAS BAIRROS</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - RECUPERAÇÃO DE TODA EXTENSÃO DA RUA OLHOS D'ÁGUA, FIDALGO.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3997/3997_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3997/3997_texto_integral.odt</t>
   </si>
   <si>
     <t>RETIRAR POSTE DE ENERGIA ELÉTRICA, QUE ESTÁ EM FRENTE A GARAGEM E ACESSO DA IGREJA ASSEMBLÉIA DE DEUS,NA AV. ARAGUAIA, NO BAIRRO ANDIARA</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3999/3999_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3999/3999_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - ASFALTAR A RUA ALTINO MARTINS EM FIDALGO.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.odt</t>
   </si>
   <si>
     <t>REVISÃO ILUMINAÇÃO PRAÇA SANTO ANTONIO, DISTRITO LAGOA DE SANTO ANTONIO</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.odt</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA PRAÇA DA IGREJA NOSSA SENHORA DE FÁTIMA, NO BAIRRO MAGALHÃES.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.odt</t>
   </si>
   <si>
     <t>REITERO A INDICAÇÃO 64/2010 DE MINHA AUTORIA, INDICANDO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A RECOMPOSIÇÃO ASFÁLTICA DA RUA CELSO NERY COSTA, BAIRRO MAGALHÃES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA DR. ROCHA, PRÓXIMO AO NÚMERO 1325, UM PERTO DO SEBASTIAN E OUTRO APÓS O BAR TRIMARIENSE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4011/4011_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4011/4011_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR UMA OPERAÇÃO TAPA BURACOS, BEM COMO TAMBÉM, A TROCA DE LÂMPADAS QUEIMADAS EM VÁRIOS POSTES NA RUA NICO PEDROCA, BAIRRO AGENOR TEIXEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A RECOMPOSIÇÃO ASFÁLTICA DA RUA DR. NEIVA, PRINCIPALMENTE O QUARTEIRÃO DA ESCOLA ESTADUAL RUI BARBOSA, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.rtf</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A RECOMPOSIÇÃO ASFÁLTICA DA RUA CRISTÓVÃO DUARTE, PRINCIPALMENTE O TRECHO DA PONTE, BAIRRO SÃO JOSÉ NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR QUE O SETOR COMPETENTE PROVIDENCIE A COLOCAÇÃO DE POSTES COM BRAÇOS DE ILUMINAÇÃO NA RUA SEBASTIÃO ROSA JESUS, PRÓXIMO AO Nº 164;  RUA ADELINA CAMILO; RUA DAS ACÁCIAS, EM VERA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4015/4015_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4015/4015_texto_integral.odt</t>
   </si>
   <si>
     <t>REITERO A INDICAÇÃO 54/2011 DE MINHA AUTORIA, AO EXCELENTÍSSIMO SENHOR PREFEITO INDICANDO A RECOMPOSIÇÃO ASFÁLTICA DA RUA SUZANA PASSOS, BAIRRO SANTO ANTÔNIO DA BARRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.odt</t>
   </si>
   <si>
     <t>REITERO AS INDICAÇÕES 182/2009 DE MINHA AUTORIA E 55/2011 DE AUTORIA DO VEREADOR GERALDO LOURO, AO EXCELENTÍSSIMO SENHOR PREFEITO,  INDICANDO PROVIDÊNCIAS PARA CAPINA DE TODAS AS RUAS DOS BAIRROS TRIÂNGULO, DONA JÚLIA, MAGALHÃES, SERRA NEGRA E PARQUE ROBERTO BELISÁRIO.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Reginaldo Alves Saraiva, João Claudino Sena - Kal</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAMOS AO EXMO. SR. PREFEITO DETERMINAR AO SETOR COMPETENTE A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA TANCREDO NEVES, NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t xml:space="preserve">Reginaldo Alves Saraiva, Lúcio Mauro de Matos Carvalho Silva </t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4035/4035_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4035/4035_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICAMOS AO EXMO. SR. PREFEITO DETERMINAR AO SETOR COMPETENTE A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA ESTAÇÃO, NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>José Ferreira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">REPAROS DEVIDO A FORMAÇÃO DE NOVO BURACO, COM APROXIMADAMENTE 2 METROS DE PROFUNDIDADE, NA RUA DR. ROBERTO BELISÁRIO COM RUA BENEDITO VALADARES, _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4017/4017_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4017/4017_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PARA QUE PROVIDENCIE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA GERALDO HONÓRIO DOS SANTOS, BAIRRO SÔNIA ROMANELLI, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSPL, PROIBIR A CONVERSÃO DE VEÍCULOS À ESQUERDA DA RUA CÉSAR JULIÃO CECÉ DE SALES PARA A RUA JOSÉ PIRES DE ARAÚJO, PRÓXIMO AO TERMINAL RODOVIÁRIO,  NESTE MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Cristiano Elias dos Reis Costa - Marião</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">APROVEITAR O ESPAÇO RESERVADO PARA PROPAGANDA NOS ABRIGOS DE PASSAGEIROS, PARA SEREM AFIXADOS QUADROS COM OS HORÁRIOS DE COLETIVOS QUE PARAM NAQUELES PONTOS._x000D_
 </t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR  O SETOR COMPETENTE A IMPLANTAR PONTO DE APOIO DE ESF'S &amp;#8211; ESPECIALIDADES DE SAÚDE DA FAMÍLIA DO MUNICÍPIO, DOS BAIRROS MANOEL BRANDÃO E QUINTA DA VERA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - PROVIDENCIAR PAVIMENTAÇÃO ASFÁLTICA PARA A RUA SANTA LUZIA NO TRECHO COMPREENDIDO ENTRE A IGREJA SÃO SEBASTIÃO E A RUA SANTOS, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - COLOCAÇÃO DE PLACAS IDENTIFICANDO AS RUAS DO DISTRITO DE VERA CRUZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA REALIZAR O CADASTRAMENTO PARA A IMPLANTAÇÃO DO PROGRAMA PROINFÂNCIA NO MUNICÍPIO E TAMBÉM PROVIDENCIAR TERRENO PARA A EDIFICAÇÃO DE UMA CRECHE OU ESCOLA DE EDUCAÇÃO INFANTIL, NO DISTRITO DE LAGOA DE SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - DETERMINAR À SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESPORTE E CULTURA DISPONIBILIZAR TERRENO PARA A CONSTRUÇÃO DE ESCOLA TÉCNICA PELO PROGRAMA BRASIL PROFISSIONALIZADO - CONVÊNIO DO FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO &amp;#8211; FNDE &amp;#8211; COM A SECRETARIA DE ESTADO DE CIÊNCIA E TECNOLOGIA.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - INSTALAÇÃO DE LIXEIRAS NA RUA IRMÃOS DEUSDEDIT E LUIZ, Nº 75 E MANUTENÇÃO DA ILUMINAÇÃO DA QUADRA DE ESPORTES NO BAIRRO MAGALHÃES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAR EMPRESA TERCEIRIZADA PARA A LIMPEZA E CAPINA DAS PRAÇAS DO BAIRRO TRIÂNGULO, PRAÇA DA RUA ESPÍRITO SANTO, PRAÇA ARTUR MALLOY,  CRECHE E POSTO ODONTOLÓGICO DO BAIRRO ROMERO CARVALHO,  E  ESCOLA ALICE LOBATO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A EXTENSÃO DA REDE DE ILUMINAÇÃO COM A INSTALAÇÃO DE TRÊS POSTES DE LUZ NO FINAL DA RUA ITABIRA, PRÓXIMO À RUA ARAXÁ, BAIRRO JOANA DAR'C, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    CONTRATAR EMPRESA TERCEIRIZADA PARA QUE REALIZE A CAPINA E LIMPEZA DE TODA A NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - DETERMINAR AO SETOR COMPETENTE A TROCA DAS LÂMPADAS DOS POSTES INSTALADOS NAS RUAS PRÓXIMAS À PRAÇA JOSÉ ELIAS DA COSTA DO BAIRRO SÃO JOSÉ, QUAIS SEJAM, DR. RIVADÁVIA, CRISTÓVÃO DUARTE, PRESIDENTE KENNEDY E TIMBIRAS, POR OUTRAS DE MAIOR LUMINOSIDADE._x000D_
 </t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - A TROCA DAS LÂMPADAS DOS POSTES INSTALADOS NAS RUAS PRÓXIMAS À PRAÇA JOSÉ ELIAS DA COSTA DO BAIRRO SÃO JOSÉ, QUAIS SEJAM, DR. RIVADÁVIA, CRISTÓVÃO DUARTE, PRESIDENTE KENNEDY E TIMBIRAS, POR OUTRAS DE MAIOR LUMINOSIDADE._x000D_
 </t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4142/4142_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4142/4142_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - PROVIDENCIAR O ASFALTAMENTO DE UM TRECHO DE APROXIMADAMENTE 50 METROS NA RUA GERALDO AMARAL, APÓS A TAPERA, NA LOCALIDADE CONHECIDA COMO OLARIA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SECRETARIA DE SAÚDE A EXIGÊNCIA DO USO DE JALECO COM IDENTIFICAÇÃO E CRACHÁS PARA MOTORISTAS DE AMBULÂNCIAS DO MUNICÍPIO._x000D_
 DETERMINAR À SECRETARIA DE SAÚDE A EXIGÊNCIA DO USO DE JALECO COM IDENTIFICAÇÃO E CRACHÁS PARA MOTORISTAS DE AMBULÂNCIAS DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR PLACA DE SINALIZAÇÃO DE &amp;#8220;PARE, DÊ A PREFERÊNCIA&amp;#8221; PARA A RUA ARTUR MALOY, ESQUINA COM RUA JOÃO TEODORO DA SILVA, BAIRRO SÃO GERALDO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - RECUPERAÇÃO PASSEIO DA RODOVIARIA AO LADO DO RIBEIRÃO DA MATA</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.odt</t>
   </si>
   <si>
     <t>PODA TOTAL DE UMA ARVORE PRAÇA JOSE DOS ANJOS, Nº 137 LAGOA DE SANTO ANTONIO</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.odt</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO 173-2011 - PLACA ESQUINA RUA SANTA LUZIA COM JOCKEY CLUB, INDICANDO SAIDA PARA BELO HORIZONTE</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL COLOCAR SEMÁFORO NA ESQUINA RUAS DIRCEU LOPES COM NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA  AO PREFEITO MUNICIPAL COLOCAR NO POSTE DA ESQUINA DAS RUAS ARTHUR MALOY COM JOÃO TEODORO DA SILVA - BRAÇO DE ILUMINAÇÃO PÚBLICA .</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.odt</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA GERALDO TAVARES, NO BAIRRO SANTO ANTONIO</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.odt</t>
   </si>
   <si>
     <t>PODA ARVORES NA RUA SÃO VICENTE INICIANDO EM TAPERA ATÉ NO DISTRITO DE SANTO ANTÔNIO DA BARRA, NESTE MUNICÍPIO".</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.odt</t>
   </si>
   <si>
     <t>CAPINA NAS RUAS DO BAIRRO MIRANTE</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.odt</t>
   </si>
   <si>
     <t>REDUTOR VELOCIDADE AVENIDA HEITOR CLAUDIO DE SALES, BAIRRO ADELIA ISSA</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">RESTAURAÇÃO DAS SALAS DA ESCOLA  MUNICIPAL DR. CRISTIANO OTONI, EM FERREIRAS,_x000D_
  </t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A RECONSTRUÇÃO DA GRADE DA BOCA-DE-LOBO SITUADA EM FRENTE A IGREJA NOSSA SENHORA DO ROSÁRIO, NO DISTRITO DE VERA CRUZ DE MINAS. INDICO, AINDA,  A COLOCAÇÃO DE PLACA NOS QUEBRA MOLAS NESSA LOCALIDADE. </t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">CONCURSO PÚBLICO, COM PROVAS COMPATÍVEIS COM OS NÍVEIS DE CARGOS, PARA PREENCHIMENTO DE VAGAS DAS RECENTES EXONERAÇÕES MUNICIPAIS. _x000D_
 </t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.odt</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PORTÕES NO POSTO DE SAUDE EM FERREIRAS</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.doc</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - DETERMINAR PARA QUE O SETOR COMPETENTE FAÇA AS SEGUINTES PROVIDÊNCIAS: JUNTO A CEMIG A INSTALAÇÃO DE UM TRANSFORMADOR PARA ILUMINAÇÃO PÚBLICA, A SECRETARIA MUNICIPAL DE OBRAS LIMPEZA; COLOCAR CASCALHO E PATROLAR PARA A RUA SEBASTIÃO RIBEIRO EM LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - DETERMINAR PARA QUE O SETOR COMPETENTE PROVIDENCIE JUNTO A CEMIG A INSTALAÇÃO DE UM POSTE, UM TRANSFORMADOR PARA ILUMINAÇÃO PÚBLICA, NA RUA ALZIRA RIBEIRO, PRÓXIMO AO Nº11, EM LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - ASFALTAMENTO DA RUA DEUCIDES RIBEIRO,  EM LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO  SINALIZAÇÃO DO TRÂNSITO E ESTACIONAMENTO SÓ DE UM LADO PARA AS RUAS PADRE AUGUSTO E MESTRE ROQUE EM DR. LUND.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Paulo Ferreira Pinto - Paulinho da Farmácia, Reginaldo Alves Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PREFEITO MUNICIPAL RECAPEAMENTO NA RUA PROGRESSO - BAIRRO MAGALHÃES - PRÓXIMO AOS NºS 44 AO 95 </t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL ESTUDAR A CRIAÇÃO DE UM PROGRAMA DE AUXÍLIO PECUNIÁRIO PARA ESTUDANTES UNIVERSITÁRIOS, TÉCNICOS E OUTROS QUE ESTUDAM EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO TAPA BURACOS NAS RUAS ANTÔNIO ELIAS E SALGADO FILHO, ESQUINA COM COMENDADOR ANTÔNIO ALVES, </t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.odt</t>
   </si>
   <si>
     <t>ESTUDOS QUE VERIFIQUE A POSSIBILIDADE DA CONSTRUÇÃO DE RAMPA PARA CADEIRANTE EM TODAS AS FAIXAS DE PEDESTRE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - PROVIDENCIAR A COLOCAÇÃO DE UM POSTE COM BRAÇO DE ILUMINAÇÃO NA RUA ANTÔNIO ANTUNES CORRÊA, PRÓXIMO AO Nº 1.134, EM QUINTA DO SUMIDOURO. </t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.odt</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NO DISTRITO VERA CRUZ DE MINAS</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL - REITERANDO A INDICAÇÃO 185/2009 - ASFALTAR AS RUAS SERGIPE, PARANÁ, SUMIDOURO E MANGUEIRAS EM FIDALGO.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SR. PREFEITO DETERMINAR QUE O SETOR COMPETENTE PROVIDENCIE O RECAPEAMENTO DO ASFALTO DA RUA SÃO JOSÉ, CENTRO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL AUTORIZAR O DEPARTAMENTO COMPETENTE A INSTALAR BEBEDOUROS NO TERMINAL RODOVIÁRIO. </t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, AUTORIZAR O DEPARTAMENTO COMPETENTE A PROVIDENCIAR REPAROS E TROCAS DE LÂMPADAS DAS LUMINÁRIAS DA PISTA DE COOPER DA AV. RÔMULO JOVIANO,  FAZENDA MODELO. </t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - A CONSTRUÇÃO DE QUEBRA MOLAS RUA SANTOS PROXIMO AOS NºS 45, 153 E 221, CENTRO</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - A REALIZAÇÃO DE LIMPEZA E CAPINA DAS RUAS MOACIR JOSÉ DA SILVA E RAFAEL DA COSTA, NO BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE 03 (TRÊS) REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA RUA SÃO PAULO, ENTRE AS RUAS NOSSA SENHORA DA SAÚDE E ANTÔNIO RODRIGUES CARDOSO, SOBRETUDO PRÓXIMO AOS NºS  94, 310 E EM FRENTE AO CLUBE INDUSTRIAL, CENTRO, </t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.odt</t>
   </si>
   <si>
     <t>REITERAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO AS SEGUINTES INDICAÇÕES DE NOSSAS AUTORIAS: _x000D_
 _x000D_
 INDICAÇÃO Nº 144/2010 &amp;#8211; A INSTALAÇÃO DE UM POSTE COM BRAÇO DE ILUMINAÇÃO NO TRECHO LOCALIZADO ENTRE A RODOVIA MG 424 E A RUA PREFEITO CÉSAR JULIÃO CECÉ DE SALES (ANTIGA RUA LATERAL), ONDE EXISTE UMA ESCADA DE ACESSO MUITO UTILIZADA PELOS PEDESTRES;_x000D_
 _x000D_
 INDICAÇÃO Nº 92/2011 &amp;#8211; A RECUPERAÇÃO DO ASFALTO, A INSTALAÇÃO DE REDUTOR DE VELOCIDADE E SINALIZAÇÃO NA RUA NOSSA SENHORA DAS GRAÇAS, ESQUINA COM JOCKEY CLUB, PRÓXIMO AO NÚMERO 762, CENTRO;_x000D_
 _x000D_
 INDICAÇÃO Nº 118/2011 &amp;#8211; A CONSTRUÇÃO DO CAMPO DO ANDYARA, NA RUA AIMORÉS, INCLUINDO GRAMADO, ALAMBRADO, VESTIÁRIOS E QUADRA POLIESPORTIVA COBERTA CONFORME PROJETO EXISTENTE; _x000D_
  _x000D_
 INDICAÇÃO Nº 181/2011 &amp;#8211;  A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA SENADOR MELO VIANA, PRÓXIMO A EMPRESA TAKTUR;_x000D_
 _x000D_
 INDICAÇÃO Nº 215/2011 - A CONSTRUÇÃO DE ESCOLA TÉCNICA PELO PROGRAMA BRASIL PROFISSIONALIZADO, ATRAVÉS DE CONVÊNIO DO FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO &amp;#8211; FNDE &amp;#8211; COM A SECRETARIA DE ESTADO DE CIÊNCIA E TECNOLOGIA.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">A CONSTRUÇÃO DE VESTIÁRIOS E BANHEIROS PARA A QUADRA COBERTA, NO DISTRITO DE VERA CRUZ DE MINAS._x000D_
 </t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZE UM VEÍCULO QUE COMPORTE UM NÚMERO MAIOR DE PESSOAS PARA O LAIITE - LAR PARA IDOSOS IRMÃ TEREZA -. </t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS EM RELAÇÃO AO BURACO DE APROXIMADAMENTE DOIS METROS QUE SE FORMOU NA ALTURA DOS NºS 539 E 555 DA AV. CEL. JUVENTINO DIAS, FAZENDO COM QUE TODA A ÁGUA QUE CIRCULA NAQUELE TRECHO SEJA ESCOADA PARA DENTRO DESTE BURACO, INVADINDO O SUB-SOLO DAS RESIDÊNCIAS. </t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAR A COLOCAÇÃO DE UM POSTE COM BRAÇO DE ILUMINAÇÃO NO BECO LOCALIZADO EM FRENTE AO Nº 418 DA RUA DAMA DA NOITE, MORADA DOS HIBISCOS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE QUE CORTE A ÁRVORE LOCALIZADA NA RUA ITINGA, PRÓXIMO AO NÚMERO 16, NO BAIRRO SÃO GERALDO, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS REITERO AO EXCELENTÍSSIMO SENHOR PREFEITO AS SEGUINTES INDICAÇÕES DE MINHA AUTORIA: INDICAÇÃO Nº 259/2010 - INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO VERIFICAR JUNTO AO DEPARTAMENTO COMPETENTE, A POSSIBILIDADE DE PATROLAR E JOGAR CASCALHO NA SÃO SEBASTIÃO NO DISTRITO VERA CRUZ DE MINAS, NESTE MUNICÍPIO. INDICAÇÃO Nº 282/2010 -  INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO QUE SEJA SOLICITADO AO DEPARTAMENTO COMPETENTE A MANUTENÇÃO DA RUA 12 PRÓXIMO AO Nº 166, NO BAIRRO DOM CAMILO II, MAIS PRECISAMENTE EM FRENTE AO BAR FOGÃO A LENHA OU &amp;#8220;BAR DO PRETO&amp;#8221;.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, INDICAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR CALÇAMENTO OU ASFALTO PARA A RUA PEDRO CÂNDIDO EM FIDALGO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A RECUPERAÇÃO DO BUEIRO, LOCALIZADO EM FRENTE AO Nº 219, RUA SÃO VICENTE, DISTRITO DE FERREIRAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR OS SEGUINTES SERVIÇOS PARA A RUA ALBERTO FARIA, BAIRRO JOANA D'ARC: COLOCAÇÃO DE OUTRA TAMPA NA BOCA DE LOBO, LOCALIZADA EM FRENTE AO Nº 93; INSTALAÇÃO DE MAIS UMA BOCA DE LOBO ENTRE OS NºS 124 E 148;_x000D_
 INSTALAÇÃO DE UMA PLACA DE IDENTIFICAÇÃO DA VIA.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Reginaldo Alves Saraiva, Geraldo da Cruz Alves Andrade - Louro</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.odt</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE ACADEMIAS AO AR LIVRE NOS SEGUINTES LOCAIS:_x000D_
 _x000D_
 RUA CAIO MARTINS &amp;#8211; BAIRRO SÃO GERALDO;_x000D_
 BAIRRO SÃO JOSÉ;_x000D_
 PRAÇA (SANTO ANTÔNIO) IGREJA - DISTRITO LAGOA DE SANTO ANTÔNIO;_x000D_
 DISTRITO DE FIDALGO E QUINTA SUMIDOURO;_x000D_
 TAPERA;_x000D_
 _x000D_
 DISTRITO DE FERREIRAS.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> PLACA DE SINALIZAÇÃO DE &amp;#8220;PARE, DÊ A PREFERÊNCIA&amp;#8221; PARA A RUA OTONI ASSIS ALVES, ESQUINA COM RUA CHIQUITA ALVES, BAIRRO SANTA TEREZA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA RIO CASCA, PRÓXIMO AOS NºS 50 E 60, BAIRRO JOANA D'ARC, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO SOLICITAR AO SETOR COMPETENTE PROMOVER ESTUDOS COM O OBJETIVO DE VERIFICAR A POSSIBILIDADE DE RETORNAR, AINDA ESTE ANO, OS JOGOS ESTUDANTIS &amp;#8211; JEMPEL &amp;#8211; NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR A COLOCAÇÃO DE POSTES DE ILUMINAÇÃO COM BRAÇO DE ILUMINAÇÃO NA RUA ANTÔNIO RODRIGUES CARDOSO, DESDE O Nº 62, LOCALIZADO APÓS A CLÍNICA SÃO JOÃO BATISTA ATÉ A ESQUINA DA RUA SÃO PAULO, CENTRO,  NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.odt</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NO QUARTEIRÃO DA RUA JOCKEY CLUBE, ESQUINA COM A AVENIDA CORONEL JUVENTINO DIAS E COM A RUA PEDRO ANTÔNIO PEREIRA. INDICO, AINDA, QUE SEJA COLOCADO NOVO ASFALTO NA RUA PEDRO ANTÔNIO PEREIRA, DA MARGEM DO RIBEIRÃO ATÉ O FINAL.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - INDICA A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AV. AGENOR TEIXEIRA, ENTRE OS NºS 906, 912, 914 E 934, BAIRRO ANDYARA, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.odt</t>
   </si>
   <si>
     <t>INDICA A REFORMA DA PRAÇA JOSÉ ELIAS COSTA, BAIRRO SÃO JOSÉ, INCLUINDO ILUMINAÇÃO COMPLETA E ASFALTO EM TORNO DA MESMA.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - REITERA INDICAÇÃO 180/2011, SOLICITANDO ASFALTO PARA O TRECHO DA RUA DIRCEU LOPES, DESDE O INÍCIO DA VIA ATÉ A ESQUINA COM A RUA ESPORTE, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - REITERA INDICAÇÃO 83/2012, ATRAVÉS DA QUAL INDICA A COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO NOS POSTES DA RUA ANTÔNIO ANTUNES CORRÊA, APÓS O Nº 1134, EM QUINTA DO SUMIDOURO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.odt</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UM (01) REDUTOR DE VELOCIDADE NA RUA SENADOR MELO VIANA ESQUINA COM A RUA SALGADO FILHO, PRÓXIMO AO Nº 32, CENTRO.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.odt</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE UM (01) REDUTOR DE VELOCIDADE NA RUA SENADOR MELO VIANA ESQUINA COM A RUA NOSSA SENHORA DAS GRAÇAS, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Geraldo da Cruz Alves Andrade - Louro, Reginaldo Alves Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.odt</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA 01 FAIXA DE PEDESTRE NA RUA OLIVIER TEIXEIRA, PRÓXIMA AO LIONS CLUBE PEDRO LEOPOLDO, NO BAIRRO SÃO GERALDO</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.doc</t>
   </si>
   <si>
     <t>A COLOCAÇÃO DE POSTE COM BRAÇO DE ILUMINAÇÃO PÚBLICA NA RUA ANTÔNIO GENEROSO COM RUA CAIO MARTINS, NO BAIRRO BAIRRO SÃO GERALDO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.odt</t>
   </si>
   <si>
     <t>PRONTO ATENDIMENTO CENTRAL E HOSPITAL MUNICIPAL SEJA PERMITIDA ENTRADA DE VEÍCULOS APENAS PELA RUA PROGRESSO E SAÍDA PELA RUA OLIVIER TEIXEIRA.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.odt</t>
   </si>
   <si>
     <t>PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DAS RUAS MANUELITO CUNHA E ERNESTO LAUDELINO LEAL, NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.odt</t>
   </si>
   <si>
     <t>PROVIDENCIE A LIMPEZA DA EXTENSÃO DO RIBEIRÃO, AO FINAL DA RUA SENADOR MELO VIANA, INCLUSIVE DO LADO OPOSTO, ATÉ CHEGAR À PONTE DA RUA COMENDADOR ANTÔNIO ALVES, NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR A ANULAÇÃO DA LEI MUNICIPAL Nº 2.350/98 QUE AUTORIZOU A DOAÇÃO PRECÁRIA DE UM IMÓVEL À COOPERATIVA DE PEDRAS LAGOA SANTA, LOCALIZADA NO DISTRITO DE FIDALGO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.rtf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.rtf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE PARA RUA JOSÉ ANACLETO, 445 - LAGOA DE SANTO ANTÔNIO-</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA SÃO PEDRO, EM FRENTE AO AÇOUGUE E NA RUA NOSSA SENHORA DO ROSÁRIO, TAMBÉM CONHECIDA COMO JOAQUIM CAMARGO DE ANDRADE, EM FRENTE AO Nº 753, DISTRITO DE VERA CRUZ DE MINAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE O RECAPEAMENTO ASFÁLTICO DAS RUAS JOÃO MIGUEL RIBEIRO E AURÉLIA RIBEIRO, LOCALIZADAS NO CONJUNTO HABITACIONAL CÉSAR JULIÃO CECÉ DE SALES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A INSTALAÇÃO DE REDUTOR DE VELOCIDADE EMBAIXO DA TRINCHEIRA, LOCALIZADA APÓS A ROTATÓRIA QUE DÁ ACESSO ÀS RUAS AGENOR TEIXEIRA DA COSTA E LEVI TEIXEIRA DA COSTA, SENTIDO CENTRO/BAIRRO.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR QUE O SETOR COMPETENTE PROVIDENCIE A EXTENSÃO DO ASFALTO ENTRE A PRAÇA DO QUIOSQUE DO BAIRRO SANTO ANTÔNIO DA BARRA ATÉ A ESCOLA FAZENDA MODELO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;INDICA COLOCAR PLACA DE IDENTIFICAÇÃO NA RUA PARANAIARA, BAIRRO ANDIARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE ESTUDOS PARA A EXECUÇÃO DE SINALIZAÇÃO VIÁRIA NO TREVO ENTRE OS BAIRROS DOM CAMILO E SANTA TEREZA. </t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A COLOCAÇÃO DE POSTE COM BRAÇOS DE ILUMINAÇÃO NO PARQUE ECOLÓGICO DA BIQUINHA, ONDE FOI INSTALADA A ACADEMIA AO AR LIVRE, NO BAIRRO MAGALHÃES.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, REITERAMOS A INDICAÇÃO Nº 165/2011, ATRAVÉS DA QUAL INDICAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AOS ÓRGÃOS COMPETENTES PROVIDENCIAR A COLOCAÇÃO DE REDE DE ÁGUA E A PAVIMENTAÇÃO ASFÁLTICA PARA A RUA GARDÊNIA, LOCALIZADA NO BAIRRO SANTO ANTÔNIO DA BARRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Paulo Ferreira Pinto - Paulinho da Farmácia, José Ferreira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.doc</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, REITERAMOS A INDICAÇÃO Nº 75/2012, ATRAVÉS DA QUAL INDICAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR, JUNTO À CEMIG, A INSTALAÇÃO DE UM TRANSFORMADOR PARA ILUMINAÇÃO PÚBLICA NA RUA SEBASTIÃO RIBEIRO, LOCALIZADA NO DISTRITO LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, REITERAMOS A INDICAÇÃO Nº 77/2012, ATRAVÉS DA QUAL INDICAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR ASFALTAMENTO PARA A RUA DEUCIDES RIBEIRO, LOCALIZADA NO DISTRITO LAGOA DE SANTO ANTÔNIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR ASFALTAMENTO PARA AS SEGUINTES RUAS DO MUNICÍPIO:_x000D_
 RUA DOMINGOS SORRENTINO - BAIRRO SANTO ANTÔNIO DA BARRA;_x000D_
 RUA ARY BAHIA - BAIRRO VÁRZEA FOMOSA;_x000D_
 RUA ESPÍRITO SANTO - DISTRITO LAGOA DE SANTO ANTÔNIO;_x000D_
 RUA DIVINO ESPÍRITO SANTO &amp;#8211; QUINTA DO SUMIDOURO;_x000D_
 RUA MANUEL FIEL &amp;#8211; DISTRITO DE FERREIRAS;_x000D_
 ESTRADA DA PONTE ALTA.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, REITERAMOS A INDICAÇÃO Nº 338/2009, ATRAVÉS DA QUAL INDICAMOS AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR O ASFALTAMENTO DA RUA AIMORÉS, LOCALIZADA NO BAIRRO ANDYARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NAS SEGUINTES RUAS DO DISTRITO DE VERA CRUZ DE MINAS:_x000D_
 RUA JOSÉ SALOMÃO, PRÓXIMO À ESCOLA  CANTINHO FELIZ;_x000D_
 RUA DOS COURAS, PRÓXIMO AOS NºS 404, 443 E 518.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, REITERO A INDICAÇÃO Nº 12/2012, ATRAVÉS DA QUAL INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR ASFALTO PARA A RUA INÁCIA DE CARVALHO, LOCALIZADA NO DISTRITO DE VERA CRUZ DE MINAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE A RETIRAR UMA ÁRVORE NO PASSEIO DA RUA MANOEL LOURENÇO DA SILVA, PRÓXIMO AO Nº 90, NO BAIRRO ROMERO DE CARVALHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.odt</t>
   </si>
   <si>
     <t>PAULO FERREIRA PINTO - NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR QUE O SETOR COMPETENTE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA RUA SÃO SEBASTIÃO, NO CENTRO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PAULO FERREIRA PINTO - NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR QUE O SETOR COMPETENTE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA RUA OTONI ALVES, ESPECIALMENTE EM FRENTE AO NÚMERO 262, NO CENTRO DESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR QUE O SETOR COMPETENTE SOLUCIONE O PROBLEMA DO BURACO EXISTENTE NA RUA PEDRO ANTÔNIO PEREIRA, ESQUINA COM RUA FIDALGO, CENTRO,  NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DETERMINAR AO SETOR COMPETENTE PROVIDENCIAR RECAPEAMENTO PARA A RUA HONÓRIO INÁCIO - DISTRITO LAGOA DE SANTO ANTÔNIO E PARA O ESTACIONAMENTO DO HOSPITAL MUNICIPAL FRANCISCO GONÇALVES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.odt</t>
   </si>
   <si>
     <t>"AUTORIZA, NOS TERMOS DO PARÁGRAFO ÚNICO DO ART. 85 DA LEI ORGÂNICA MUNICIPAL, O CHEFE DO EXECUTIVO MUNICIPAL AUSENTAR-SE DO TERRITÓRIO NACIONAL, PELO PERÍODO DE 12 (DOZE) DIAS, ENTRE 18 E 29 DE MAIO DO CORRENTE ANO.".</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Lúcio Mauro de Matos Carvalho Silva , Geraldo da Cruz Alves Andrade - Louro, João Claudino Sena - Kal, Paulo Ferreira Pinto - Paulinho da Farmácia</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;EXCLUI O PARÁGRAFO 4º, DO ARTIGO 73 DA LEI ORGÂNICA DO MUNICÍPIO DE PEDRO LEOPOLDO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO AO BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS DESCONTOS PARA O PAGAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU REFERENTE AO EXERCÍCIO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS, INSTITUÍDO E ADMINISTRADO PELA ASSOCIAÇÃO MINEIRA DE MUNICÍPIOS - AMM, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE PEDRO LEOPOLDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, DA EMPRESA DE PEQUENO PORTE E DO MICRO EMPREENDEDOR INDIVIDUAL, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA A CAPELA VELÓRIO LOCALIZADA, NO BAIRRO SANTO ANTÔNIO DA BARRA, NESTE MUNICIPIO DE CAPELA VELÓRIO ENI BARBOSA E DA OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3988/3988_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3988/3988_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 1.812, DE 29 DE ABRIL DE 1.992, ALTERADA PELA LEI Nº 3.024, DE 09 DE ABRIL DE 2.008, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3991/3991_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3991/3991_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA O QUADRO &amp;#8220;A&amp;#8221; DO ANEXO II DA LEI MUNICIPAL Nº 2.853, DE 01 DE JANEIRO DE 2.006, ALTERADA PELA LEI Nº 3.266, DE 27 DE DEZEMBRO DE 2.011 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE SAÚDE DO MUNICÍPIO DE PEDRO LEOPOLDO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS E SUBSÍDIOS DOS AGENTES PÚBLICOS DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO, NOS TERMOS DO DISPOSTO NO ART. 37, X, DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL, E SOBRE AUMENTO REAL DOS PADRÕES MONETÁRIOS REFERENTES AOS VENCIMENTOS DOS CARGOS EFETIVOS E COMISSIONADOS DA SUA ESTRUTURA ORGÂNICA.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2.012, COM A FINALIDADE DE SUPRIR AS NECESSIDADES DO FUNDO MUNICIPAL DE EDUCAÇÃO, NO VALOR DE R$ 50.000,00 (CINQÜENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.714.000,00 (HUM MILHÃO, SETECENTOS E QUATORZE MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4053/4053_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4053/4053_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.677, DE 06 DE AGOSTO DE 1.990, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV DA LEI MUNICIPAL Nº 2.853, DE 01 DE JANEIRO DE 2.006, ALTERADA PELA LEI Nº 3.266, DE 27 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.doc</t>
   </si>
   <si>
     <t>MODIFICA A ESTRUTURA DAS CARREIRAS DE SERVIDORES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTE E LAZER DA PREFEITURA MUNICIPAL DE PEDRO LEOPOLDO, INSTITUI O PLANO DE CARREIRAS E REMUNERAÇÃO DOS SERVIDORES DA EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.909 DE 29 DE DEZEMBRO DE 2.006 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL; INSTITUI ANISTIA EM CARÁTER LIMITADAMENTE DE JUROS DE MORA E MULTAS DE MORA PARA DÉBITOS TRIBUTÁRIOS EM DÍVIDA ATIVA ATRAVÉS DO PROGRAMA ESPECIAL DE PAGAMENTO À VISTA E DE PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA &amp;#8211; PEPDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 2.853, DE 01 DE JANEIRO DE 2.006, ALTERADA PELA LEI Nº 3.266, DE 27 DE DEZEMBRO DE 2011 E INSTITUI A GRATIFICAÇÃO PELO EXERCÍCIO DA ATIVIDADE DE FISCAL DE TRIBUTOS &amp;#8211; GPEAFT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 2.853, DE 01 DE JANEIRO DE 2.006,ALTERADA PELA LEI Nº 3.266, DE 27 DE DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A REVISÃO GERAL E ANUAL DOS VENCIMENTOS DOS SERVIDORES DA PREFEITURA MUNICIPAL DE PEDRO LEOPOLDO, NOS TERMOS DISPOSTO NO ARTIGO 37, X, DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DENOMINA DE AVENIDA CARLOS BERNADINO PEREIRA, A AVENIDA DA CORREIA DA CIMINAS NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
  </t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 2.853, DE 01º DE JANEIRO DE 2006, ALTERADA PELA LEI MUNICIPAL Nº 3.286, DE 15 DE MAIO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.doc</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL &amp;#8211; COMPIR &amp;#8211; DO MUNICÍPIO DE PEDRO LEOPOLDO, SUA ORGANIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, SUA ORGANIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS HONORÁRIOS ADVOCATÍCIOS DE SUCUMBÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO DE 2.012, COM A FINALIDADE DE ATENDER A DETERMINAÇÃO DO MAGISTRADO HENRIQUE ALVES PEREIRA, NOS AUTOS 0210.10.005662-6, NO VALOR DE R$ 511.130,76 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 3.001, DE 26 DE DEZEMBRO DE 2.007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES À ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE PEDRO LEOPOLDO-MG PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 2.853, DE 01º DE JANEIRO DE 2006, ALTERADA PELA LEI MUNICIPAL Nº 3.224, DE 06 DE MAIO DE 2.011 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 7.920.000,00 (SETE MILHÕES, NOVECENTOS E VINTE MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O PODER EXECUTIVO A CONCEDER REMISSÃO TOTAL DE CRÉDITO TRIBUTÁRIO MUNICIPAL CORRESPONDENTE A DÍVIDA DA CODEMIG RELATIVA A IMPOSTOS, TAXAS E CONTRIBUIÇÕES E SEUS ACESSÓRIOS, INCIDENTES SOBRE TERRENOS DE SUA PROPRIEDADE NO DISTRITO INDUSTRIAL DE PEDRO LEOPOLDO, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA A PRAÇA LOCALIZADA ENTRE AS RUAS DA PAZ E DR. CRISTIANO OTONNI, NO CENTRO DA CIDADE DE PRAÇA JOVELINO GONÇALVES, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL Nº 2.853, DE 01º DE JANEIRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;RATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO PELO MUNICÍPIO DE PEDRO LEOPOLDO COM A FINALIDADE DE CONSTITUIR UM CONSÓRCIO PÚBLICO, NOS TERMOS DA LEI FEDERAL N° 11.107, DE 06 DE ABRIL DE 2.005 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.doc</t>
   </si>
   <si>
     <t>DENOMINA DE GERALDO GONÇALVES DA SILVA (GERALDÃO DO PANELA CHEIA) O PARQUE ECOLÓGICO DA BIQUINHA, LOCALIZADO NO BAIRRO MAGALHÃES, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>Vanderlei Dias Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.doc</t>
   </si>
   <si>
     <t>RECONHECE A PESSOA COM AUTISMO COMO PESSOA COM DEFICIÊNCIA, PARA FINS DA PLENA FRUIÇÃO DOS DIREITOS PREVISTOS PELA LEGISLAÇÃO DO MUNICÍPIO DE PEDRO LEOPOLDO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA DE PRAÇA DOS IPÊS, A PRAÇA LOCALIZADA ENTRE AS RUAS JOSÉ FERREIRA DINIZ E JOSÉ ANTÔNIO FIGUEIREDO, NO BAIRRO TEOTÔNIO BATISTA DE FREITAS, NESTE MUNICIPIO E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A LEI MUNICIPAL 2.853, DE 01º DE JANEIRO DE 2006, ALTERADA PELA LEI MUNICIPAL Nº 3.290, DE 21 DE JUNHO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.812, DE 29 DE ABRIL DE 1992, ALTERADA PELA LEI MUNICIPAL Nº 3.279, DE 03 DE ABRIL DE 2012 E DÁ OUTRAS PROVID&amp;#7868;NCIAS.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO A CELEBRAR O PROTOCOLO DE INTENÇÕES PARA CRIAÇÃO DO CONSÓRCIO INTERMUNICIPAL ALIANÇA PARA SAÚDE, COM A FINALIDADE DE CONSTITUIR UM CONSÓRCIO PÚBLICO, NOS TERMOS DA LEI FEDERAL N° 11.107, DE 06 DE ABRIL DE 2.005 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.doc</t>
   </si>
   <si>
     <t>ESTIMA AS RECEITAS E FIXA AS DESPESAS DO ORÇAMENTO FISCAL DO MUNICÍPIO DE PEDRO LEOPOLDO PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.doc</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.doc</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA DE 2013/2016 E DO PREFEITO E VICE-PREFEITO PARA O MANDATO 2013/2016.</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONCESSÃO DE DESCONTO PARA TAXA DE FISCALIZAÇÃO DE LOCALIZAÇÃO E FUNCIONAMENTO &amp;#8211; T.F.L.F. E PARA TAXA DE FISCALIZAÇÃO SANITÁRIA &amp;#8211; T.F.S. E A REMISSÃO E ANISTIA DOS DÉBITOS, REFERENTES A TAIS TAXAS INSCRITAS EM DÍVIDA ATIVA, PARA AS ENTIDADES FILANTRÓPICAS, SEM FINS LUCRATIVOS, CLUBES SOCIAIS, CLUBES DE SERVIÇOS E EQUIPES DE ESPORTES E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CENTRO ESPÍRITA LUIZ GONZAGA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI O DIA DE FRANCISCO CÂNDIDO XAVIER &amp;#8220;CHICO XAVIER&amp;#8221;, NO MUNICIPIO DE PEDRO LEOPOLDO, E DA OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONCESSÃO DE CESTA DE NATAL AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE OS HONORÁRIOS ADVOCATÍCIOS DE SUCUMBÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2.909, DE 29 DE DEZEMBRO DE 2.006 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE OS DESCONTOS PARA O PAGAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA &amp;#8211; IPTU, REFERENTE AO EXERCÍCIO DE 2.013, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 3.000.000,00 (TRÊS MILHÕES DE REAIS), E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;ALTERA A LEI N° 3.281, DE 03 DE ABRIL DE 2012, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Comissão de Finanças Públicas</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GESTÃO DO SENHOR PREFEITO MUNICIPAL DE PEDRO LEOPOLDO &amp;#8211; MG REFERENTE AO EXERCICIO DE 2006, COM RESSALVAS.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA GESTÃO DO SENHOR PREFEITO MUNICIPAL DE PEDRO LEOPOLDO/MG REFERENTE AO EXERCICIO DE 2005, COM RESSALVAS.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GESTÃO DO EXERCÍCIO DO SENHOR PREFEITO MUNICIPAL DE PEDRO LEOPOLDO, REFERENTE AO EXERCÍCIO 2010</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA AO DELEGADO DE POLÍCIA CIVIL GUSTAVO HENRIQUE MAGALHÃES MANZOLI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.odt</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GESTÃO DO SENHOR PREFEITO MUNICIPAL DE PEDRO LEOPOLDO &amp;#8211; MG REFERENTE AO EXERCICIO DE 2008, NOS TERMOS DO PARECER DO TRIBUNAL DE CONTAS DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 430 DE 23 DE DEZEMBRO DE 1998, QUE DISPÕE SOBRE O REGIMENTO INTERNO, EXCLUINDO O PROCESSO DE ESCRUTÍNIO SECRETO, PREVISTO NO INCISO III DO ARTIGO 146, O ARTIGO 149, E O INCISO II DO ARTIGO 152.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DE GESTÃO DO SENHOR EX-PREFEITO MUNICIPAL DE PEDRO LEOPOLDO/MG, ÂNGELO TADEU VIANA PEREIRA, REFERENTE AO EXERCICIO DE 2003, NOS TERMOS DO PARECER DO TRIBUNAL DE CONTAS DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.doc</t>
   </si>
   <si>
     <t>FICA INTITULADO O SLOGAN DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO DE &amp;#8220;CÂMARA MUNICIPAL DE PEDRO LEOPOLDO, A CASA DO POVO.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A TRANSFERÊNCIA DO LOCAL DE REALIZAÇÃO DA SOLENIDADE DE POSSE DO PREFEITO, VICE PREFEITO E VEREADORES ELEITOS NOS TERMOS DOS §§ 1º E 2º DO ART. 1º DO REGIMENTO INTERNO E DÁ OUTRAS PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>PROT</t>
   </si>
   <si>
     <t>Protocolo</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO DA BOCA DE LOBO NA RUA SÃO VICENTE NºS 119, 123 E 783</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAR CAÇAMBA PARA JOGAR LIXO, NAS RUAS SÃO VICENTE COM JOSÉ VITALINO PEREIRAE E RUA BERNARDO FERREIRA ESQUINA COM RUA MANOEL FIEL EM FERREIRAS. </t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>INDICA REFORMA DE DUAS SALAS DE AULA NA ESCOLA MUNICIPAL DR.CRISTIANO OTONI EM FERREIRAS.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>INDICA COLOCAR PLACAS COM NOME DE TODAS AS RUAS DE FERREIRAS</t>
   </si>
   <si>
     <t>3886</t>
   </si>
@@ -2661,51 +2661,51 @@
   <si>
     <t>SOLICITO OPERAÇÃO TAPA BURACOS NAS RUAS GERALDO BRAZ MOREIRA, SÃO VICENTE, EXPEDICIONÁRIO RUI ANTÔNIO, EM SANTO ANTÔNIO DA BARRA, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>VOTO DE FALECIMENTO PELO FALECIMENTO DO SR. JOVELINO GONÇALVES</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>VOTO DE PESAR EM HOMENAGEM PÓSTUMA SR. RUI AGUIAR, ENVIAR PARA ESPOSA TEREZINHA DE SOUZA AGUIAR - RUA PAULO PRONTIN, 723 - CENTRO - SETE LAGOAS/MG</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.doc</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SR. ELÍSIO TARCÍSIO DA SILVA E ENVIAR A ESPOSA - SRA. JUSSARA RIBEIRO MAIA- RUA JOÃO MACHADO, 361 - BAIRRO TRIÂNGULO - PEDRO LEOPOLDO/MG</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO 64/2010 INDICA AO PREFEITO RECOMPOSIÇÃO ASFALTICA DA RUA CELSO NERY COSTA, BAIRRO MAGALHÃES.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>INDICA PREFEITO DOIS REDUTORES DE VELOCIDADE, NA RUA DR. ROCHA - PRÓXIMO Nº 1325</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO - OPERAÇÃO TAPA BURACO NA RUA SÃO JORGE - BAIRRO MAGALHÃES.</t>
   </si>
@@ -4157,51 +4157,51 @@
   <si>
     <t>227</t>
   </si>
   <si>
     <t>VOTO PESAR FALECIMENTO SR.JOAQUIM DE FREITAS E SILVA</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Pastor José Maria Soares Santos, Cristiano Elias dos Reis Costa - Marião, Geraldo da Cruz Alves Andrade - Louro, João Claudino Sena - Kal, José Ferreira da Silva, Lúcio Mauro de Matos Carvalho Silva , Osmar Costa, Paulo Ferreira Pinto - Paulinho da Farmácia, Reginaldo Alves Saraiva, Vanderlei Dias Gonçalves</t>
   </si>
   <si>
     <t>VOTO PESAR FALECIMENTO SRA. CLELIA TEIXEIRA DE CARVALHO (PRETINHA)</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.odt</t>
   </si>
   <si>
     <t>EMENDAS À LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO: IMPLANTAR O ORÇAMENTO PARTICIPATIVO; CRIAR A ADMINISTRAÇÃO REGIONAL NORTE; ATENDER AS DEMANDAS DO FUNCIONALISMO E ESTUDAR A IMPLANTAÇÃO DE PLANOS DE CARREIRAS ESPECÍFICOS PARA TODAS AS ÁREAS DA ADMINISTRAÇÃO; CRIAR UM INSTRUMENTO GERENCIAL DE INCENTIVO À EFICIÊNCIA DOS SERVIÇOS PÚBLICOS; RECUPERAÇÃO DA LAGOA LOCALIZADA NO DISTRITO DE LAGOA DE SANTO ANTÔNIO, ASSIM COMO A REVITALIZAÇÃO DE SEU ENTORNO; CRIAR PROGRAMA DE ACESSO À CULTURA; CRIAR PROGRAMA DE INCENTIVO AO DESENVOLVIMENTO DO TURISMO; FORTALECER O PROGRAMA PROERD; FORTALECER CONVÊNIOS COM AS POLÍCIAS MILITAR E CIVIL; INSTITUIR AÇÕES DE FORTALECIMENTO DA GUARDA MUNICIPAL; FOMENTAR CURSOS DE INCLUSÃO PRODUTIVA E GERAÇÃO DE RENDA; FORTALECER O A PARTICIPAÇÃO DA POPULAÇÃO NAS POLÍTICAS PÚBLICAS TORNANDO DELIBERATIVOS TODOS OS CONSELHOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>EMENDA À LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO - DISPONIBILIZAR MEIOS DE TRATAMENTOS PARA PESSOAS COM DEPENDÊNCIA DAS DROGAS E DO ÁLCOOL.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>INDICA A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NAS RUAS SÃO PEDRO, EM FRENTE AO AÇOUGUE E NOSSA SENHORA DO ROSÁRIO, TAMBÉM CONHECIDA COMO RUA JOAQUIM CAMARGO DE ANDRADE, EM FRENTE AO Nº 753.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
@@ -4880,126 +4880,126 @@
     <t>4731</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 3.281, DE 03 DE ABRIL DE 2012, ALTERADA PELA LEI Nº 3.314, DE 14 DE DEZEMBRO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>REP</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
     <t xml:space="preserve">ESCLARECIMENTOS SOLICITADOS AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO TRIBUNAL DE JUSTIÇA DE MINAS GERAIS, ESCLARECIMENTOS QUANTO À POSSÍVEL CONTRATAÇÃO DE CONCURSADOS DA COMARCA DE LAGOA SANTA PARA ATUAREM NO JUIZADO ESPECIAL DE CONCILIAÇÃO QUE SERÁ INSTALADO NO TERMINAL DE PASSAGEIROS DO AEROPORTO INTERNACIONAL TANCREDO DE ALMEIDA NEVES EM CONFINS, SENDO QUE A COMPETÊNCIA JURISDICIONAL DO LOCAL ESTÁ ATRELADA À CIRCUNSCRIÇÃO DA COMARCA DE PEDRO LEOPOLDO._x000D_
 </t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, SOLICITO AO EXCELENTÍSSIMO SENHOR DIRETOR PRESIDENTE DA COPASA &amp;#8211; RICARDO AUGUSTO SIMÕES CAMPOS &amp;#8211; PROVIDÊNCIAS E/OU ESCLARECIMENTOS EM RELAÇÃO À MATÉRIA QUE FOI PUBLICADA NO DIA 27/05/2012 NO JORNAL &amp;#8220;HOJE EM DIA&amp;#8221;, QUANDO FOI DIVULGADA UMA PESQUISA PROMOVIDA PELA UNICAMP &amp;#8211; UNIVERSIDADE ESTADUAL DE CAMPINAS - QUE CONSTATOU A PRESENÇA DE VÁRIAS SUBSTÂNCIAS NOCIVAS NA ÁGUA POTÁVEL FORNECIDA PARA CONSUMO.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, SOLICITAMOS DO DER-MG, REALIZAÇÃO DE AUDIÊNCIA PÚBLICA REGIONALIZADA NOS MUNICÍPIOS DE PEDRO LEOPOLDO E CONFINS, CONTEMPLADOS PELO PROGRAMA DE INVESTIMENTO COMPETITIVO PELO FORTALECIMENTO E DIVERSIFICAÇÃO DA ECONOMIA MINEIRA &amp;#8211; PROJETO &amp;#8211; PLANO MACROESTRUTURAL DO VETOR NORTE DA REGIÃO METROPOLITANA DE BELO HORIZONTE. NO USO DE NOSSAS ATRIBUIÇÕES REGIMENTAIS, SOLICITAMOS DO DER-MG, REALIZAÇÃO DE AUDIÊNCIA PÚBLICA REGIONALIZADA NOS MUNICÍPIOS DE PEDRO LEOPOLDO E CONFINS, CONTEMPLADOS PELO PROGRAMA DE INVESTIMENTO COMPETITIVO PELO FORTALECIMENTO E DIVERSIFICAÇÃO DA ECONOMIA MINEIRA &amp;#8211; PROJETO &amp;#8211; PLANO MACROESTRUTURAL DO VETOR NORTE DA REGIÃO METROPOLITANA DE BELO HORIZONTE. </t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.odt</t>
   </si>
   <si>
     <t>&amp;#8220;REQUER AO PRESIDENTE DA CÂMARA AGENDAR REUNIÃO COM A HOLCIM PARA TRATAR SOBRE OS ALAGAMENTOS EM TORNO DA LAGOA EM LAGOA DE SANTO ANTÔNIO."</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.odt</t>
   </si>
   <si>
     <t>"REQUER AO EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR O PLANO DE CARGOS E CARREIRAS DA EDUCAÇÃO.&amp;#8221;</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA TRATAR DO SISTEMA COLETIVO DE TRANSPORTE PÚBLICO NO MUNICÍPIO</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE NOSSAS PRERROGATIVAS REGIMENTAIS, REQUEREMOS AO EXCELENTÍSSIMO SENHOR PREFEITO QUE SEJA FEITO UM ESTUDO JUNTO À CIA DE SANEAMENTO DE MINAS GERAIS - COPASA - COM O OBJETIVO DE REGULARIZAR O DESPEJAMENTO DO ESGOTO E A GALERIA DE ESCOAMENTO DA ÁGUA PLUVIAL NO PARQUE ECOLÓGICO DA BIQUINHA, LOCALIZADO NO BAIRRO MAGALHÃES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS PRERROGATIVAS REGIMENTAIS, REQUEIRO AO EXCELENTÍSSIMO SENHOR PREFEITO  DETERMINAR AO SETOR COMPETENTE A REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS, DE FORMA REGIONALIZADA, COM A FINALIDADE DE ASSEGURAR A PARTICIPAÇÃO POPULAR NO PROCESSO DE ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA &amp;#8211; EXERCÍCIO 2013.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS PRERROGATIVAS REGIMENTAIS, REQUEIRO A VOSSA EXCELÊNCIA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR A CONSTRUÇÃO DE UMA CAPELA VELÓRIO NA PRAÇA ANTÔNIO ESTEVÃO ALVES, LOCALIZADA NO BAIRRO SANTO ANTÔNIO DA BARRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.odt</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.odt</t>
   </si>
   <si>
     <t>NO USO DE MINHAS ATRIBUIÇÕES REGIMENTAIS, REQUEIRO AO EXCELENTÍSSIMO SENHOR PREFEITO A RETIRADA DOS TACHÕES IMPLANTADOS DE FORMA TRANSVERSAL NAS VIAS DO MUNICÍPIO, DESCUMPRINDO A RESOLUÇÃO Nº 336, DE 24 DE NOVEMBRO DE 2009, DO CONSELHO NACIONAL DE TRÂNSITO - CONTRAN, QUE PROÍBE A UTILIZAÇÃO DOS MESMOS APLICADOS TRANSVERSALMENTE À VIA PÚBLICA, COMO SONORIZADORES OU DISPOSITIVOS REDUTORES DE VELOCIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5306,67 +5306,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3925/3925_texto_integral.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3926/3926_texto_integral.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3929/3929_texto_integral.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.odt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3965/3965_texto_integral.odt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3937/3937_texto_integral.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3938/3938_texto_integral.odt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3933/3933_texto_integral.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3966/3966_texto_integral.odt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3967/3967_texto_integral.odt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.odt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.odt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.odt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.odt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4030/4030_texto_integral.odt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.odt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.odt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.odt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.odt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3997/3997_texto_integral.odt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3999/3999_texto_integral.odt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.odt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.odt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.odt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.odt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4011/4011_texto_integral.odt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.odt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.odt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.odt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4015/4015_texto_integral.odt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.odt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.odt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4035/4035_texto_integral.odt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.odt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4017/4017_texto_integral.odt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.odt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.odt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.odt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.odt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.odt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.odt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.odt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.odt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.odt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.odt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.odt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.odt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.odt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4142/4142_texto_integral.odt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.odt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.odt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.odt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.odt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.odt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.odt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.odt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.odt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.odt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.odt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.odt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.odt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.odt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.odt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.odt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.odt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.odt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.odt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.odt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.odt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.odt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.odt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.odt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.odt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.odt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.odt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.odt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.odt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.odt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.odt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.odt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.odt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.odt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.odt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.odt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.odt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.odt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.odt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.odt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.odt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.odt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.odt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.odt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.odt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.odt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.odt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.odt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.odt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.odt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.odt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.odt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.odt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.odt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.odt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.odt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.odt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.odt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.odt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.odt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3988/3988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3991/3991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4053/4053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.odt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.odt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3924/3924_texto_integral.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3925/3925_texto_integral.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3926/3926_texto_integral.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3928/3928_texto_integral.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3929/3929_texto_integral.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3930/3930_texto_integral.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3932/3932_texto_integral.odt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3965/3965_texto_integral.odt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3937/3937_texto_integral.odt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3938/3938_texto_integral.odt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3939/3939_texto_integral.odt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3940/3940_texto_integral.odt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3935/3935_texto_integral.odt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3933/3933_texto_integral.odt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3934/3934_texto_integral.odt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3941/3941_texto_integral.odt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3966/3966_texto_integral.odt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3967/3967_texto_integral.odt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3968/3968_texto_integral.odt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3907/3907_texto_integral.odt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3971/3971_texto_integral.odt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4029/4029_texto_integral.odt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4030/4030_texto_integral.odt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4031/4031_texto_integral.odt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4108/4108_texto_integral.odt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4109/4109_texto_integral.odt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3998/3998_texto_integral.odt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3997/3997_texto_integral.odt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3999/3999_texto_integral.odt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4110/4110_texto_integral.odt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4111/4111_texto_integral.odt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4018/4018_texto_integral.odt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4010/4010_texto_integral.odt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4011/4011_texto_integral.odt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4012/4012_texto_integral.odt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4013/4013_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4014/4014_texto_integral.odt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4036/4036_texto_integral.odt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4015/4015_texto_integral.odt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4016/4016_texto_integral.odt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4034/4034_texto_integral.odt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4035/4035_texto_integral.odt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4113/4113_texto_integral.odt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4017/4017_texto_integral.odt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4118/4118_texto_integral.odt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4131/4131_texto_integral.odt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4037/4037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4132/4132_texto_integral.odt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4133/4133_texto_integral.odt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4134/4134_texto_integral.odt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4135/4135_texto_integral.odt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4112/4112_texto_integral.odt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4136/4136_texto_integral.odt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4137/4137_texto_integral.odt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4138/4138_texto_integral.odt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4139/4139_texto_integral.odt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4140/4140_texto_integral.odt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4141/4141_texto_integral.odt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4142/4142_texto_integral.odt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4143/4143_texto_integral.odt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4093/4093_texto_integral.odt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4094/4094_texto_integral.odt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4095/4095_texto_integral.odt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4098/4098_texto_integral.odt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4097/4097_texto_integral.odt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4096/4096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4099/4099_texto_integral.odt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4100/4100_texto_integral.odt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4102/4102_texto_integral.odt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4103/4103_texto_integral.odt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4104/4104_texto_integral.odt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4106/4106_texto_integral.odt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4126/4126_texto_integral.odt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4127/4127_texto_integral.odt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4128/4128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4129/4129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4130/4130_texto_integral.odt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4158/4158_texto_integral.odt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4157/4157_texto_integral.odt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4156/4156_texto_integral.odt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4162/4162_texto_integral.odt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4163/4163_texto_integral.odt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4164/4164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4165/4165_texto_integral.odt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4155/4155_texto_integral.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4178/4178_texto_integral.odt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4176/4176_texto_integral.odt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4177/4177_texto_integral.odt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4194/4194_texto_integral.odt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4195/4195_texto_integral.odt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4196/4196_texto_integral.odt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4199/4199_texto_integral.odt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4202/4202_texto_integral.odt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4203/4203_texto_integral.odt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4204/4204_texto_integral.odt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4205/4205_texto_integral.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4289/4289_texto_integral.odt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4290/4290_texto_integral.odt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4285/4285_texto_integral.odt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4287/4287_texto_integral.odt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4288/4288_texto_integral.odt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4337/4337_texto_integral.odt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4338/4338_texto_integral.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4333/4333_texto_integral.odt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4335/4335_texto_integral.odt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4336/4336_texto_integral.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4374/4374_texto_integral.odt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4351/4351_texto_integral.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4352/4352_texto_integral.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4353/4353_texto_integral.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4354/4354_texto_integral.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4375/4375_texto_integral.odt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4376/4376_texto_integral.odt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4379/4379_texto_integral.odt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4380/4380_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4381/4381_texto_integral.odt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4382/4382_texto_integral.odt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4383/4383_texto_integral.odt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4401/4401_texto_integral.odt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4406/4406_texto_integral.rtf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4430/4430_texto_integral.odt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4435/4435_texto_integral.odt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4436/4436_texto_integral.odt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4438/4438_texto_integral.odt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4447/4447_texto_integral.odt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4460/4460_texto_integral.odt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4461/4461_texto_integral.odt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4462/4462_texto_integral.odt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4463/4463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4464/4464_texto_integral.odt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4465/4465_texto_integral.odt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4466/4466_texto_integral.odt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4467/4467_texto_integral.odt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4468/4468_texto_integral.odt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4504/4504_texto_integral.odt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4505/4505_texto_integral.odt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4506/4506_texto_integral.odt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4507/4507_texto_integral.odt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4508/4508_texto_integral.odt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4385/4385_texto_integral.odt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4518/4518_texto_integral.odt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3888/3888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3889/3889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3890/3890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3953/3953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4310/4310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3988/3988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3991/3991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4309/4309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4058/4058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4056/4056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4057/4057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4053/4053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4280/4280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4052/4052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4055/4055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4041/4041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4042/4042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4046/4046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4187/4187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4396/4396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4311/4311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4323/4323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4324/4324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4328/4328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4329/4329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4378/4378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4389/4389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4390/4390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4410/4410_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4418/4418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4450/4450_texto_integral.odt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4451/4451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4470/4470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4472/4472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4473/4473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4479/4479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4480/4480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4487/4487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4510/4510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4512/4512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4521/4521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4522/4522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4527/4527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4533/4533_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4534/4534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4538/4538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4539/4539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4540/4540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4543/4543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4545/4545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4547/4547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4364/4364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4365/4365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4342/4342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4384/4384_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4344/4344_texto_integral.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4498/4498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4499/4499_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4524/4524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4530/4530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3990/3990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4422/4422_texto_integral.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4394/4394_texto_integral.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4395/4395_texto_integral.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3959/3959_texto_integral.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/3960/3960_texto_integral.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4402/4402_texto_integral.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4405/4405_texto_integral.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4469/4469_texto_integral.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/materialegislativa/2012/4500/4500_texto_integral.odt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H517"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>