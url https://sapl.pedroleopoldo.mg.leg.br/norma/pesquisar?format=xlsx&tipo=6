--- v1 (2026-01-11)
+++ v2 (2026-06-10)
@@ -10,9518 +10,9881 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5586" uniqueCount="3108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5789" uniqueCount="3222">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>7082</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>2580</t>
+  </si>
+  <si>
+    <t>DEC</t>
+  </si>
+  <si>
+    <t>Decreto</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7082/decreto_no_2580-_parcelamento_de_creditos_tributarios.pdf</t>
+  </si>
+  <si>
+    <t>"Regulamenta o parcelamento de créditos tributários e não tributários inscritos ou não em Dívida Ativa do Município de Pedro Leopoldo, consolida as regras de parcelamento anteriormente disciplinadas pelo Decreto n°1.762/2018 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>7081</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7081/decreto_no_2579-_reurb-s_lagoa.pdf</t>
+  </si>
+  <si>
+    <t>" Instaura procedimento de Regularização Fundiária Urbana de interesse social (Reurb-s) em núcleo urbano informal consolidado localizado nos logradouros Professora Laura de Oliveira Santos, Alcides Augusto Vieira, Rita  Gregório  Ribeiro, Cláudio Rodrigues Lopes, da Paz, Marçal Lopes da Silva e parte da rua Vereador Magno Claret Vieira, em Lagoa de Santo Antônio, Município de Pedro Leopoldo/Mg."</t>
+  </si>
+  <si>
+    <t>7061</t>
+  </si>
+  <si>
+    <t>2568</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7061/decreto_no_2568_-_altera_o_decreto_no_1.635_de_30_de_agosto_de_2016_que_regulamenta_as_parcerias_voluntarias_-_organizacoes_da_sociedade_civil.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o Decreto n°1.635, de 30 de agosto de 2016 de 20196, que regulamenta as parcerias voluntárias firmadas pelo Município de Pedro Leopoldo com as Organizações da Sociedade Civil, para adequar suas disposições às inovações introduzidas pelo Decreto Federal n°11.948, de 12 de março de 2024."</t>
+  </si>
+  <si>
+    <t>7065</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7065/decreto_no_2.572_de_20_de_maio_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Fixa o quantitativo de vagas, valores e distribuição orçamentária do Programa Bolsa Atleta para o ciclo corrente, nos termos da legislação vigente."</t>
+  </si>
+  <si>
+    <t>7039</t>
+  </si>
+  <si>
+    <t>2557</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7039/decreto_no_2.557_de_31_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova Desmembramento de imóvel de propriedade da UNIÃO-GOVERNO FEDERAL._x000D_
+HORTA COMUNITARIA_x000D_
+VERA CRUZ</t>
+  </si>
+  <si>
+    <t>7037</t>
+  </si>
+  <si>
+    <t>2556</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7037/decreto_no_2.556_de_31_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta no Âmbito do poder Executivo Municipal de Pedro Leopoldo, a Lei Federal n°12.527, de 18 de novembro de 2011(Lei de acesso à informação- LAI), e dá eficácia executiva às Leis Municipais n° 3.652, de 24 de março de 2022 ( Plano Municipal de Transparência Pública), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7038</t>
+  </si>
+  <si>
+    <t>2555</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7038/decreto_no_2.555_de_20_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a Lei Municipal nº 3.875, de 27 de_x000D_
+novembro de 2025, a qual dispõe sobre a manutenção,_x000D_
+limpeza e uso adequado de terrenos na zona urbana do_x000D_
+Município de Pedro Leopoldo, e dá outras providências</t>
+  </si>
+  <si>
+    <t>7025</t>
+  </si>
+  <si>
+    <t>2553</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7025/decreto_no_2.553_de_13_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Processo Administrativo Sanitário no âmbito da Vigilância Sanitária do Município de Pedro Leopoldo/MG, cria a Junta Administrativa Sanitária e estabelece normas para apuração e julgamento de infrações sanitárias.</t>
+  </si>
+  <si>
+    <t>7015</t>
+  </si>
+  <si>
+    <t>2552</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7015/decreto_no_2.552_de_05_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Escola de Governo do Município de Pedro Leopoldo-EGov-PL, dispõe sobre seu ambiente virtual de aprendizagem e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7024</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7024/decreto_no_2.551_de_2_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a realização da Feira "Encantos da Lagoa", no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamenta o uso de vias e espaços públicos destinados ao evento, institui Preço Público para liberação das licenças e autorizações necessárias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7021</t>
+  </si>
+  <si>
+    <t>2546</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7021/decreto_no_2.546_de_25_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a Lei Municipal nº 3.877, de 27 de novembro de 2025, que dispõe sobre princípios, regras e instrumentos para o governo digital no âmbito do Poder Executivo Municipal, disciplina o Plano Estratégico de Governo Digital e os Planos Setoriais de Transformação Digital, institui o Comitê Municipal de Governo Digital - Comdigi, organiza o Sistema Municipal e a Rede Municipal de Governo Digital, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7020</t>
+  </si>
+  <si>
+    <t>2545</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7020/decreto_no_2.545_de_25_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Delega ao Secretário Municipal de Gestão e Finanças a competência para assinar portarias de concessão de férias-prêmio aos servidores efetivos do Poder Executivo Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>7019</t>
+  </si>
+  <si>
+    <t>2544</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7019/decreto_no_2.544_de_24_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta, no âmbito do Poder Executivo do Município de Pedro Leopoldo, os procedimentos para a proposição e execução de emendas parlamentares, em observância aos princípios da transparência, rastreabilidade e eficiência, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6998</t>
+  </si>
+  <si>
+    <t>2543</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6998/decreto_no_2.543_de_23_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o loteamento denominado CONDOMÍNIO FAZENDA DA LAJINHA, de propriedade da IMOBILIÁRIA LAJINHA LTDA._x000D_
+LOTEAMENTO_x000D_
+CONDOMÍNIO_x000D_
+FAZENDA_x000D_
+LAJINHA_x000D_
+IMOBILIÁRIA</t>
+  </si>
+  <si>
+    <t>6997</t>
+  </si>
+  <si>
+    <t>2542</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6997/decreto_no_2.542_de_10_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova Desmembramento de imóvel de propriedade de EDVÂNIO MARQUES DA SILVA E outro._x000D_
+IMÓVEL_x000D_
+EDVANIO_x000D_
+DESMEMBRAMENTO</t>
+  </si>
+  <si>
+    <t>6996</t>
+  </si>
+  <si>
+    <t>2541</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6996/decreto_no_2.541_de_06_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as regras para cadastro de membros para composição de Subcomissão Técnica de Licitação_x000D_
+REGRAS_x000D_
+CADASTRO_x000D_
+SUBCOMISSÃO LICITAÇÃO_x000D_
+TECNICA_x000D_
+COMPOSIÇÃO</t>
+  </si>
+  <si>
+    <t>6977</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6977/decreto_no_2.536_de_16_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Atualiza o piso nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate à Endemias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6976</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6976/decreto_no_2.535_de_16_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Decreto nº 2.424, de 29 de maio de 2025 (com alterações posteriores), o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Procuradoria Geral do Município, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6975</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6975/decreto_no_2.534_de_14_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga o Decreto nº 2.471, de 1º de setembro de 2025 e alterações posteriores, o qual dispõe sobre medidas preventivas de contenção, em razão da instabilidade do cenáro econômico internacional no âmbito do Poder Executivo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6974</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6974/decreto_no_2.533_de_14_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova e determina a execução da Instrução Normativa SCI nº 001/2025, que dispõe sobre as diretrizes para a elaboração e atualização de Instruções Normativas no âmbito do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>6973</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6973/decreto_no_2.532_de_12_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as festividades em comemoração ao Aniversário da Cidade de Pedro Leopoldo 2026, ao Cortejo Tradicional do "Boi da Manta 2026" e ao Carnaval 2026, no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamenta o uso de vias e espaçõs públicos onde serão realizados os eventos, regulamenta a cobrança de preço público prevista na legislação municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6995</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6995/decreto_no_2.531_de_07_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Programação Financeira, estabelece as metas bimestrais de arrecadação da receita e o cronograma de execução mensal de desembolso para exercício financeiro de 2026 e dá outras providências._x000D_
+PROGRAMAÇÃO FINANCEIRA_x000D_
+METAS BIMESTRAIS_x000D_
+ARRECADAÇÃO DESEMBOLSO</t>
+  </si>
+  <si>
+    <t>6972</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6972/decreto_no_2.527_de_07_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga o inciso I do art. 3º e art 4º, do Decreto nº 2.423 de 29 de maio de 2025, o qual dispõe sobre a organização da Procuradoria Geral do Município.</t>
+  </si>
+  <si>
+    <t>6957</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6957/decreto_n_2.526_de_5_de_janeiro_2026.pdf</t>
+  </si>
+  <si>
+    <t>Divulga os dias de feriados e pontos facultativos nas repartições públicas municipais no exercício de 2026 e rgurlamenta o expediente interno da Prefeitura Municipal de Pedro Leopoldo no período de 24 de dezembro de 2026 a 3 de janeiro de 2027.</t>
+  </si>
+  <si>
+    <t>6970</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6970/decreto_no_2.525_de_02_de_janeiro_de_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece o Calendário Fiscal para o exercício de 2026 e dá outras providências</t>
+  </si>
+  <si>
+    <t>6969</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6969/decreto_no_2.524_de_01_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Decreta luto oficial no município de Pedro Leopoldo em virtude de falecimento de Leonardo Teixeira Ribeiro</t>
+  </si>
+  <si>
+    <t>6968</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6968/decreto_no_2.523_de_23_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Declara situação de emergência, em razão da falta de água no município de Pedro Leopoldo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>6967</t>
+  </si>
+  <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6967/decreto_no_2.522_de_23_de_dezembro_de_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>Altera Decreto nº 2.521, de 22 de dezembro de 2025</t>
+  </si>
+  <si>
+    <t>6966</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6966/decreto_no_2.519_de_15_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Regulamento o comércio ambulante, os estacionamentos, o uso das vias públicas e a circulação de veículos, durante os dias do evento Parque Encantado 2025 e dá outras providências.</t>
+  </si>
+  <si>
     <t>6929</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>2507</t>
   </si>
   <si>
-    <t>DEC</t>
-[...5 lines deleted...]
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6929/decreto_no_2.507_de_19_de_novembro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6929/decreto_no_2.507_de_19_de_novembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento dos restos a pagar não processados.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6910/decreto_no_2.506_de_17_de_novembro_de_2025_1.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6910/decreto_no_2.506_de_17_de_novembro_de_2025_1.pdf</t>
   </si>
   <si>
     <t>Altera Decreto nº 2.352, de 8 de janeiro de 2025, o qual divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, no exercício de 2025.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6900/decreto_no_2.505_de_07_de_novembro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6900/decreto_no_2.505_de_07_de_novembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova o loteamento denominado CONDOMINIO FAZENDA DA LAJINHA de propriedade da Imobiliária Lajinha Ltda.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6899/decreto_no_2.498_de_03_de_novembro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6899/decreto_no_2.498_de_03_de_novembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera Decreto nº 2.471, de 1º de setembro de 2025, o qual dispõe sobre medidas preventivas de contenção, em razão da instabilidade do cenário econômico internacional no âmbito do Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6898/decreto_no_2.497_de_30_de_outubro_de_2025_3.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6898/decreto_no_2.497_de_30_de_outubro_de_2025_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o encerramentos do exercício financeiro de 2025, pelos órgão e entidades da Administração Pública Municipal e dá outras providências</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6909/decreto_no_2.496_de_27_de_outubro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6909/decreto_no_2.496_de_27_de_outubro_de_2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal, para fins de desapropriação amigável ou judicial, o imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6887/decreto_no_2.495_de_22_de_outubro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6887/decreto_no_2.495_de_22_de_outubro_de_2025.pdf</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6886/doc09566920251029171101.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6886/doc09566920251029171101.pdf</t>
   </si>
   <si>
     <t>Regulamenta a atribuição da Gratificação Temporária Estratégica - GTE, que tratam os arts. 9º e seguintes da Lei Delegada nº 2, de 29 de maio de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6856/decreto_no_2.476_de_15_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6856/decreto_no_2.476_de_15_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios para a avaliação de desempenho individual na Administração Pública do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6872/decreto_no_2.493_de_09_de_outubro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6872/decreto_no_2.493_de_09_de_outubro_de_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta, nos termos da Lei Federal nº 13.460, de 26 de junho de 2017, a prestação de serviços públicos e a participação, proteção e defesa dos direitos do usuários no Poder Executivo do Município de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6862/decreto_no_2.486_de_01_de_outubro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6862/decreto_no_2.486_de_01_de_outubro_de_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Municipal nº 3.124, de 18 de dezembro de 2009, que dispõe sobre a criação da Ouvidoria do Sistema Único de Assistência Social - SUAS, no município de Pedro Leopoldo, e dá outras providências.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6861/decreto_no_2.485_de_01_de_outubro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6861/decreto_no_2.485_de_01_de_outubro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Gabinete de Gestão Integrada Municipal - GGI-M, vinculado ao Gabinete do Prefeito, e dá outras providências.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6860/decreto_no_2.484_de_30_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6860/decreto_no_2.484_de_30_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução de nível dos cargos em comissão no âmbito da Administração Pública Municipal, como medida de contenção de despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6859/decreto_no_2.483_de_30_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6859/decreto_no_2.483_de_30_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Eletrônico de Informação - SEI como sistema oficial para a gestão de documentos e processos administrativos eletrônicos e digitais no âmbito da Administração Direta e Indireta do Poder Executivo do Município de Pedro Leopoldo/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6858/decreto_no_2.482_de_30_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6858/decreto_no_2.482_de_30_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso do meio eletrônico para prática de atos e tramitação de processos administrativos no âmbito do Poder Executivo Municipal de Pedro Leopoldo/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6857/decreto_no_2.480_de_25_de_setembro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6857/decreto_no_2.480_de_25_de_setembro_de_2025.pdf</t>
   </si>
   <si>
     <t>Regulamento o §1º do Art. 1º da Lei Municipal nº 3.851, de 02 de setembro de 2025, a qual dispõe sobre a adesão à opção de não recebimento da guia impressa do imposto sobre a Propriedade Predial e Territorial Urbana - IPTU, referente ao exercício de 2026.</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6841/decreto_no_2.471_de__1o_de_setemrbo_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6841/decreto_no_2.471_de__1o_de_setemrbo_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas preventivas de contenção, em razão da instabilidade do cenário econômico internacional no Âmbito de Poder Executivo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6871/decreto_no_2.469_de_27_de_agosto_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6871/decreto_no_2.469_de_27_de_agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Selo de Qualidade "Excelência na Gestão Pública" no âmbito da Administração Direta do Município de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6835/decreto_no_2.468_de_26_de_agosto_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6835/decreto_no_2.468_de_26_de_agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.448, de 08 de julho de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão e gratificações temporárias estratégicas no âmbito da Secretaria Municipal de Governo, de que trata o art. 19 da Lei Delegada nº 01, de 29 de maio 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6830/decreto_no_2.466_de_18_de_agosto_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6830/decreto_no_2.466_de_18_de_agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera Decreto nº 2.387, de 24 de abril de 2025.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6826/decreto_no_2.461_de_01_de_agosto_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6826/decreto_no_2.461_de_01_de_agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.400, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Chefia de Gabinete, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6825/decreto_no_2.460_de_01_de_agosto_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6825/decreto_no_2.460_de_01_de_agosto_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.408. de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Saúde, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6819/decreto_no_2.459_de_30_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6819/decreto_no_2.459_de_30_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de MARIA DE LOURDES OLIVEIRA E OUTROS.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6823/decreto_no_2.458_de_30_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6823/decreto_no_2.458_de_30_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.410, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Educação, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6818/decreto_no_2.457_de_25_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6818/decreto_no_2.457_de_25_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.426, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Controladoria Geral, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6813/decreto_no_2.455_de_23_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6813/decreto_no_2.455_de_23_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da Tarifa de Transporte Coletivo.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6807/decreto_no_2.454_de_21_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6807/decreto_no_2.454_de_21_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.418, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Segurança Pública, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6804/decreto_no_2.452_de_16_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6804/decreto_no_2.452_de_16_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.412, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Infraestrutura, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6801/decreto_no_2.451_de_10_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6801/decreto_no_2.451_de_10_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.424, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Procuradoria Geral do Município, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6795/decreto_no_2.450_de_10_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6795/decreto_no_2.450_de_10_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.416, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Desenvolvimento Social, de que trata o art. 25 da Lei Delegada nº 01, de 29 de maio 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6794/decreto_no_2.449_de_10_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6794/decreto_no_2.449_de_10_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.419, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Meio Ambiente, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6790/decreto_no_2.448_de_08_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6790/decreto_no_2.448_de_08_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.404, de 29 de maio de 2025, o qual identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão e gratificações temporárias estratégicas no âmbito da Secretaria Municipal de Governo, de que trata o art. 19 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6789/decreto_no_2.447_de_08_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6789/decreto_no_2.447_de_08_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.403, de 29 de maio de 2025, o qual dispõe sobre a organização da Secretaria Municipal de Governo</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6829/decreto_no_2.445_de_01o_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6829/decreto_no_2.445_de_01o_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6788/decreto_no_2.442_de_01_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6788/decreto_no_2.442_de_01_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta no Município de Pedro Leopoldo, os dispositivos da Lei Federal nº 13.874, de 20 de setembro de 2019, da Lei Estadual nº 23.959 de 27 de setembro de 2021, o Decreto Estadual nº 49.013 de 04 de abril de 2025, e legislações correlatas que tratam da liberdade econômica.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6787/decreto_no_2.441_de_01_de_julho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6787/decreto_no_2.441_de_01_de_julho_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Comitê de Programação Orçamentária e Financeira de Pedro Leopoldo - COFIN, no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6778/decreto_no_2.440_de_23_de_junho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6778/decreto_no_2.440_de_23_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de IMOPLE IMOBILIÁRIA PEDRO LEOPOLDO LTDA.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6769/decreto_no_2.439_de_12_de_junho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6769/decreto_no_2.439_de_12_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Convoca a 14ª Conferência Municipal de Assistência Social de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6773/decreto_no_2.438_de_11_de_junho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6773/decreto_no_2.438_de_11_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO Nº 1.427, DE 18 DE FEVEREIRO DE 2014, O QUAL REGULAMENTA O INCISO I, DO ARTIGO 182, DA LEI MUNICIPAL Nº 2.909, DE 29 DE DEZEMBRO DE 2006 (CÓDIGO TRIBUTÁRIO MUNICIPAL).</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6772/decreto_no_2.437_de_11_de_junho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6772/decreto_no_2.437_de_11_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>DISGNA ORDENADORES DE DESPESA PARA UNIDADES ADMINISTRATIVAS EM DECORRÊNCIA DA REORGANIZAÇÃO ADMINISTRATIVA ESTABELECIDA PELA LEI DELEGADA Nº 01/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6762/decreto_no_2.436_de_11_de_junho_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6762/decreto_no_2.436_de_11_de_junho_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de Imóvel de propriedade de JD ADMINISTRADORA DE IMÓVEIS LTDA.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Altera Decreto nº 3.379, de 19 de março de 2025._x000D_
 _x000D_
 Aprova Desmembramento de imóvel de propriedade do Sr. ALESSANDRA APARECDIDA PEREIRA e outro(s)</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6743/decreto_no_2.426_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6743/decreto_no_2.426_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Controladoria Geral do Município, de que trata o art. 32 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6742/decreto_no_2.425_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6742/decreto_no_2.425_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Controladoria Geral do Município.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6741/decreto_no_2.424_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6741/decreto_no_2.424_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal da Procuradoria Geral do Município, de que trata o art. 31 da Lei Delegada nº 01, de 29 de maio de 2025.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6740/decreto_no_2.423_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6740/decreto_no_2.423_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Procuradoria Geral do Município</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Desenvolvimento Econômico, de que trata o art. 28 da Lei Delegada nº 01, de 29 de maio de 2025.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6738/decreto_no_2.421_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6738/decreto_no_2.421_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Desenvolvimento Econômica</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6737/decreto_no_2.420_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6737/decreto_no_2.420_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Meio Ambiente</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6736/decreto_no_2.419_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6736/decreto_no_2.419_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Meio Ambiente, de que trata o art. 27 da Lei Delegada nº 01, de 29 de maio de 2025.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6735/decreto_no_2.418_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6735/decreto_no_2.418_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Segurança Pública, de que trata o art. 26 da Lei Delegada nº 01, de 29 de maio de 2025.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6734/decreto_no_2.417_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6734/decreto_no_2.417_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Segurança Pública</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6733/decreto_no_2.416_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6733/decreto_no_2.416_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Desenvolvimento Social, de que trata o art. 25 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6732/decreto_no_2.415_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6732/decreto_no_2.415_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Desenvolvimento Social</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6731/decreto_no_2.414_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6731/decreto_no_2.414_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Bem-Estar, de que trata o art. 24 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6730/decreto_no_2.413_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6730/decreto_no_2.413_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Bem-Estar</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6728/decreto_no_2.412_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6728/decreto_no_2.412_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Infraestrutura, de que trata o art. 23 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6727/decreto_no_2.411_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6727/decreto_no_2.411_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Infraestrutura</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6726/decreto_no_2.410_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6726/decreto_no_2.410_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Educação, de que trata o art. 22 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6724/decreto_no_2.409_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6724/decreto_no_2.409_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Educação</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6723/decreto_no_2.408_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6723/decreto_no_2.408_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Saúde, de que trata o art. 21 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6722/decreto_no_2.407_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6722/decreto_no_2.407_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6721/decreto_no_2.406_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6721/decreto_no_2.406_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Secretaria Municipal de Gestão e Finanças, de que trata o art. 20 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6720/decreto_no_2.405_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6720/decreto_no_2.405_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Gestão e Finanças</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6719/decreto_no_2.404_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6719/decreto_no_2.404_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão e gratificações temporárias estratégicas no âmbito da Secretaria Municipal de Governo, de que trata o art. 19 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6718/decreto_no_2.403_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6718/decreto_no_2.403_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Secretaria Municipal de Governo</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6717/decreto_no_2.402_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6717/decreto_no_2.402_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Assessoria Executiva, de que trata o art. 18 da Lei Delegada, nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6716/decreto_no_2.401_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6716/decreto_no_2.401_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Assessoria Executiva</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6715/decreto_no_2.400_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6715/decreto_no_2.400_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Identifica e fixa o quantitativo e a distribuição de cargos de provimento em comissão no âmbito da Chefia de Gabinete, de que trata o art. 17 da Lei Delegada nº 01, de 29 de maio de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6714/decreto_no_2.399_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6714/decreto_no_2.399_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Chefia de Gabinete</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6712/decreto_no_2.398_de_29_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6712/decreto_no_2.398_de_29_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial, os imóveis que menciona e dá outras providências</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6711/decreto_no_2.396_de_20_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6711/decreto_no_2.396_de_20_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o comércio ambulante, os estacionamentos, o uso de das vias publicas e a circulação de veículos , durante os dias do evento Pedro Leopoldo Rodeio Show 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6684/decreto_no_2.392_de_02_de_maio_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6684/decreto_no_2.392_de_02_de_maio_de_2025.pdf</t>
   </si>
   <si>
     <t>"Declara situação de Emergência em Saúde Pública em razão da necessidade da ações para o enfretamento da Síndrome Respiratória Aguda Grave - SRAG".</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6680/decreto_no_2.391_de_29_de_abril_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6680/decreto_no_2.391_de_29_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.352, de 08 de janeiro de 2025, o qual divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, no exercício de 2025.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>Altera Decreto nº 2.360, de 27 de janeiro de 2025, o qual dispõe sobre o hasteamento das Bandeiras Nacional, do Estado de Minas Gerais e do Município de Pedro Leopoldo, na sede Prefeitura Municipal e nos equipamentos públicos municipais que menciona.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6678/decreto_no_2.389_de_25_de_abril_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6678/decreto_no_2.389_de_25_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto nº 1.532, de 22 de junho de 2016, o qual disciplina a instalação de Estações de Rádio Base (ERBs) e microcélulas transmissoras do serviço de telefonia móvel no Município de Pedro Leopoldo nos termos da Lei nº. 2.597, de 30 de abril de 2001 e Lei 1.953, de 16 de novembro de 1.993 e dá outras providências.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6677/decreto_no_2.388_de_24_de_abril_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6677/decreto_no_2.388_de_24_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de Imóvel de Propriedade de INÊS DAS GRAÇAS CLEMENTE BASSOUTO</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6676/decreto_no_2.387_de_24_de_abril_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6676/decreto_no_2.387_de_24_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de Imóvel de Propriedade de ALBERTO DE OLIVEIRA BRAGA NETO.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6675/decreto_no_2.386_de_24_de_abril_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6675/decreto_no_2.386_de_24_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de Imóvel de Propriedade da FAZENDA DA BARRA EMPREENDIMENTOS IMOBILIÁRIOS SPE S.A</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6674/decreto_no_2.385_de_22_de_abril_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6674/decreto_no_2.385_de_22_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Decreta o luto oficial no Município de Pedro Leopoldo em virtude do Falecimento do Papa Francisco.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Estágio na Prefeitura Municipal de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6649/decreto_no_2.379_de_19_de_marco_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6649/decreto_no_2.379_de_19_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade do Sr(a). ALESSANDRA APARECDIDA PEREIRA  e outros (s).</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6650/decreto_no_2.378_de_18_de_marco_de_2025.pdf</t>
-[...2 lines deleted...]
-    <t>Atualiza o piso nacional dos Agentes Comunitários de Saúde e dos Agentes de Combate à Endemias e dá outras providências.</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6650/decreto_no_2.378_de_18_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6664/decreto_no_2.377_de_18_de_marco_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6664/decreto_no_2.377_de_18_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto nº 1.102, de 22 de junho de 2.010, que estabelece normas para dedução de materiais e insumos da base de cálculo do Imposto Sobre o Serviços de Qualquer Natureza - ISSQN e dá outras providências.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6663/decreto_no_2.375_de_06_de_marco_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6663/decreto_no_2.375_de_06_de_marco_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a convocação da XII Conferência Municipal de Saúde do município de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6629/decreto_n_2.369_de_20_de_fevereiro_de_2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6629/decreto_n_2.369_de_20_de_fevereiro_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão de uso de bem público que especifica  e dá outras providências</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6628/decreto_n_2.368_de_19_de_fevereiro_de_2025_1.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6628/decreto_n_2.368_de_19_de_fevereiro_de_2025_1.pdf</t>
   </si>
   <si>
     <t>Altera decreto nº 2.212, de 15 de março de 2023, o qual institui e disciplina a Comissão Técnica Municipal de Regularização Fundiária Urbana (CTM-REURB) do município de Pedro Leopoldo/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6615/decreto_n_2.354_de_17-01-2025_-_boi_da_manta.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6615/decreto_n_2.354_de_17-01-2025_-_boi_da_manta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os festejos do Boi da Manta 2025 no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamento o uso de vias e espaços públicos onde serão realizados os eventos, institui preço público para liberação das licenças e dá outras providências.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6619/decreto_n_2.361_de_31-01-2025_-_altera_decreto_2.212_comissao_tecnica_municipal__ctm-reurb.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6619/decreto_n_2.361_de_31-01-2025_-_altera_decreto_2.212_comissao_tecnica_municipal__ctm-reurb.pdf</t>
   </si>
   <si>
     <t>Altera Decreto nº 2.212, de 15 de março de 2023, o qual institui e disciplina a Comissão Técnica Municipal de Regularização Fundiária Urbana (CTM-REURB) do Município de Pedro Leopoldo/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6618/decreto_n_2.360_de_27-01-2025_-_dispoe_sobre_hasteamento_da_bandeiras_nacional_do_estado_e_do_municipio.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6618/decreto_n_2.360_de_27-01-2025_-_dispoe_sobre_hasteamento_da_bandeiras_nacional_do_estado_e_do_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a hasteamento das Bandeiras Nacional, do Estado de Minas Gerais e do Município de Pedro Leopoldo, na Sede Prefeitura Municipal e nos equipamentos públicos municipais que menciona.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6617/decreto_n_2.356_de_22-01-2025_-_dispoe_sobre_o_cancelamento_do_decreto_2.345_de_16_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6617/decreto_n_2.356_de_22-01-2025_-_dispoe_sobre_o_cancelamento_do_decreto_2.345_de_16_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento do Decreto nº 2.345, de 16 de dezembro de 2024.</t>
   </si>
   <si>
+    <t>6606</t>
+  </si>
+  <si>
+    <t>2.355</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6606/decreto_n_2.355_de_22-01-2025_-_altera_decreto_2.355_de_22_-01-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o  Decreto nº 2.354, de 17 de janeiro de 2025, o qual dispõe sobre os festejos do BOI DA MANTA 2025, no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamenta o uso de vias e espaços públicos onde serão realizados os eventos , institui Preço Público para liberação das licenças e dá outras providências.</t>
+  </si>
+  <si>
     <t>6616</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6616/decreto_n_2.355_de_22-01-2025_-_altera_decreto_2.355_de_22_-01-2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6616/decreto_n_2.355_de_22-01-2025_-_altera_decreto_2.355_de_22_-01-2025.pdf</t>
   </si>
   <si>
     <t>Altera Decreto nº 2.354, de 17 de janeiro de 2025, o qual dispõe sobre os festejos do Boi da Manta 2025 no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamento o uso de vias e espaços públicos onde serão realizados os eventos, institui preço público para liberação das licenças e dá outras providências.</t>
   </si>
   <si>
-    <t>6606</t>
-[...10 lines deleted...]
-  <si>
     <t>6605</t>
   </si>
   <si>
     <t>2.354</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6605/decreto_n_2.354_de_17-01-2025_-_boi_da_manta.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6605/decreto_n_2.354_de_17-01-2025_-_boi_da_manta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os festejos do BOI DA MANTA 2025 no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamenta o uso de vias e espaços públicos onde serão realizados os eventos, institui Preço Público para liberação das licenças e dá outras providências.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>3.353</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6603/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6603/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf</t>
   </si>
   <si>
     <t>Cria Comitê de Programação Orçamentária e Financeira de Pedro Leopoldo - COFIN, no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
+    <t>6614</t>
+  </si>
+  <si>
+    <t>2353</t>
+  </si>
+  <si>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6614/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf</t>
+  </si>
+  <si>
+    <t>Cria o comitê de Programação Orçamentária e Financeira de Pedro Leopoldo - COFIN, no âmbito do Poder Executivo Municipal</t>
+  </si>
+  <si>
     <t>6604</t>
   </si>
   <si>
     <t>2.353</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6604/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6604/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf</t>
   </si>
   <si>
     <t>Cria comitê de Programação Orçamentária e Financeira de Pedro Leopoldo - COFIN, no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>6614</t>
-[...10 lines deleted...]
-  <si>
     <t>6613</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6613/decreto_n_2.352_de_08_-01-2025_-_feriados.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6613/decreto_n_2.352_de_08_-01-2025_-_feriados.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos nas repartições públicas municipais, no exercício de 2025.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6612/decreto_n_2.351_de_08-01-2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6612/decreto_n_2.351_de_08-01-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta normas gerais para a publicação de procedimento de manifestação de interesse  - PMI e dá outras providências.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>2.351</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6549/decreto_no_2.351_de_08-01-2025.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6549/decreto_no_2.351_de_08-01-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta normas gerais para a publicação de Procedimento de Manifestação de Interesse - PMI e dá outras providências.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6514/decreto_2.350_de_30_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6514/decreto_2.350_de_30_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial, parte do imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6502/decreto_2.349_de_30_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6502/decreto_2.349_de_30_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Torna público Plano de Contratação Anual (PCA) do Poder Executivo do Município de Pedro Leopoldo, nos termos do inciso VII do caput do art. 12 da Lei nº 14.133, de abril de 2021 - Lei de Licitações e Contratos.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6501/decreto_2.348_de_30_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6501/decreto_2.348_de_30_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário Fiscal para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6500/decreto_2.347_de_20_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6500/decreto_2.347_de_20_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento e restabelecimento de saldo extra-orçamentário e devedores diversos dá outras providências</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6488/decreto_municipal_2.345_de_16_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6488/decreto_municipal_2.345_de_16_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de parte das matrículas do loteamento Teotônio Batista de Freitas, localizadas no núcleo Bairro da Lua 5 para fins de regularização fundiária urbana.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6487/decreto_municipal_2.344_de_16_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6487/decreto_municipal_2.344_de_16_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Homologa o tombamento da sede da Fazenda Manoel Carlos, em Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6486/decreto_municipal_2.343_de_12_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6486/decreto_municipal_2.343_de_12_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial, e/ou instituição de servidão administrativa, parte do imóvel que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6513/decreto_2.342_de_04_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6513/decreto_2.342_de_04_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  o cancelamento de valores de precatórios inscritos em dívida fundada e dá outras providências.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6485/decreto_municipal_2.341_de_04_de_dezembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6485/decreto_municipal_2.341_de_04_de_dezembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização do sistema de registro de preços disciplinado na Lei Federal nº 14.133, de 1º de abril de 2021, para a adesão do município às aquisições e contratações realizadas pelo Estado de Minas Gerais para a execução de ações no âmbito do Sistema Único de Saúde - SUS.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6512/decreto_2.337_de_27_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6512/decreto_2.337_de_27_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial, os imóveis que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6480/decreto_2.336_de_31_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6480/decreto_2.336_de_31_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o encerramento do exercício financeiro de 2024, pelos órgãos e entidades da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6478/decreto_2.335_de_24_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6478/decreto_2.335_de_24_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.331, de 14 de outubro de 2024, o qual aprova Desmembramento de imóvel de propriedade da Sra. MARIA RAIMUNDA FARIA DE CARVALHO E OUTROS.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6477/decreto_2.334_de_24_de_outubro_de_2024_1.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6477/decreto_2.334_de_24_de_outubro_de_2024_1.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.315, de 03 de julho de 2024, o qual Aprova loteamento denominado VEREDAS DO OURO, de propriedade da RICARDO VILLANI DE CARVALHO.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6472/decreto_2.333_de_16_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6472/decreto_2.333_de_16_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para os trabalhos na Comissão de Transição de Governo no Município de Pedro Leopoldo para o quadriênio 2025/2028.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6471/decreto_2.331_de_14_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6471/decreto_2.331_de_14_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade da Sra. MARIA RAIMUNDA FARIA DE CARVALHO E OUTROS.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6470/decreto_2.330_de_07_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6470/decreto_2.330_de_07_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.315, de 03 de julho de 2.024, o qual aprova loteamento denominado VEREDAS DO OURO, de propriedade da RICARDO VILLANI DE CARVALHO</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6469/decreto_2.329_de_03_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6469/decreto_2.329_de_03_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Concede a gratuidade das tarifas do serviço público de transporte coletivo urbano de passageiro do Município de Pedro Leopoldo, no dia 06 de outubro do corrente, em razão das eleições, nos termos menciona.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6468/decreto_2.328_de_03_de_outubro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6468/decreto_2.328_de_03_de_outubro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 3.199, de 20 de dezembro de 2010, que cria o Fundo Municipal da Pessoa Idosa e dá outras Providências.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6458/decreto_2.326_de_19_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6458/decreto_2.326_de_19_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.314, de 3 de julho de 2.024 , o qual cria o Conselho Gestor, no âmbito do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6457/decreto_2.325_de_19_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6457/decreto_2.325_de_19_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.015, de 22 julho de 2.020, o qual institui o Regulamento de Sanções do Serviço Público de Transporte Coletivo de Passageiros Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6455/decreto_2.324_de_5_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6455/decreto_2.324_de_5_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera decreto nº 2.314, de 3 de julho de 2.024, o qual cria o Conselho Gestor, no âmbito do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6454/decreto_2.323_de_5_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6454/decreto_2.323_de_5_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara situação de emergência no Munícipio de Pedro Leopoldo, em razão de Incêndio Florestal - COBRADE: 1.4.1.3.2.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6446/decreto_2.322_de_04_de_setembro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6446/decreto_2.322_de_04_de_setembro_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de Companhia de Desenvolvimento Econômico de Minas Gerais - CODEMIG.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6453/decreto_2.321_de_agosto_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6453/decreto_2.321_de_agosto_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concenssão de Uso de 01 (uma) área  de terrreno de 125,00 m² à COPASA, conforme previsão contida na Lei 1.998, a qual autoriza a concessão dos serviços de abastecimento de água à Companhia de Saneamento de Minas Gerais - COPASA - MG.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6452/decreto_2320_de_21_de_agosto_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6452/decreto_2320_de_21_de_agosto_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento  de imóvel de propriedade do Sr. CARLOS ALBERTO XAVIER e outro (s).</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6443/decreto_2.318_de_12_de_agosto_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6443/decreto_2.318_de_12_de_agosto_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova o loteamento CONDOMÍNIO  FAZENDA DA LAJINHA, de propriedade da IMOBILIÁRIA LAJINHA LTDA.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6435/decreto_2.317_de_04_de_julho_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6435/decreto_2.317_de_04_de_julho_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei 2.909/2006 que dispõe sobre o Sistema Tributário municipal e estabelece normas de direito tributário aplicáveis ao Munícipio de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de AGROPECUÁRIA FERRADORES LTDA.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6431/decreto_2.315_de_03_de_julho_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6431/decreto_2.315_de_03_de_julho_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento denominado VEREDAS DO OURO, de propriedades da RICARDO VILLANI DE CARVALHO</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6430/decreto_2.314_de_03_de_julho_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6430/decreto_2.314_de_03_de_julho_de_2024.pdf</t>
   </si>
   <si>
     <t>Cria Conselho Gestor, no âmbito do Poder Executivo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6429/decreto_2.313_de_02_de_julho_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6429/decreto_2.313_de_02_de_julho_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera decreto n° 2.279, de 25 de janeiro de 2.024 ( com alterações posteriores ), o qual regulamenta a Gratificação à que se refere a Lei Municipal n° 3770 e dá outras providências</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6428/decreto_2.312_de_02_de_julho_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6428/decreto_2.312_de_02_de_julho_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera decreto n° 2.279, de 25 de janeiro de 2024 ( com alterações posteriores ), o qual regulamenta a Gratificação à que se refere a Lei Municipal n° 3.770 e dá outras providências</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6421/decreto_no_2.311_de_25_de_junho_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6421/decreto_no_2.311_de_25_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal n° 1.462, de 16 de julho de 2014 que dispõe sobre a autorização para afastamento de servidor para gozo de férias-prêmio nos órgãos e entidades do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6420/decreto_2.310_de_13_de_junho_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6420/decreto_2.310_de_13_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Atualiza o piso nacional dos Agentes Comunitários de Saúde e dos Agentes  de Combate à Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6414/decreto_2.309_de_03_de_junho_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6414/decreto_2.309_de_03_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o comércio ambulante, os estacionamentos, o uso das vias públicas e a circulação de veículos, durante os dias do evento Pedro Leopoldo Rodeio Show 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6400/decreto_2.307_de_21_de_maio_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6400/decreto_2.307_de_21_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova e homologa o Regimento Interno do Conselho Municipal de Esportes de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6399/decreto_2.306_de_20_de_maio_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6399/decreto_2.306_de_20_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.219, de 10 de abril de 2023, o qual regulamenta, no âmbito do Poder Executivo do Município de Pedro Leopoldo, a Lei Federal nº 14.133, de 1º de abril de 2021, que estabelece normas gerais de Licitações e Contratos Administrativos.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6398/decreto_2.305_de_20_de_maio_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6398/decreto_2.305_de_20_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto n.º 2.210, de 13 de março de 2023, o qual dispõe sobre a elaboração do Estudo Técnico Preliminar - ETP para a aquisição de bens e a contratação de serviços de qualquer natureza e, no que couber, para contratação de obras e serviços, no âmbito da Administração Pública Municipal Direta e Indireta do Poder Executivo do Município de Pedro Leopoldo, com fulcro no art. 18 da Lei Federal nº 14.133, de 1º de abril de 2021.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6397/decreto_2.304_de_17_de_maio_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6397/decreto_2.304_de_17_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o inciso VII do caput do art. 12 da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre o plano de contratações anual, no âmbito do Poder Executivo do Município de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6394/decreto_2.302_de_14_de_maio_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6394/decreto_2.302_de_14_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento denominado Vitória da União Pedro Leopoldo, de propriedade da TEFAN Empreendimentos imobiliários Ltda.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6396/decreto_2.300_de_08_de_maio_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6396/decreto_2.300_de_08_de_maio_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retenção de imposto de renda no pagamento a fornecedores por órgãos e entidades da administração pública municipal</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6393/decreto_2.297_de_24_de_abril_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6393/decreto_2.297_de_24_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o artigo 164, da Lei Municipal nº 160, de 08 de maio de 1958, acerca dos pedidos de licença para tratar de interesses particulares.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6392/decreto_2.296_de_24_de_abril_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6392/decreto_2.296_de_24_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto nº 2.282, de 19 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6391/decreto_2.295_de_24_de_abril_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6391/decreto_2.295_de_24_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o tratamento favorecido, diferenciado e simplificado para microempresas, empresas de pequeno porte, agricultores familiares, produtores rurais pessoa física, microempreendedores individuais e sociedades cooperativas nas contratações públicas de bens, serviços e obras no âmbito da administração pública municipal, institui o Programa Compras Inteligentes e dá outras providências.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6377/decreto_2.294_de_18_de_abril_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6377/decreto_2.294_de_18_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno do Conselho Municipal de Políticas para população LGBTQIA+ Pedro Leopoldo dá outras providências</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6376/decreto_2.293_de_17_de_abril_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6376/decreto_2.293_de_17_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.016, de 22 de julho de 2020, o qual dispõe sobre o Clube de Descontos para Servidores Públicos Municipais e os procedimentos para o credenciamento de empresas privadas e profissionais interessados em ofertar descontos aos servidores do poder Executivo Municipal.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6374/decreto_no2.292_de_9_de_abril_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6374/decreto_no2.292_de_9_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Homologação de Processo seletivo Simplificado - Edital nº001/2024, para contratação temporária e formação de cadastro de reserva de profissionais correspondentes às funções de AUXILIAR DE SERVIÇOS GERAIS (OBRAS/ CAPINADORES E SERVIÇOS PESADOS), CARPINTEIRO, COVEIRO, JARDINEIRO , MOTORISTA DE VEÍCULOS PESADOS, OPERADOR DE RÇADEIRA E VIGIA e dá outras providências.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6373/decreto_2.291_de_04_de_abril_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6373/decreto_2.291_de_04_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Intitula o curador do Projeto Cultural denominado Cápsula do Tempo do Município de Pedro Leopoldo</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6372/decreto_no2.290_de_3_de_abril_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6372/decreto_no2.290_de_3_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº2.279, de 25 de janeiro de 2.024, o qual regulamenta a gratificação à que se refere a Lei Municipal nº 3.770 e dá outras providências.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6363/decreto_no_2.285_de_22_de_fevereiro_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6363/decreto_no_2.285_de_22_de_fevereiro_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de horas extras à equipe de atenção à saúde para a atuarem na emergência de saúde pública em razão da elevação de casos de Dengue e Chikungunya (CHIKV) , durante a vigência do Decreto nº 2282 de 19 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6371/decreto_no2.284_de_22_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6371/decreto_no2.284_de_22_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial, o imóvel que menciona e dá outras providências</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6427/decreto_2.289_de_20_de_marco_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6427/decreto_2.289_de_20_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6359/decreto_no_2.288_de_12_de_marco_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6359/decreto_no_2.288_de_12_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Homologação de Processo Seletivo Simplificado - Edital nº 001/2024, para contratação temporária e formação de cadastro de reserva de profissionais correspondentes às funções de ARQUITETO, AUXILIAR DE SERVIÇO GERAIS (LIMPEZA PREDIAL), CARPINTEIRO, CONTADOR , ENGENHARIA E VIGIA e dá outras providências.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6362/decreto_no_2.287_de_12_de_marco_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6362/decreto_no_2.287_de_12_de_marco_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.427, de 18 de fevereiro de 2.014, o qual Regulamenta o inciso I so artigo 182 da Lei Municipal nº 2.909, de 29 de dezembro de 2.006 ( Código Tributário Municipal)"</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>Aprova Desmembramento de Imóvel de propriedade de HERNANE CHAVES MARQUES E MARIA CARLA SIMÕES DA SILVA MARQUES</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6370/decreto_no2282_de_19_de_fevereiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6370/decreto_no2282_de_19_de_fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara situação de emergência em saúde pública, em razão da elevação de casos de Dengue e Chikungunya (CHIKV), acima do limite esperado, no Município de Pedro Leopoldo , e dá outras providências.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6341/decreto_no_2.281_de_07_de__fevereiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6341/decreto_no_2.281_de_07_de__fevereiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova o loteamento denominado Condomínio Fazenda da Lapinha de propriedade da Imobiliária Lajinha LTDA</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6340/decreto_no_2.279_de_25_de_janeiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6340/decreto_no_2.279_de_25_de_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Gratificação a que se refere a Lei Municipal nº 3.770 de 18 de dezembro de 2023, para os cargos de fiscal de Tributos e Assistentes/ Auxiliares Administrativos e dá outras providências.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6338/decreto_2.278_de_18_de_janeiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6338/decreto_2.278_de_18_de_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de horas extras à equipe de atenção à saúde para segurança e transporte sanitário, que desenvolvam suas atividades na rede municipal de saúde, sob regime de plantão extra, durante os festejos do Aniversário da Cidade - 100 anos</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6337/decreto_2.277_de_11_de_janeiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6337/decreto_2.277_de_11_de_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.174 de 11 de julho de 2022, o qual  Estabelece normas e procedimentos para o exercício do licenciamento ambiental  simplificado, concomitante ou trifásico e da fiscalização ambiental no município de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6336/decreto_2.276_de_09_de_janeiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6336/decreto_2.276_de_09_de_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Municipal nº 3.762/2023, que dispõe sobre o auxílio Fardamento/Uniforme, destinado aos Servidores da Guarda Civil Municipal e Agentes de Trânsito - TRANS PL, do município e Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6332/decreto_2.275_de_09_de_janeiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6332/decreto_2.275_de_09_de_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Declara como inservíveis ao uso da Administração os bens relacionados no Anexo I e dá outras providências.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6335/decreto_2.274_de_05_de_janeiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6335/decreto_2.274_de_05_de_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, no exercício de 2024.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6331/decreto_2.273_de_04_de_janeiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6331/decreto_2.273_de_04_de_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade COMPANHIA DE DESENVOLVIMENTO ECONÔMICO DE MINAS GERAIS - CODEMIG</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6330/decreto_no_2.272_de_03_de_janeiro_de_2024.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6330/decreto_no_2.272_de_03_de_janeiro_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os festejos do BOI DA MANTA 2024 e Aniversário de 100 anos da cidade no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamenta o uso de vias e espaços públicos onde serão realizados os eventos, institui Preço Público para liberação das licenças e dá outras providências.</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6302/decreto_2271_de_26_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6302/decreto_2271_de_26_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário Fiscal para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6301/decreto_2270_de_20_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6301/decreto_2270_de_20_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de PEDRO ELÍSIO CHAVES ALVES PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6300/decreto_2269_de_18_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6300/decreto_2269_de_18_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Prorroga o Decreto nº 2.189, de 07 de novembro de 2022, o qual "Determina a suspensão temporária da análise e aprovação dos projetos arquitetônicos que menciona, pela Secretaria Municipal de Planejamento Urbano.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6463/decreto_2.268_de_18_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6463/decreto_2.268_de_18_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cancelamento e restabelecimento de saldo extra-orçamentário e devedores diversos dá outras providências.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6462/decreto_2.267_de_18_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6462/decreto_2.267_de_18_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cancelamento dos restos a pagar processados e não processados.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6299/decreto_2266_de_18_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6299/decreto_2266_de_18_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno do Conselho Municipal de Promoção da Igualdade Racial de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6298/decreto_2265_de_11_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6298/decreto_2265_de_11_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o expediente interno da Prefeitura Municipal de Pedro Leopoldo, nos dias 26 à 29 de dezembro de 2023.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6295/decreto_2.264_de_11_de_dezembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6295/decreto_2.264_de_11_de_dezembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº2.206 de 07 de março de 2023, que decreta como Patrimônio Cultural Imaterial, o pedroleopoldense Chico Xavier e dá outras providências</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6286/decreto_2263_de_30_de_novembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6286/decreto_2263_de_30_de_novembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal, para fins de desapropriação amigável ou judicial, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6285/decreto_2262_de_23_de_novembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6285/decreto_2262_de_23_de_novembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº. 2.259, de 17 de novembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6284/decreto_2261_de_23_de_novembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6284/decreto_2261_de_23_de_novembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial, a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6283/decreto_2260_de_22_de_novembro_de_2023_1.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6283/decreto_2260_de_22_de_novembro_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 1.913, de 15 de julho de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6282/decreto_2259_de_17_de_novembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6282/decreto_2259_de_17_de_novembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o encerramento do exercício financeiro de 2023, pelos órgãos e entidades da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6281/decreto_2258_de_14_de_novembro_de_2023_1.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6281/decreto_2258_de_14_de_novembro_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Homologação  de Processo Seletivo Simplificado da Secretaria Municipal de Desenvolvimento Social - Edital nº 001/2023, ao provimento de cadastro reserva para os cargos de Técnico de Nível Superior (Assistente Social e Psicólogo) e Nível Médio (Orientado Social) e dá outras providências.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6265/decreto_2257_de_20_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6265/decreto_2257_de_20_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Municipal nº 3.721, de 31 de maio de 2.023, a qual "inclui o artigo 54-A na Lei Municipal nº 3.281, de 03 de abril de 2012, com alterações impostas pela Lei Municipal n.º 3.520, de 20 de dezembro de 2018."</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6262/decreto_2256_de_18_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6262/decreto_2256_de_18_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº2251, de 03de outubro de 2023.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6261/decreto_2255_de_16_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6261/decreto_2255_de_16_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial , a área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6260/decreto_2254_de_16_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6260/decreto_2254_de_16_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento denominado Residencial Barra, de propriedade do Barra Participações Imobiliárias LTDA.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6259/decreto_2253_de_11_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6259/decreto_2253_de_11_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a convocação da 2ª Conferencia Municipal de Cultura de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6253/decreto_2252_de_03_de_outubro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6253/decreto_2252_de_03_de_outubro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 2.231, de 1º de junho de 2023.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6254/decreto_2251_de_03_outubro_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6254/decreto_2251_de_03_outubro_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº2184 de 03 de outubro de 2022 definido o processo de provimento de vagas dos cargos em Comissão, de Diretor de Unidade Escolar, Vice- Diretor de Unidade Escolar e Diretor de CEMAI da REDE Municipal de Educação de Pedro Leopoldo, e dá outras providências.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6242/decreto_2.250_de_25_de_setembro_de_2023.pdf</t>
-[...2 lines deleted...]
-    <t>Declara situação de emergência, em razão da falta de água no município de Pedro Leopoldo e dá outras providências.</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6242/decreto_2.250_de_25_de_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6241/decreto_2.249_de_25_setembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6241/decreto_2.249_de_25_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o decreto nº2.184 de 03 de outubro de 2022 definindo o processo de provimento de vagas dos cargos em comissão, de Direito de Unidade Escolar, Vice- Diretor de Unidade Escolar e Direito de CEMAI da Rede Municipal  de Educação de Pedro Leopoldo, e dá outras providências.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6252/decreto_2.248_de_25_de_setembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6252/decreto_2.248_de_25_de_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Municipal nº 3.727, a qual Dispõe sobre a proibição da permanência de animais de médio e grande parte nas vias e logradouros públicos do Município de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6238/decreto_2.247_de_18_de_setembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6238/decreto_2.247_de_18_de_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Cria o Comitê Técnico Gestor, no âmbito do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6231/decreto_2.244_de_05_de_setembro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6231/decreto_2.244_de_05_de_setembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui em Pedro Leopoldo a "Semana Municipal da Inclusão", e dá outras providências.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6205/decreto_2.242_de_20_de_julho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6205/decreto_2.242_de_20_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 2.227, de 25 de maio de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6204/decreto_2.241_de_19_de_julho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6204/decreto_2.241_de_19_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 1.698, de 13 de junho de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6203/decreto_2.240_de_19_de_julho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6203/decreto_2.240_de_19_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 1.697, de 13 de junho de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6201/decreto_2.238_de_12_de_julho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6201/decreto_2.238_de_12_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de EVANDRO JOSÉ SARAIVA E LUZIA FRANCISCA SARAIVA</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6195/decreto_2.237_de_7_de_julho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6195/decreto_2.237_de_7_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o inciso VII do caput do art. 12 da Lei nº 14.133, de 1º de abril de 2021, para dispor sobre o plano de contratações anual, no âmbito do Poder Executivo do Município de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6185/decreto_2.236_de_05_de_julho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6185/decreto_2.236_de_05_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de validade do Processo Seletivo Simplificado nº 001/2022, da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6183/decreto_2.234_de_23_de_junho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6183/decreto_2.234_de_23_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 2.192, de 13 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6184/decreto_2.235_de_29_de_junho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6184/decreto_2.235_de_29_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>Convoca a 13ª Conferência Municipal de Assistência Social de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6181/decreto_2.233_de_20_de_junho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6181/decreto_2.233_de_20_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos nas repartições públicas municipais, no exercício de 2023.</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6177/decreto_2.232_de_12_de_junho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6177/decreto_2.232_de_12_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de MARCUS VINÍCIUS DE SALES PEREIRA E OUTROS.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6176/decreto_2.231_de_01_de_junho_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6176/decreto_2.231_de_01_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>enquadra a área central denominada Praça Francisco Viana, como área irregular ou núcleo urbano informal, para efeito de promoção de regularização fundiária da área consolidada e dá outras providências.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6175/decreto_2.230_de_30_de_maio_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6175/decreto_2.230_de_30_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento dos serviços cemiteriais e funerários, na ocorrência de velórios e sepultamentos, bem como nas instituições religiosas, no âmbito municipal e dá outras providências. (indexação: cemitério)</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6155/decreto_2.227_de_25_de_maio_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6155/decreto_2.227_de_25_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento denominado Parque da Reserva LB2, de propriedade do PARQUE DA RESERVA LB2 EMPREENDIMENTOS IMOBILIÁRIOS LTDA.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6174/decreto_2.226_de_12_de_maio_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6174/decreto_2.226_de_12_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Ficam revogadas os Decretos envolvendo as medidas sanitárias de enfrentamento e protocolos de prevenção e contenção da Pandemia de Coronavírus COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6148/decreto_2.225_de_12_de_maio_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6148/decreto_2.225_de_12_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a liberação de autorizações para ambulantes, estacionamentos, forma de lançamento das taxas para os dias do evento Pedro Leopoldo Rodeio Show 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6147/decreto_2.224_de_08_de_maio_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6147/decreto_2.224_de_08_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>Declara situação de emergência em saúde pública, em razão da elevação de casos de Dengue e Chikungunya(CHIKV), acima do limite esperado, no Município de Pedro Leopoldo, e dá outras providências.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6145/decreto_municipal_no_2.223_de_03_de_maio_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6145/decreto_municipal_no_2.223_de_03_de_maio_2023.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de MARCUS VINÍCIUS DE SALES PEREIRA E OUTROS</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6139/decreto_municipal_2222_de_18_de_abril_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6139/decreto_municipal_2222_de_18_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6137/decreto_2.221_de_18_de_abril_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6137/decreto_2.221_de_18_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 2.204, de 14 de fevereiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6173/decreto_2.220_de_14_de_abril_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6173/decreto_2.220_de_14_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Conduta Ética dos Agentes Públicos do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6178/decreto_2.219_de_10_de_abril_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6178/decreto_2.219_de_10_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Poder Executivo do Município de Pedro Leopoldo, a Lei Federal nº 14.133, de 1º de abril de 2021, que estabelece normas gerais de Licitações e Contratos Administrativos.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6121/decreto_2.216_de_23_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6121/decreto_2.216_de_23_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Instaura a Regularização Fundiária Urbana (REURB), no local denominado Bairro Santo Antônio da Barra, do município de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6126/decreto_2.215_de_15_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6126/decreto_2.215_de_15_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa de licitação, na forma eletrônica, de que trata a Lei nº 14.133, de 1º de abril de 2021, e institui o Sistema de Dispensa Eletrônica, no âmbito do Poder Executivo do Município de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6125/decreto_no_2.214_de_15_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6125/decreto_no_2.214_de_15_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o tratamento favorecido, diferenciado e simplificado para as microempresas, empresas de pequeno porte, agricultores familiares, produtores rurais pessoa física, microempreendedores individuais e sociedades cooperativas de consumo nas contratações públicas de bens, serviços e obras no âmbito da administração pública do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6124/decreto_no_2.213_de_15_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6124/decreto_no_2.213_de_15_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o credenciamento, procedimento auxiliar nas licitações e contratações no âmbito do Poder Executivo do Município de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6115/decreto_2.212_de_15_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6115/decreto_2.212_de_15_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Institui e disciplina a Comissão Técnica Municipal de Regularização Fundiária Urbana (CTM-REURB) do Município de Pedro Leopoldo/MG e dá outras providências.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6114/decreto_2.211_de_13_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6114/decreto_2.211_de_13_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento administrativo para a realização de pesquisa de preços para aquisição de bens e contratação de serviços em geral, no âmbito da administração pública municipal.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6113/decreto_2.210_de_13_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6113/decreto_2.210_de_13_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração do Estudo Técnico Preliminar - ETP para a aquisição de bens e a contratação de serviços de qualquer natureza e, no que couber, para contratação de obras e serviços, no âmbito da Administração Pública Municipal Direta e Indireta do Poder Executivo do Município de Pedro Leopoldo, com fulcro no art. 18 da Lei Federal 14.133, de 1º de abril de 2021.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6112/decreto_2.209_de_13_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6112/decreto_2.209_de_13_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no art. 20 da Lei Federal nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas da Administração Pública Direta e Indireta do Poder Executivo do Município de Pedro Leopoldo, nas categorias de qualidade comum e de luxo.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6116/decreto_2.208_de_13_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6116/decreto_2.208_de_13_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto 2.016, de 22 de julho de 2020, que 'Dispõe sobre o Clube de Descontos para Servidores Públicos Municipais e os procedimentos para o credenciamento de empresas privadas e profissionais interessados em ofertar descontos aos servidores do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6111/decreto_2.207_de_10_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6111/decreto_2.207_de_10_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o marco temporal de transição para a aplicação integral da Lei Federal nº 14.133, de 1º de abril de 2021 no âmbito da Administração Pública Direta do Poder Executivo do Município de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6110/decreto_2.206_de_07_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6110/decreto_2.206_de_07_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Decreta como Patrimônio Cultural Imaterial, o Pedroleopoldense Chico Xavier.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6109/decreto_2.205_de_03_de_marco_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6109/decreto_2.205_de_03_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Disciplina procedimento de apuração e aplicação de penalidades decorrentes de descumprimento total ou parcial das regras estabelecidas em edital de licitação, contrato e em ata de registro de preços.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6101/doc05878820230301165304.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6101/doc05878820230301165304.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de MARCUS VINICIUS DE SALES PEREIRA E OUTROS.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6103/decreto_2.204_14_de_fevereiro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6103/decreto_2.204_14_de_fevereiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Disciplina o gerenciamento e controle da jornada de trabalho, controle e apuração de frequência e funcionamento.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6094/decreto_no_2.202_de_12_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6094/decreto_no_2.202_de_12_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os festejos do "Boi da Manta 2023 e do Aniversário de 99 anos da cidade", no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamenta o uso de vias e espaços públicos onde serão realizados os eventos, institui Preço Público para liberação das licenças e da outras providências.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6093/decreto_no_2.201_de_10_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6093/decreto_no_2.201_de_10_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera Decreto nº 2.194, de 20 de Dezembro de 2022, o qual declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial, área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6079/decreto_no_2.200_de_03_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6079/decreto_no_2.200_de_03_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto nº 1.450, de 26 de maio de 2.014, o qual Dispõe sobre a autorização para afastamento de servidor para gozo de férias regulamentares e férias-prêmio nos órgãos e entidades da Administração Pública Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6078/decreto_no_2.199_de_02_de_janeiro_de_2023.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6078/decreto_no_2.199_de_02_de_janeiro_de_2023.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais , no exercício de 2023.</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6461/decreto_municipal_no_2.198_de_30_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6461/decreto_municipal_no_2.198_de_30_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Restos a Pagar não Processados dos Exercícios de 2019, 2020 e 2021.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6073/decreto_no_2.197_de_27_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6073/decreto_no_2.197_de_27_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário Fiscal para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6072/decreto_no_2.196_de_22_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6072/decreto_no_2.196_de_22_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece os critérios e procedimentos a serem adotados para repasse da assistência financeira em caráter emergencial fornecida pela União ao Município de Pedro Leopoldo destinada a auxiliar no custeio da gratuidade das pessoas idosas, instituída pela Emenda Constitucional nº 123, de 14 de julho de 2022, no transporte público coletivo municipal de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6071/decreto_no_2.195_de_22_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6071/decreto_no_2.195_de_22_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Decreta expediente interno nos dias 26 a 30 de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6066/decreto_no_2.194_de_20_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6066/decreto_no_2.194_de_20_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, para fins de desapropriação amigável ou judicial, área que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6065/decreto_no_2.193_de_13_de_dezembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6065/decreto_no_2.193_de_13_de_dezembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o encerramento do exercício financeiro de 2022, pelos órgãos e entidades da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6056/decreto_no_2.191_de_24_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6056/decreto_no_2.191_de_24_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o planejamento das contratações públicas, institui o Plano de Contratações Anual e o Catálogo Eletrônico de Padronização de Compras e Serviços, no âmbito do Poder Executivo do Município de Pedro Leopoldo - MG, de acordo com a Lei Federal n. 14.133/2021.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6028/decreto_no_2.190_de_10_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6028/decreto_no_2.190_de_10_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento dos órgãos e das entidades do Poder Executivo nos dias de jogos da seleção brasileira de futebol na Copa do Mundo FIFA de 2022.</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6027/decreto_no_2.189_de_07_de_novembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6027/decreto_no_2.189_de_07_de_novembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Determina a suspensão temporária da análise e aprovação dos projetos arquitetônicos que menciona, pela Secretaria Municipal de Planejamento Urbano.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6026/decreto_no_2.188_de_27_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6026/decreto_no_2.188_de_27_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Concede, excepcionalmente, a gratuidade das tarifas do serviço público de transporte coletivo urbano de passageiros do Município de Pedro Leopoldo, no dia 30 de outubro do corrente, 2º Turno das Eleições 2022, nos termos que menciona.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6023/decreto_municipal_no_2.187_de_17_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6023/decreto_municipal_no_2.187_de_17_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera Decreto nº  2.143, de 03 de janeiro de 2022, o qual divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, no exercício de 2022.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6006/decreto_2.181_de_14_de_setembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6006/decreto_2.181_de_14_de_setembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.427, de 18 de Fevereiro de 2014, o qual Regulamenta o inciso I do artigo 182 da Lei Municipal nº 2909, de 29 de Dezembro de 2006 (Código Tributário Municipal).</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6025/decreto_municipal_no_2.186_de_12_de_outubro_de_2022_2.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6025/decreto_municipal_no_2.186_de_12_de_outubro_de_2022_2.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial por 03 (três) dias em virtude do falecimento do Sr. José Justino Pires Damaso.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6022/decreto_municipal_no_2.185_de_04_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6022/decreto_municipal_no_2.185_de_04_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece preços públicos para a execução dos procedimentos administrativos de licenciamento e fiscalização ambientais das atividades e empreendimentos classificados como de médio e baixo impacto local e dá outras providências.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6014/decreto_municipal_2.184_de_03_de_outubro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6014/decreto_municipal_2.184_de_03_de_outubro_de_2022.pdf</t>
   </si>
   <si>
     <t>Define processo de escolha dos Gestores(Diretores e Coordenadores) Escolares da Educação Infantil e do Ensino Fundamental da Rede Municipal de Educação do Município de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6007/decreto_2.183_de_23_de_setembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6007/decreto_2.183_de_23_de_setembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de AILTON CORRÊA e outro.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6021/decreto_municipal_no_2.182_de_16_de_setembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6021/decreto_municipal_no_2.182_de_16_de_setembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Declaração Eletrônica de Serviços de Instituições Financeiras - DES-IF e dá outras providências.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6005/decreto_2.180_de_12_de_setembro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6005/decreto_2.180_de_12_de_setembro_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispensa a obrigatoriedade de utilização de máscara ou cobertura facial sobre o nariz e a boca em ambientes escolares.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5995/decreto_municipal_2.179_de_29_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5995/decreto_municipal_2.179_de_29_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Homologa o Tombamento da Canoa (Piroga) encontrada no Rio das Velhas, em Pedro Leopoldo.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5983/decreto_municipal_no_2178_de_05-08-2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5983/decreto_municipal_no_2178_de_05-08-2022.pdf</t>
   </si>
   <si>
     <t>Fixa o valor da Tarifa de Transporte Coletivo</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6008/decreto_no_2.177_de_01_de_agosto_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6008/decreto_no_2.177_de_01_de_agosto_de_2022.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de MARIA BEATRIZ TEIXEIRA PEREIRA e outro.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5986/decreto_2.176_de_28_de_julho_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5986/decreto_2.176_de_28_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre homologação de Processo Seletivo Edital nº 001/2022, realizado pela Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5966/decreto_municipal_2.175_de_13_de_julho_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5966/decreto_municipal_2.175_de_13_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a doação de bens e serviços e o estabelecimento de parcerias com a iniciativa privada exceto as organizações da sociedade civil regidas pela Lei Federal 13.019/2014."</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5965/decreto_municipal_2.174_de_11_de_julho_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5965/decreto_municipal_2.174_de_11_de_julho_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece normas e procedimentos para o exercício do licenciamento ambiental simplificado, concomitante ou trifásico e da fiscalização ambiental no município de Pedro Leopoldo e dá outras providencias.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5964/decreto_no_2.172_de_28_de_junho_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5964/decreto_no_2.172_de_28_de_junho_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera Decreto nº 1.520, de 30 de abril de 2015, o qual regulamenta o funcionamento da Feira Municipal de Comidas  Típicas, Arte e Artesanato do Município de Pedro Leopoldo, e dá outras providências.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5951/decreto_municipal_2.169_de_23_de_maio_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5951/decreto_municipal_2.169_de_23_de_maio_de_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a liberação de autorizações para ambulantes, estacionamentos, forma de lançamento das taxas para os dias do evento Pedro Leopoldo Rodeio Show 2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5952/decreto_municipal_2.167_de_29_de_abril_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5952/decreto_municipal_2.167_de_29_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Flexibiliza a utilização de máscara de proteção individual e dá outras providências.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5937/decreto_2.166_de_28_de_abril_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5937/decreto_2.166_de_28_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5935/decreto_municipal_2.165_de_18_de_abril_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5935/decreto_municipal_2.165_de_18_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de validade do Processo Seletivo Simplificado nº 001/2021, da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5934/decreto_no_2.164_de_08_de_abril_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5934/decreto_no_2.164_de_08_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal n.º 2.157, de 11 de fevereiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6460/decreto_municipal_no_2.163_de_08_de_abril_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6460/decreto_municipal_no_2.163_de_08_de_abril_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Restos a Pagar não Processados do Exercício de 2021.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5924/decreto_no_2.162_de_15_de_marco_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5924/decreto_no_2.162_de_15_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as novas medidas de ordem sanitária no município de Pedro Leopoldo, para enfrentamento da atual situação de emergência pública causada pelo agente coronavírus - covid - 19, fixa regras sanitárias e dá outras providências.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5923/decreto_no_2.161_de_15_de_marco_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5923/decreto_no_2.161_de_15_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>Aprova Remembramento e Desmembramento de imóveis de propriedade de LUCIANA BINI LOPES e outros.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5922/decreto_no_2.160_de_11_de_marco_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5922/decreto_no_2.160_de_11_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispensa a obrigatoriedade de utilização de máscara ou cobertura facial o nariz e a boca em ambientes abertos.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5921/decreto_no_2.159_de_11_de_marco_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5921/decreto_no_2.159_de_11_de_marco_de_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Municipal nº 3.643 de 03 de fevereiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5914/decreto_no_2.158_de_18_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5914/decreto_no_2.158_de_18_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 2.131, de 28 de outubro de 2021, o qual dispõe sobre medidas de ordem sanitária no município de Pedro Leopoldo, para enfrentamento da situação de emergência pública causada pelo agente Coronavírus - Covid - 19, fixa regras sanitárias e dá outras providências.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5912/decreto_no_2.157_de_11_de_fevereiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5912/decreto_no_2.157_de_11_de_fevereiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Municipal nº 3.622, de 19 de outubro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5905/decreto_no_2.154_de_31_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5905/decreto_no_2.154_de_31_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Suspende, até 13 de fevereiro de 2022, a realização de aulas e demais atividades presenciais em instituições de ensino públicas e privadas e dá outras providências.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5904/decreto_no_2.152_de_25_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5904/decreto_no_2.152_de_25_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5903/decreto_no_2.151_de_19_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5903/decreto_no_2.151_de_19_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Suspende o deferimento de férias (regulamentares e prêmio) dos servidores da Secretaria Municipal de Saúde, para cumprimento das demandas e atendimento emergencial da população.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5902/decreto_no_2.150_de_18_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5902/decreto_no_2.150_de_18_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5901/decreto_no_2.149_de_17_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5901/decreto_no_2.149_de_17_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 2.090, de 23 de abril de 2021, o qual autoriza o pagamento de horas extras mensais a serem trabalhadas pelos Enfermeiros e Técnicos em Enfermagem, que desenvolvam suas atividades na rede municipal de saúde de urgência e emergência, sob regime de plantão extra.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5900/decreto_no_2.148_de_17_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5900/decreto_no_2.148_de_17_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de GERAMIX CONCRETO PRÉ MISTURADO LTDA.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5899/decreto_no_2.147_de_10_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5899/decreto_no_2.147_de_10_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Declara Situação de Emergência nas áreas do Município de Pedro Leopoldo afetadas por Tempestade Local/Convectiva — Chuvas Intensas — COBRADE 1.3.2.1.4, conforme a Instrução Normativa MDR nº 36/2020.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5898/decreto_no_2.146_de_07_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5898/decreto_no_2.146_de_07_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Retifica o inciso II, do Decreto nº 2.144, de 4 de janeiro de 2022, o qual "Estabelece o Calendário Fiscal para o exercício de 2.022 e dá outras providências".</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5897/decreto_no_2.145_de_06_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5897/decreto_no_2.145_de_06_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas sanitárias e regras excepcionais para funcionamento dos serviços cemiteriais e funerários, como medidas de prevenção a serem adotadas nos velórios, sepultamentos e por instituições religiosas, para evitar a proliferação do contágio pelo COVID-19, no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5896/decreto_no_2.144_de_04_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5896/decreto_no_2.144_de_04_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário Fiscal para o exercício de 2.022 e dá outras providências.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5895/decreto_no_2.143_de_03_de_janeiro_de_2022.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5895/decreto_no_2.143_de_03_de_janeiro_de_2022.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, no exercício de 2022.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5894/decreto_no_2.142_de_30_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5894/decreto_no_2.142_de_30_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.065, de 30 de Dezembro de 2.020, o qual "Prorroga o estado de calamidade pública decorrente da pandemia (COVID-19) causada pelo agente coronavírus (SARS-Cov-2)".</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5886/decreto_no_2.141_de_28_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5886/decreto_no_2.141_de_28_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei Municipal nº 3.640, de 27 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5911/decreto_2.140_de_20_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5911/decreto_2.140_de_20_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Restos a Pagar Não Processados do exercício de 2020.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5875/decreto_2.139_de_19_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5875/decreto_2.139_de_19_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial por 03(três) dias em virtude do falecimento do Sr. Dr. Ademar José Maia Dias</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5868/decreto_2.137_de_7_de_dezembro_de_2021..pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5868/decreto_2.137_de_7_de_dezembro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o avanço no retorno gradual das atividades de interações presenciais a partir do Ensino Híbrido para a Rede de Ensino de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5860/decreto_2.136_de_30_de_novembro_de_2021_1.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5860/decreto_2.136_de_30_de_novembro_de_2021_1.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de TEREZINHA NUNES VIDIGAL</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5867/decreto_2.135_de_25_de_novembro_de_2021..pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5867/decreto_2.135_de_25_de_novembro_de_2021..pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de horas extras mensais a serem trabalhadas pelos Enfermeiros, Técnicos e Auxiliares em Enfermagem, Agentes Comunitários de Endemias, Agentes Comunitários de Saúde, Motoristas e Auxiliares de Serviços Gerais que desenvolvam suas atividades na rede municipal de saúde na campanha de vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5859/decreto_2.134_de_23_de_novembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5859/decreto_2.134_de_23_de_novembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de WANDER MIRES DE MATOS</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5858/decreto_2.133_de_19_de_novembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5858/decreto_2.133_de_19_de_novembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal n.º 1.937, de 04 de dezembro de 2019, o qual regulamenta a Lei Municipal nº 3546, de 03 de dezembro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5848/decreto_n.o_2.132-21_-_28_de_outubro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5848/decreto_n.o_2.132-21_-_28_de_outubro_de_2021.pdf</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5847/decreto_n.o_2.131-21_-_28_de_outubro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5847/decreto_n.o_2.131-21_-_28_de_outubro_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de ordem sanitária no Município de Pedro Leopoldo, para enfrentamento da situação de emergência pública causada pelo agente coronavírus - COVID-19, fixa regras sanitárias e dá outras providências.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5834/decreto_2.130_de_06_de_outubro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5834/decreto_2.130_de_06_de_outubro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.115, de 3 de agosto de 2021, o qual "Dispõe sobre a retomada gradual das atividades de interações presenciais a partir do Ensino Hibrido".</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5832/decreto_2.129_de_01_de_outubro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5832/decreto_2.129_de_01_de_outubro_de_2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço voluntário no âmbito da Administração Municipal de Pedro Leopoldo dá outras providências.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5827/decreto_2.127_de_28_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5827/decreto_2.127_de_28_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO 2.096, DE 14 DE MAIO DE 2021, O QUAL "DISPÕE SOBRE RESTRIÇÕES DE ORDEM SANITÁRIA NO MUNICÍPIO DE PEDRO LEOPOLDO, PARA ENFRENTAMENTO DA SITUAÇÃO DE EMERGÊNCIA PÚBLICA CAUSADA PELO AGENTE CORONAVÍRUS - COVID - 19, FIXA REGRAS SANITÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5826/decreto_2.126_de_28_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5826/decreto_2.126_de_28_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2020(com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5825/decreto_2.124_de_27_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5825/decreto_2.124_de_27_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Aprova Remembramento e Desmembramento de imóveis de propriedade de Marcos Ângelo Malloy Resende e outro.</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5815/decreto_2.123_de_14-09-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5815/decreto_2.123_de_14-09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para conduzir veículos da frota municipal.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5814/decreto_2.121_de_31_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5814/decreto_2.121_de_31_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO Nº 2096, DE 14 DE MAIO DE 2021, O QUAL "DISPÕE SOBRE RESTRIÇÕES DE ORDEM SANITÁRIA NO MUNICÍPIO DE PEDRO LEOPOLDO, PARA ENFRENTAMENTO DA SITUAÇÃO DE EMERGÊNCIA PÚBLICA CAUSADA PELO AGENTE CORONAVÍRUS - COVID - 19, FIXA REGRAS SANITÁRIAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5813/decreto_2.120_de_31_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5813/decreto_2.120_de_31_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19  e dá outras providências".</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5812/decreto_n.o_2119_de_23_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5812/decreto_n.o_2119_de_23_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.096, de 14 de maio de 2021, o qual "Dispõe sobre restrições de ordem sanitária no município de Pedro Leopoldo, para enfrentamento da situação de emergência pública causada pelo agente Coronavírus - COVID-19, fixa regras sanitárias e dá outras providências".</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5811/decreto_n.o_2118_de_09_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5811/decreto_n.o_2118_de_09_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de horas extras mensais a serem trabalhadas pelos Enfermeiros, Técnicos em Enfermagem, Agentes Comunitários de Endemias, Agentes Comunitários de Saúde, Motoristas e Auxiliares de Serviços Gerais que desenvolvam suas atividades na rede municipal de saúde na campanha de vacinação contra o COVID-19.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5843/decreto_municipal_2.117_09_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5843/decreto_municipal_2.117_09_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cancelamento de valores inscritos na dívida flutuante do município como restos a pagar processados do exercício de 2008 a 2014.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5810/decreto_2.116_de_03-08-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5810/decreto_2.116_de_03-08-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre homologação do Processo Seletivo Simplificado do Edital nº 001/2021, realizado pela Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5781/decreto_2.115_de_3_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5781/decreto_2.115_de_3_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a retomada gradual das atividades interações presenciais a partir do Ensino Híbrido.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5776/decreto_2.114-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5776/decreto_2.114-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto n.º 2.096, de 14 de maio de 2021, o qual "Dispõe sobre restrições de ordem sanitária no município de Pedro Leopoldo, para enfrentamento da situação de emergência pública causada pelo agente Coronavírus - Covid-19, fixa regras sanitárias e dá outras providências".</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5780/decreto_2.112_de_29_de_julho_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5780/decreto_2.112_de_29_de_julho_de_2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta no município, os dispositivos da Lei Federal n.º 13.874, de 20 de setembro de 2019, e do Decreto Estadual n.º 48.036 de 10 de setembro de 2020, que tratam da liberdade econômica.</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5774/decreto_2.111-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5774/decreto_2.111-2021.pdf</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5775/decreto_2.113-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5775/decreto_2.113-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto n.º 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências".</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5773/decreto_2.110-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5773/decreto_2.110-2021.pdf</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5772/decreto_2.109-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5772/decreto_2.109-2021.pdf</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5771/decreto_2.108-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5771/decreto_2.108-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.065, de 30 de Dezembro de 2.020, o qual "Prorroga o estado de calamidade pública decorrente da pandemia(COVID-19) causada pelo agente coronavírus (SARS-Cov-2)".</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5770/decreto_2.107-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5770/decreto_2.107-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Comitê de Bem-Estar, Defesa e Proteção Animal - CBDPA, e dá outras providências.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5768/decreto_2.106-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5768/decreto_2.106-2021.pdf</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5752/decreto_no_2.105_de_11_de_junho_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5752/decreto_no_2.105_de_11_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.096, de 14 de maio de 2021, o qual "Dispõe sobre restrições de ordem sanitária no município de Pedro Leopoldo, para enfrentamento da situação de emergência pública causada pelo agente Coronavírus - Covid -19, fixa regras sanitárias e dá outras providências".</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5751/decreto_no_2.104_de_09_de_junho_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5751/decreto_no_2.104_de_09_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de GNL IMOBILIÁRIA LTDA-EPP E OUTROS.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5753/decreto_no_2.103_de_07_de_junho_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5753/decreto_no_2.103_de_07_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial por 03 (três) dias em virtude do falecimento da Sra. Maria Auxiliadora dos Santos -Dona Lia, mãe da vice-prefeita, Ana Paula Santos Pereira.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5742/decreto_no_2.102_de_27_de_maio_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5742/decreto_no_2.102_de_27_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto nº 2.096, de 14 de maio de 2021, o qual "Dispõe sobre restrições de ordem sanitária no município de Pedro Leopoldo, para enfrentamento da situação de emergência pública causada pelo agente Coronavírus - Covid -19, fixa regras sanitárias e dá outras providências"."</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5741/decreto_no_2.101_de_27_de_maio_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5741/decreto_no_2.101_de_27_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto nº 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus — COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5740/decreto_no_2.100_de_25_de_maio_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5740/decreto_no_2.100_de_25_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de SÉRGIO ROBERTO FONSECA E OUTROS.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5739/decreto_no_2.099_de_24_de_maio_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5739/decreto_no_2.099_de_24_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de JACQUELINE ZICA DE MORAIS.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5733/decreto_no_2.098_de_20_de_maio_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5733/decreto_no_2.098_de_20_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial por 03 (três) dias em virtude do falecimento do Secretário Municipal de Fazenda, Sr. Silvano Oliveira de Minas.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5769/decreto_2.097-2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5769/decreto_2.097-2021.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto nº 1.831, de 1º de outubro de 2018, o qual delega ao Poder Legislativo, parcialmente, as funções e os serviços do PROCON e dá outras providências.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5732/decreto_no_2.096_de_14_de_maio_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5732/decreto_no_2.096_de_14_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE RESTRIÇÕES DE ORDEM SANITÁRIA NO MUNICÍPIO DE PEDRO LEOPOLDO, PARA ENFRENTAMENTO DA SITUAÇÃO DE EMERGÊNCIA PÚBLICA CAUSADA PELO AGENTE CORONAVÍRUS - COVID - 19, FIXA REGRAS SANITÁRIAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5731/decreto_no_2.095_de_11_de_maio_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5731/decreto_no_2.095_de_11_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto n2. 1.573, de 17 de dezembro de 2015, o qual "Altera o Decreto nº. 1.462, de 16 de Julho de 2014, que dispõe sobre a autorização para afastamento de servidor para gozo de férias regulamentares e férias-prêmio nos órgãos e entidades do Poder Executivo Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5730/decreto_no_2.094_de_05_de_maio_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5730/decreto_no_2.094_de_05_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Ação para adequação do Município de Pedro Leopoldo aos requisitos mínimos de qualidade do Sistema Único e Integrado de Execução Orçamentária, Administração Financeira e Controle - SIAFIC e dá outras providências.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5721/decreto_no_2.093_de_30_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5721/decreto_no_2.093_de_30_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>DECRETA RESTRIÇÕES DE ORDEM SANITÁRIA NO MUNICÍPIO DE PEDRO LEOPOLDO, PARA ENFRENTAMENTO DA SITUAÇÃO DE EMERGÊNCIA PÚBLICA CAUSADA PELO AGENTE CORONAVÍRUS COVID - 19, FIXA REGRAS SANITÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5720/decreto_no_2.092_de_30_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5720/decreto_no_2.092_de_30_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5719/decreto_no_2.091_de_28_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5719/decreto_no_2.091_de_28_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de horas extras mensais a serem trabalhadas pelos Enfermeiros e Técnicos em Enfermagem, que desenvolvam suas atividades na rede municipal de saúde de urgência e emergência, sob regime de plantão extra.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5718/decreto_no_2.090_de_23_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5718/decreto_no_2.090_de_23_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5717/decreto_no_2.089_de_23_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5717/decreto_no_2.089_de_23_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação dos vencimentos dos Tributos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5715/decreto_no_2.088_de_20_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5715/decreto_no_2.088_de_20_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial por 03 (três) dias em virtude do falecimento do Ex-Ministro do Tribunal Superior do Trabalho, Dr. José Luciano de Castilho Pereira.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5706/decreto_no_2.087_de_16_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5706/decreto_no_2.087_de_16_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>DECRETA RESTRIÇÕES DE ORDEM SANITÁRIA NO MUNICÍPIO DE PEDRO LEOPOLDO, PARA ENFRENTAMENTO DA SITUAÇÃO DE EMERGÊNCIA PÚBLICA CAUSADA PELO AGENTE CORONAVÍRUS - COVID - 19, FIXA REGRAS SANITÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5714/decreto_no_2.086_de_16_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5714/decreto_no_2.086_de_16_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto 2.024, de 11 de agosto de 2020, que regulamenta as consignações em folha de pagamento de servidores públicos municipais do Poder Executivo do Município de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5705/decreto_no_2.085_de_08_de_abril_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5705/decreto_no_2.085_de_08_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de ILTON JOSÉ ROCHA.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5703/decreto_no_2.084_de_31_de_marco_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5703/decreto_no_2.084_de_31_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto n° 2.081, de 10 de março de 2.020 o qual Decreta restrições de ordem sanitária no Município de Pedro Leopoldo, para enfrentamento da situação de emergência pública causada pelo Agente Coronavírus - COVID - 19, fixa regras sanitárias e dá outras providências.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5702/decreto_no_2.083_de_31_de_marco_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5702/decreto_no_2.083_de_31_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus — COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5701/decreto_no_2.082_de_25_de_marco_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5701/decreto_no_2.082_de_25_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a classificação do Município de Pedro Leopoldo na "ONDA ROXA" do PLANO MINAS CONSCIENTE e dá outras providências.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5698/decreto_no_2.081_de_10_de_marco_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5698/decreto_no_2.081_de_10_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Decreta restrições de ordem sanitária no município de Pedro Leopoldo, para enfrentamento da situação de emergência pública causada pelo agente Coronavírus - Covid - 19, fixa regras sanitárias e dá outras providências.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5696/decreto_no_2.080_de_03_de_marco_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5696/decreto_no_2.080_de_03_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5695/decreto_no_2.079_de_02_de_marco_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5695/decreto_no_2.079_de_02_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5694/decreto_no_2.078_de_12_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5694/decreto_no_2.078_de_12_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.012, de 2 de julho de 2.020, o qual "Regulamenta, no âmbito da Pandemia do COVID-19, a concessão da licença em situação de calamidade pública ou situação de emergência, prevista na Lei Municipal 160, de 8 de maio de 1958, alterada pela Lei Municipal 3.561, de 12 de abril de 2020".</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5690/decreto_no_2.077_de_12_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5690/decreto_no_2.077_de_12_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Ficam proibidas, no período de 12 a 16 de fevereiro a utilização de praças e outros locais públicos para a prática de atividades carnavalescas coletivas ou individuais que gerem aglomeração de pessoas.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5688/decreto_no_2.075_de_03_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5688/decreto_no_2.075_de_03_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Revoga o ponto facultativo nas repartições públicas municipais nos dias 15, 16 e 17 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5687/decreto_no_2.074_de_29_de_janeiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5687/decreto_no_2.074_de_29_de_janeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus — COV1D-19 e dá outras providências."</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5686/decreto_no_2.073_de_25_de_janeiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5686/decreto_no_2.073_de_25_de_janeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto nº 1.972, de 16 de março de 2.020 (com alterações posteriores), o qual Declara situação de emergência em saúde pública no Município de Pedro Leopoldo, em razão de surto de doença respiratória — 1.5.1.1.0 — coronavírus, e dispõe sobre as medidas para seu enfrentamento, previstas na Lei Federal nº 13.979, de 06 de fevereiro de 2020."</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5685/decreto_no_2.072_de_15_de_janeiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5685/decreto_no_2.072_de_15_de_janeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto n° 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5684/decreto_no_2.071_de_14_de_janeiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5684/decreto_no_2.071_de_14_de_janeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre homologação do Processo Seletivo Simplificado do Edital nº 001/2020, realizado pela Secretaria Municipal de Desenvolvimento Social e dá outras providências".</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5683/decreto_no_2.070_de_04_de_janeiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5683/decreto_no_2.070_de_04_de_janeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, no exercício de 2021.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5657/decreto_no_2.069_de_04_de_janeiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5657/decreto_no_2.069_de_04_de_janeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário Fiscal para o exercício de 2.021 e dá outras providências.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5750/decreto_no_2.067_de_04_de_janeiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5750/decreto_no_2.067_de_04_de_janeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o cancelamento de Restos a Pagar Não Processados do exercício de 2020".</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5656/decreto_no_2.066_de_04_de_janeiro_de_2021.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5656/decreto_no_2.066_de_04_de_janeiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Determina a realização de expediente interno nos dias 04 e 05 de janeiro de 2.021 e dá outras providências.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5655/decreto_no_2.065_de_30_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5655/decreto_no_2.065_de_30_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Prorroga o estado de calamidade pública decorrente da pandemia (CO'VID-19) causada pelo agente coronavírus (SARS-Cov-2).</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5654/decreto_no_2.064_de_30_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5654/decreto_no_2.064_de_30_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto n° 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5682/decreto_no_2.062_de_29_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5682/decreto_no_2.062_de_29_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Restos a Pagar Não Processados do exercício de 2019.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5681/decreto_no_2.060_de_10_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5681/decreto_no_2.060_de_10_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Suplementação por Excesso de Arrecadação _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei. _x000D_
 DECRETA _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 1.223.456,09 (Hum Milhão Duzentos e Vinte e Três Mil Quatrocentos e Cinquenta e Seis Reais e Nove Centavos ) destinado ao reforço orçamentário das seguintes dotações_x000D_
 (...)</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5680/decreto_no_2.059_de_10_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5680/decreto_no_2.059_de_10_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Suplementação Câmara _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei. _x000D_
 DECRETA _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 67.600,00 (Sessenta e Sete Mil e Seiscentos Reais ) destinado ao reforço orçamentário das seguintes dotações..._x000D_
 (...)</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5632/decreto_no_2.058_de_10_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5632/decreto_no_2.058_de_10_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto nº 1.973 , de 19 de  março de  2.020 (com alterações posteriores}, o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento , autorizações e  permissões  emitidos para realização de atividades com potencial de aglomeração de  pessoas  para  enfrentamento  da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências ."</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5631/decreto_no_2.057_de_1o_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5631/decreto_no_2.057_de_1o_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 2.045, de 9 de outubro de 2020, que divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, durante os meses de outubro a dezembro de 2.020.</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5679/decreto_no_2.056_de_01_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5679/decreto_no_2.056_de_01_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Superávit _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei. _x000D_
 DECRETA _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 1.443.909,07 (Hum Milhão Quatrocentos e Quarenta e Três Mil Novecentos e Nove Reais e Sete Centavos ) destinado ao reforço orçamentário das seguintes dotações..._x000D_
 (...)</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5678/decreto_no_2.055_de_01_de_dezembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5678/decreto_no_2.055_de_01_de_dezembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Suplementação _x000D_
 Cristiano Dias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei. _x000D_
 DECRETA _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 3.323.265,58 (Três Milhões Trezentos e Vinte e Três Mil Duzentos e Sessenta e Cinco Reais e Cinquenta e Oito Centavos ) destinado ao reforço orçamentário das seguintes dotações..._x000D_
 (...)</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5644/decreto_no_2.054_de_24_de_novembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5644/decreto_no_2.054_de_24_de_novembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Estabelece procedimentos para os trabalhos da Comissão de Transição de Governo no Município de Pedro Leopoldo para o quadriênio 2021/2024.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5643/decreto_no_2.053_de_17_de_novembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5643/decreto_no_2.053_de_17_de_novembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de Imóvel de propriedade de Magali Santos Ribeiro.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5630/decreto_no_2.050_de_29_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5630/decreto_no_2.050_de_29_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>Suplementação por Excesso de Arrecadação_x000D_
 _x000D_
 _x000D_
 Cristiano Elias dos Reis Costa , Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$  1.000.000,00  (Hum Milhão de Reais) destinado ao reforço orçamentário da seguinte dotação:_x000D_
 (...)</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5645/decreto_no_2.049_de_29_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5645/decreto_no_2.049_de_29_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>Abre créditos Extraordinários no valor de de R$ 470.656,86 para custeio das ações da lei Aldir Blanc em enfrentamento da Emergência pública decorrente do coronavírus (Covid -19) e dá outras providências</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5650/decreto_no_2.048_de_23_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5650/decreto_no_2.048_de_23_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto n° 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus – COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5649/decreto_no_2.047_de_21_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5649/decreto_no_2.047_de_21_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a continuidade das atividades remotas assistidas não presenciais nas instituições de ensino de educação básica, e acerca do não retorno das aulas presenciais, no exercício de 2020, na cidade de Pedro Leopoldo e dá outras providências"</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5611/2046-20.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5611/2046-20.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de FAZENDA MODELO FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5610/2045-20.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5610/2045-20.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, durante os meses de outubro a dezembro de 2.020.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5629/decreto_no_2.043_de_07_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5629/decreto_no_2.043_de_07_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>Crédito Especial do Legislativo_x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º - Fica aberto crédito especial valor de R$ 10.000,00 (Dez Mil Reais) destinado ao reforço orçamentário da seguinte dotação:_x000D_
 (...)_x000D_
 Art. 2º - Os recursos destinados a atender às despesas decorrentes do presente crédito, serão aquelas originadas pela anulação parcial ou total da seguinte dotação:_x000D_
 (...)</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5652/decreto_no_2.042_de_07_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5652/decreto_no_2.042_de_07_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto n° 1396, de 3 de setembro 2013, que Institui o Sistema Eletrônico de Gestão do Imposto Sobre Serviços de Qualquer Natureza - ISSQN, através do programa de Gerenciamento Eletrônico dos Dados Econômico-Fiscal e regulamenta a escrituração e a emissão de documentos fiscais por meios eletrônicos e a obrigatoriedade da emissão da Nota Fiscal Eletrônica de Serviços – NFES."</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5651/decreto_no_2.041_de_07_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5651/decreto_no_2.041_de_07_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>"Altera o Decreto n° 1395, de 3 de setembro 2013, que regulamenta a Lei n° 2.909, de 29 de dezembro de 2006, que dispõe sobre o Sistema Tributário Municipal e estabelece normas de direito tributário aplicável ao Município de Pedro Leopoldo."</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5628/decreto_no_2.040_de_01_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5628/decreto_no_2.040_de_01_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o cancelamento de Restos a Pagar Não Processados do exercício de 2017/2019".</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5627/decreto_no_2.039_de_01_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5627/decreto_no_2.039_de_01_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>Suplementação por Superávit_x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1° - Fica aberto crédito  adicional  suplementar  no valor  de R$ 842.153,84 (Oitocentos e Quarenta e Dois Mil Cento e Cinquenta e Três Reais e Oitenta e Quatro Centavos ) destinado ao reforço orçamentário das seguintes dotações:_x000D_
 (...)</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5626/decreto_no_2.038_de_01_de_outubro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5626/decreto_no_2.038_de_01_de_outubro_de_2020.pdf</t>
   </si>
   <si>
     <t>Suplementação_x000D_
 _x000D_
 Cristiano Elias dos Reis Costa , Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 3.303.951,18 (Três Milhões Trezentos e Três Mil Novecentos e Cinquenta e Um Reais e Dezoito Centavos ) destinado ao reforço orçamentário das seguintes dotações:_x000D_
 (...)_x000D_
 Art. 2º - Os recursos destinados a atender as despesas decorrentes do presente crédito, serão aquelas originadas pela anulação parcial ou total das seguintes dotações:_x000D_
 (...)</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5614/2037-20_alt_dec_1973.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5614/2037-20_alt_dec_1973.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5603/decreto_no_2036_de_11_de_setembro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5603/decreto_no_2036_de_11_de_setembro_de_2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso de arma de fogo de calibre permitido pelo Guarda Civil Municipal de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5594/decreto_2034-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5594/decreto_2034-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto n° 1.973, de 19 de março de 2.020 (com alterações posteriores), o qual ''Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus-COVID-19 e dá outras providências.''</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5596/decreto_2033-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5596/decreto_2033-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto 2024, de 11 de agosto de 2020, que regulamenta as consignações em folha de pagamento de servidores públicos municipais do Poder Executivo do Município de Pedro Leopoldo e dá outras providências.''</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5595/decreto_2032-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5595/decreto_2032-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto 1981, de 6 de abril de 2020, que homologa a incorporação de gratificação prevista na Lei Municipal 3.281, de 03 de abril de 2012.''</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5573/decreto_n2028-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5573/decreto_n2028-2020.pdf</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5570/2027-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5570/2027-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020 (com alterações impostas pelo Decreto nº 1.986, de 13 de abril de 2.020), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
-    <t>2026</t>
-[...2 lines deleted...]
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5569/2026-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5569/2026-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.972, de 16 de março de 2.020 (com alterações posteriores), o qual Declara situação de emergência em saúde pública no Município de Pedro Leopoldo, em razão de surto de doença respiratória - 1.5.1.1.0 - coronavírus, e dispõe sobre as medidas para seu enfrentamento, previstas na Lei Federal nº 13.979, de 06 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5565/2025-20.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5565/2025-20.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para o encerramento do exercício financeiro de 2020, para os órgãos e entidades da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5568/2024-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5568/2024-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta as consignações em folha de pagamento de servidores públicos municipais do Poder Executivo do Município de Pedro Leopoldo e dá outras providências.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5566/2023-20.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5566/2023-20.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, durante os meses de julho a setembro de 2.020.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5642/decreto_no_2.022_de_11_de_agosto_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5642/decreto_no_2.022_de_11_de_agosto_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a politica de publicização dos arquivos de Comunicação Social produzidos pela administração pública Municipal de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5589/decreto_n2021-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5589/decreto_n2021-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto n °1973, de 19 de  março de 2.020 (alterado pelos Decretos n° 1.974, de 20 de março de 2.020, n° 1.978, de 03 de abril de 2.020, 1.986, de 13 de abril de 2.020, 1.991, de 24 de abril de 2.020, 1.993, de 30 de abril de 2.020, 1997, de 08 de maio de 2.020, 2.000, de 29 de maio de 2.020 e 2.007, de 29 de junho de 2.020), o qual '' Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Publica causada pelo agente coronavírus-COVID-19 e dá outras providências.''</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5585/decreto_n2020-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5585/decreto_n2020-2020.pdf</t>
   </si>
   <si>
     <t>''Aprova Desmembramento de imóvel de propriedade de FAZENDA MODELO FUTEBOL CLUBE.''</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5605/decreto_no_2019_de_03_de_agosto_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5605/decreto_no_2019_de_03_de_agosto_de_2020.pdf</t>
   </si>
   <si>
     <t>Decreto Nº 2019_x000D_
 _x000D_
 Suplementação por Superávit_x000D_
 _x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 41.310,42 (Quarenta e Um Mil Trezentos e Dez Reais e Quarenta e Dois Centavos ) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5604/decreto_no_2018_de_03_de_agosto_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5604/decreto_no_2018_de_03_de_agosto_de_2020.pdf</t>
   </si>
   <si>
     <t>Decreto Nº 2018_x000D_
 _x000D_
 Suplementação_x000D_
 _x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 1.596.097,35 (Hum Milhão Quinhentos e Noventa e Seis Mil e Noventa e Sete Reais e  Trinta  e  Cinco Centavos ) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5598/decreto_2017-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5598/decreto_2017-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito extraordinário no valor de R$182.984,00 (Cento e Oitenta e Dois Mil Novecentos e Oitenta e Quatro Reais) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5564/2016-20.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5564/2016-20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Clube de Descontos para Servidores Públicos Municipais e os procedimentos para o credenciamento de empresas privadas e profissionais interessados em ofertar descontos aos servidores do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5563/2015-20.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5563/2015-20.pdf</t>
   </si>
   <si>
     <t>Institui o Regulamento de Sanções do Serviço Público de Transporte Coletivo de Passageiros Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5599/decreto_2014-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5599/decreto_2014-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito extraordinário no valor de R$ 1.423.000,00 (Hum Milhão Quatrocentos e Vinte e Três Mil Reais) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5600/decreto_2013-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5600/decreto_2013-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 191.255,27 (Cento e Noventa e Um Mil Duzentos e Cinquenta e Cinco Reais e Vinte e Sete Centavos) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5592/decreto_2012-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5592/decreto_2012-2020.pdf</t>
   </si>
   <si>
     <t>''Regulamenta, no âmbito da Pandemia do COVID-19, a concessão da licença em situação de calamidade pública ou situação de emergência, prevista na Lei Municipal 160, de 8 de maio de 1958, alterada pela Lei Municipal 3.561, de 1° de abril de 2020.''</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5601/decreto_2011-2020_.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5601/decreto_2011-2020_.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 395.412,00 (Trezentos e Noventa e Cinco Mil Quatrocentos e Doze Reais) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5597/decreto_2010-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5597/decreto_2010-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 4.547.925,91 (Quatro Milhões Quinhentos e Quarenta e Sete Mil Novecentos e Vinte e Cinco Reais e Noventa e Um Centavos) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5583/decreto_n2009-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5583/decreto_n2009-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto Municipal n° 1.937, de 4 de dezembro de 2.019, que Regulamenta a Lei Municipal n° 3.456, de 03 de dezembro de 2.019 e dá outras providências.''</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5593/decreto_n2008-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5593/decreto_n2008-2020.pdf</t>
   </si>
   <si>
     <t>''Homologa o Tombamento do imóvel situado á Rua Comendador Antônio Alves,116, Centro- Casarão do Dr. Zezé- Sobrado do Dr. Zezé.''</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5590/decreto_n2007-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5590/decreto_n2007-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto n ° 1.973, de 19 de março de 2.020 (alterado pelos Decretos n° 1.974, de 20 de março de 2.020, n°1.978, de 03 de abril de 2.020, 1.986, de 13 de abril de 2.020, 1.991, de 24 de abril de 2.020, 1.993, de 30 de abril de 2.020, 1997, de 08 de maio de 2.020 e 2.000, de 29 de maio de 2.020) o qual ''Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus-COVID19 e dá outras providências.''</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5575/decreto_n2006-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5575/decreto_n2006-2020.pdf</t>
   </si>
   <si>
     <t>Art.1°- Fica aberto crédito adicional suplementar no valor de R$ 624.943,73 (Seiscentos e Vinte e Quatro Mil Novecentos e Quarenta e Três Reais e Setenta e Três Centavos) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5574/decreto_n2005-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5574/decreto_n2005-2020.pdf</t>
   </si>
   <si>
     <t>Art.1°- Fica aberto crédito adicional suplementar no valor de R$ 76.781,21 ( Setenta e Seis Mil Setecentos e Oitenta e Um Reais e Vinte e Um Centavos) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5572/decreto_n2004-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5572/decreto_n2004-2020.pdf</t>
   </si>
   <si>
     <t>''Retifica os parágrafos 1° e 2° do artigo 2° do Decreto n°2.000, de 29 de maio de 2.020, que altera o Decreto n°1.973, de 19 de março de 2.020, o qual ''Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus- COVID-19 e dá outras providências.''</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5591/decreto_n2003-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5591/decreto_n2003-2020.pdf</t>
   </si>
   <si>
     <t>''Altera os artigos 7°, Inciso I, e 8° do Decreto n°1.972, de 16 de março de 2.020, o qual Declara situação de emergência em saúde pública no Município de Pedro Leopoldo, em razão de surto de doença respiratória - 1.5.1.1.0- coronavírus, e dispõe sobre as medidas para seu enfrentamento, previstas na Lei Federal n° 13.979, de 06 de fevereiro de 2020.''</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5579/decreto_n2002-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5579/decreto_n2002-2020.pdf</t>
   </si>
   <si>
     <t>Art.. 1°- Fica aberto crédito adicional suplementar no valor de R$ 63.532,00 (Sessenta e Três Mil Quinhentos e Trinta e Dois Reais) destinado ao reforço orçamentário da seguinte dotação.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5582/decreto_n2001-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5582/decreto_n2001-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 1.820.600,07 (Hum Milhão Oitocentos e Vinte Mil e Seiscentos Reais e Sete Centavos) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5571/decreto_n2000-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5571/decreto_n2000-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto n°1.973, de 19 de março de 2.020 (alterado pelos Decretos n° 1.974, de 20 de março de 2.020, n° 1.978, de 03 de abril de 2.020,1.986, de 13 de abril de 2.020, 1.991, de 24 de abril de 2.020, 1.993,de 30 de abril de 2.020 e 1.997, de 08 de maio de 2.020) o qual ''Determina a suspensão temporária dos Alvarás de Localização e Funcionamento,autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus-COVID-19 e dá outras providências.''</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5584/decreto_n1999-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5584/decreto_n1999-2020.pdf</t>
   </si>
   <si>
     <t>''Aprova regularização fundiária urbana de imóvel de propriedade de CLOVES AUGUSTO VIEIRA DOS SANTOS.''</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5587/decreto_n1998-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5587/decreto_n1998-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as medidas sanitárias e regras excepcionais para funcionamento dos serviços cemiteriais e funerários, como medidas de prevenção a serem adotadas nos velórios, sepultamentos e por instituições religiosas, para evitar a proliferação do contágio pelo Coronavírus-COVID-19, no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5588/decreto_n1997-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5588/decreto_n1997-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto n° 1.973, de 19 de março de 2.020 (alterado pelos Decretos n° 1.974, de 20 de março de 2.020, n° 1.978, de 03 de abril de 2.020, 1.986, de 13 de abril de 2.020, 1.991, de 24 de abril de 2.020 e 1.993, de 30 de abril  de 2.020), o qual ''Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus- COVID-19 e dá outras providências.''</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5586/decreto_n1996-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5586/decreto_n1996-2020.pdf</t>
   </si>
   <si>
     <t>''Altera o Decreto n° 1.972, de 16 de março de 2.020, o qual Declara situação de emergência em saúde pública no Município de Pedro Leopoldo, em razão de surto de doença respiratória-1.5.1.1.0-coronavírus, e dispõe sobre as medidas para seu enfrentamento, previstas na Lei Federal n° 13.979, de 06 de fevereiro de 2020.''</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5578/decreto_n1995-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5578/decreto_n1995-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 550.000,00 ( Quinhentos e Cinquenta Mil Reais) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5581/decreto_n1994-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5581/decreto_n1994-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 1.614.805,42 (Hum Milhão Seiscentos e Quatorze Mil Oitocentos e Cinco Reais e Quarenta e Dois Centavos) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5548/decreto_no_1993_-_abertura_parcial_comercio.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5548/decreto_no_1993_-_abertura_parcial_comercio.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020 (alterado pelos Decretos nº 1.974, de 20 de março de 2.020, nº 1.978, de 03 de abril de 2.020, nº 1.986, de 13 de abril de 2.020 e 1.991, de 24 de abril de 2.020), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências".</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5547/decreto_no_1991_-_altera_decreto_1973-20.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5547/decreto_no_1991_-_altera_decreto_1973-20.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020 (alterado pelos Decretos nº 1.974, de 20 de março de 2.020, nº 1.978, de 03 de abril de 2.020 e nº 1.986, de 13 de abril de 2.020), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências".</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5546/decreto_no_1990_-_altera_decreto_1972-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5546/decreto_no_1990_-_altera_decreto_1972-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto 1.972, de 16 de março de 2.020, o qual Declara situação de emergência em saúde pública no Município de Pedro Leopoldo, em razão de surto de doença respiratória - 1.5.1.1.0 - coronavírus, e dispõe sobre as medidas para seu enfrentamento, previstas na Lei Federal nº 13.979, de 06 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5576/decreto_n1989-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5576/decreto_n1989-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 108.500,00 (Cento e Oito Mil e Quinhentos Reais) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5545/decreto_no_1987_-_credito_extraordinario.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5545/decreto_no_1987_-_credito_extraordinario.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional extraordinário por excesso de arrecadação, no orçamento 2.020, destinado às despesas do enfrentamento da situação de calamidade pública decorrente do coronavírus - COVID-19.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5544/decreto_no_1986_-_altera_decreto_1973-2020_-_comercio.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5544/decreto_no_1986_-_altera_decreto_1973-2020_-_comercio.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020 (alterado pelos Decretos nº 1.974, de 20 de março de 2.020 e nº 1.978, de 03 de abril de 2.020), o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências".</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5543/decreto_no_1985_-_estabelece_o_uso_obrigatorio_de_mascaras.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5543/decreto_no_1985_-_estabelece_o_uso_obrigatorio_de_mascaras.pdf</t>
   </si>
   <si>
     <t>Estabelece o uso obrigatório de máscaras caseiras como meio de prevenção ao coronavírus - COVID-19, e dá outras providências.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5542/decreto_no_1984_-_reconhece_calamidade.corona_virus.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5542/decreto_no_1984_-_reconhece_calamidade.corona_virus.pdf</t>
   </si>
   <si>
     <t>Reconhece o estado de calamidade pública decorrente da pandemia (COVID-19) causada pelo agente coronavírus (SARS-Cov-2).</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5541/decreto_no_1983_-_altera_decreto_1972.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5541/decreto_no_1983_-_altera_decreto_1972.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.972, de 16 de março de 2.020 (alterado pelo Decreto nº 1.975, de 23 de março de 2.020), o qual Declara situação de emergência em saúde pública no Município de Pedro Leopoldo, em razão de surto de doença respiratória - 1.5.1.1.0 - coronavírus, e dispõe sobre as medidas para seu enfrentamento, previstas na Lei Federal nº 13.979, de 06 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5540/decreto_no_1982_-_feriados_e_pontos_facultativos_abril_a_junho_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5540/decreto_no_1982_-_feriados_e_pontos_facultativos_abril_a_junho_2020.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos nas repartições públicas municipais, durante os meses de abril a junho de 2.020.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5539/decreto_no_1981_-_homologa_gratificacao_lei_3.281-2012.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5539/decreto_no_1981_-_homologa_gratificacao_lei_3.281-2012.pdf</t>
   </si>
   <si>
     <t>Homologa a incorporação de gratificação prevista na Lei Municipal 3.281, de 03 de abril de 2012.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5538/decreto_no_1980_-_altera_decreto_no_1.937-2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5538/decreto_no_1980_-_altera_decreto_no_1.937-2019.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 1.937, de 4 de dezembro de 2.019, o qual regulamenta a Lei Municipal nº 3.456, de 03 de dezembro de 2.019 e dá outras providências.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5537/decreto_no_1979_-_posicionamento_extraordinario_servidores.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5537/decreto_no_1979_-_posicionamento_extraordinario_servidores.pdf</t>
   </si>
   <si>
     <t>Promove o posicionamento extraordinário na carreira dos servidores que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5536/decreto_no_1978_-_altera_decreto_1973-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5536/decreto_no_1978_-_altera_decreto_1973-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020, o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências".</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5577/decreto_n1977-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5577/decreto_n1977-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 310.058,48 (Trezentos e Dez Mil e Cinquenta e Oito Reais e Quarenta e Oito Centavos) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5580/decreto_n1976-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5580/decreto_n1976-2020.pdf</t>
   </si>
   <si>
     <t>Art. 1°- Fica aberto crédito adicional suplementar no valor de R$ 6.175.241,77 (Seis Milhões Cento e Setenta e Cinco Mil Duzentos e Quarenta e Um Reais e Setenta e Sete Centavos) destinado ao reforço orçamentário das seguintes dotações.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5535/decreto_no_1975_-altera_decreto_1972-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5535/decreto_no_1975_-altera_decreto_1972-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.972, de 16 de março de 2.020, o qual Declara situação de emergência em saúde pública no Município de Pedro Leopoldo, em razão de surto de doença respiratória - 1.5.1.1.0 - coronavírus, e dispõe sobre as medidas para seu enfrentamento, previstas na Lei Federal nº 13.979, de 06 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5534/decreto_no_1974_-_altera_decreto_1973-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5534/decreto_no_1974_-_altera_decreto_1973-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.973, de 19 de março de 2.020, o qual "Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorização e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências".</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5533/decreto_no_1973_-_determina_a_suspensao_temporaria.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5533/decreto_no_1973_-_determina_a_suspensao_temporaria.pdf</t>
   </si>
   <si>
     <t>Determina a suspensão temporária dos Alvarás de Localização e Funcionamento, autorizações e permissões emitidos para realização de atividades com potencial de aglomeração de pessoas para enfrentamento da Situação de Emergência Pública causada pelo agente coronavírus - COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5532/decreto_no_1972_-_declara_situacao_de_emergencia.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5532/decreto_no_1972_-_declara_situacao_de_emergencia.pdf</t>
   </si>
   <si>
     <t>Declara situação de emergência em saúde pública no Município de Pedro Leopoldo, em razão de surto de doença respiratória - 1.5.1.1.0 - coronavírus, e dispõe sobre as medidas para seu enfrentamento, previstas na Lei Federal nº 13.979, de 06 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5531/decreto_no_1971_-_altera_decreto_1969-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5531/decreto_no_1971_-_altera_decreto_1969-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1969, de 02 de março de 2020, que abre crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5530/decreto_no_1970_-_altera_decreto_1968-2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5530/decreto_no_1970_-_altera_decreto_1968-2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1968, de 02 de março de 2020, que abre crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5529/decreto_no_1968_-_suplementacao.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5529/decreto_no_1968_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Superávit</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5528/decreto_no_1968_-_suplementacao.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5528/decreto_no_1968_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementação</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5522/decreto_no_1.967_de_21_de_fevereiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5522/decreto_no_1.967_de_21_de_fevereiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Fica revogado o Decreto nº 1.740, de 07 de Dezembro de 2017.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5527/decreto_no_1966_-_cria_o_preco_publico_banheiros_terminal_rodoviario.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5527/decreto_no_1966_-_cria_o_preco_publico_banheiros_terminal_rodoviario.pdf</t>
   </si>
   <si>
     <t>Cria o preço público a ser cobrado pelo Município, pela utilização dos banheiros do Terminal Rodoviário Municipal Ninico Nassif para o exercício de 2020.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5525/decreto_no_1965_-_altera_o_decreto_municipal_no_1937_-_regulamenta_lei_municipal_no3.456.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5525/decreto_no_1965_-_altera_o_decreto_municipal_no_1937_-_regulamenta_lei_municipal_no3.456.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 1.937, de 4 de dezembro de 2.019, que Regulamenta a Lei Municipal nº 3.456, de 03 de dezembro de 2.019 e dá outras providências.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5498/decreto_no_1.964_de_20_de_fevereiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5498/decreto_no_1.964_de_20_de_fevereiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto 1.957, de 16 de janeiro de 2.020, que divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, durante os meses de janeiro a março de 2.020.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5497/decreto_no_1.963_de_12_de_fevereiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5497/decreto_no_1.963_de_12_de_fevereiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Enquadra o Bairro Teotônio Batista de Freitas como loteamento irregular ou núcleo urbano informal, para efeito de promoção de regularização fundiária de sua área.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5524/decreto_no_1961_-_superavit.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5524/decreto_no_1961_-_superavit.pdf</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5523/decreto_no_1960_-_suplementacao.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5523/decreto_no_1960_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5496/decreto_no_1.959_de_31_de_janeiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5496/decreto_no_1.959_de_31_de_janeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto Municipal nº 1.937, de 4 de dezembro de 2.019, que regulamenta a Lei Municipal nº 3.456, de 03 de dezembro de 2.019 e dá outras providências.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5487/decreto_no_1.958_de_20_de_janeiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5487/decreto_no_1.958_de_20_de_janeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I do Decreto nº 1947, de 19 de dezembro de 2019 que estabelece o Calendário Fiscal para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5483/decreto_no_1.957_de_16_de_janeiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5483/decreto_no_1.957_de_16_de_janeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de  feriados e pontos facultativos, nas repartições públicas municipais, durante  os meses de janeiro a  março de 2.020.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5484/decreto_no_1.956_de_16_de_janeiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5484/decreto_no_1.956_de_16_de_janeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os festejos do "BOI DA MANTA 2020 e Aniversário de 96 anos da cidade" no âmbito do Município de Pedro Leopoldo, estabelece as diretrizes de participação do Poder Público, regulamenta o uso de vias e espaços públicos onde serão realizados os eventos institui Preço Público para liberação das licenças e dá outras providências.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5625/decreto_no_1.954_de_02_de_janeiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5625/decreto_no_1.954_de_02_de_janeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Superávit_x000D_
 _x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
  _x000D_
 _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 1.626.463,57 (Hum Milhão Seiscentos e Vinte e Seis Mil Quatrocentos  e  Sessenta  e  Três  Reais  e Cinquenta e Sete Centavos ) destinado ao reforço orçamentário das seguintes dotações:_x000D_
 (...)</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5624/decreto_no_1.953_de_02_de_janeiro_de_2020.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5624/decreto_no_1.953_de_02_de_janeiro_de_2020.pdf</t>
   </si>
   <si>
     <t>Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1° - Fica aberto crédito adicional suplementar no valor de R$ 2.084.466,98 (Dois Milhões e Oitenta e Quatro Mil Quatrocentos e Sessenta e Seis Reais e Noventa e Oito Centavos ) destinado ao reforço orçamentário das seguintes dotações:_x000D_
 (...)_x000D_
 Art. 2° - Os recursos destinados a atender as despesas decorrentes do presente crédito, serão aquelas originadas pela anulação parcial ou total das seguintes dotações:_x000D_
 (...)</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5495/decreto_no_1.952_de_31_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5495/decreto_no_1.952_de_31_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Suplementação por Excesso de Arrecadação._x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela Lei_x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º  Fica aberto crédito adicional suplementar no valor de R$ 729.624,78 (setecentos e vinte e nove mil seiscentos e vinte e quatro reais e setenta e oito centavos) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5494/decreto_no_1.950_de_19_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5494/decreto_no_1.950_de_19_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Excesso de Arrecadação_x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG -,  usando das atribuições que lhe são conferidas pela Lei_x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º  Fica aberto crédito adicional suplementar no valor de R$ 938.119,95 (novecentos e trinta e oito mil cento e dezenove reais e noventa e cinco centavos) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5493/decreto_no_1.948_de_19_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5493/decreto_no_1.948_de_19_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Suplementação_x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela Lei_x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º  Fica aberto crédito adicional suplementar no valor de R$ 21.070,15 (vinte e um mil e setenta reais e quinze centavos) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5481/decreto_no_1.947_de_19_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5481/decreto_no_1.947_de_19_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário Fiscal para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5479/decreto_no_1.946_de_18_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5479/decreto_no_1.946_de_18_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acordo direto com credores de precatórios do Município de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5492/decreto_no_1.944_de_11_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5492/decreto_no_1.944_de_11_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Crédito Suplementar por Excesso de Arrecadação com Lei Autorizada pela Câmara._x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela Lei_x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º  Fica aberto crédito adicional suplementar no valor de R$ 1.200.000,00 (hum milhão e duzentos mil reais) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5491/decreto_no_1.943_de_11_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5491/decreto_no_1.943_de_11_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Crédito Suplementar por Superávit com Lei Autorizada pela Câmara_x000D_
 _x000D_
 Cristiano Elias dos Reis costa, Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela lei_x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º  Fica aberto crédito adicional suplementar no valor de R$ 154.933,76 (cento e cinquenta e quatro mil novecentos e trinta e três reais e setenta e seis centavos) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5490/decreto_no_1.942_de_11_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5490/decreto_no_1.942_de_11_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Crédito Suplementar por ANULAÇÃO com LEI AUTORIZADA pela Câmara._x000D_
 _x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela Lei_x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º  Fica aberto crédito adicional suplementar no valor de R$ 3.476.729,58 (três milhões quatrocentos e setenta e seis mil setecentos e vinte e nove reais e cinquenta e oito centavos) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5489/decreto_no_1.940_de_04_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5489/decreto_no_1.940_de_04_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Superávit_x000D_
 Cristiano Elias Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela Lei_x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º  Fica aberto crédito adicional suplementar no valor de R$ 449.335,48 (quatrocentos e quarenta e nove mil trezentos e trinta e cinco reais e quarenta e oito centavos) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5488/decreto_no_1.939_de_04_de_dezembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5488/decreto_no_1.939_de_04_de_dezembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Suplementação:_x000D_
 Cristiano Elias dos Reis Costa, Prefeito Municipal de Pedro Leopoldo - MG -, usando das atribuições que lhe são conferidas pela Lei._x000D_
 _x000D_
 DECRETA_x000D_
 _x000D_
 Art. 1º  Fica aberto crédito adicional suplementar no valor de R$ 4.084.666,88 (quatro milhões e oitenta e quatro mil seiscentos e sessenta e seis reais e oitenta e oito centavos) destinado ao reforço orçamentário...</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5526/em_branco.docx</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5526/em_branco.docx</t>
   </si>
   <si>
     <t>(Procurar norma na Prefeitura.)</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5447/decreto_no_1.935_de_25-11-2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5447/decreto_no_1.935_de_25-11-2019.pdf</t>
   </si>
   <si>
     <t>Revoga o Decreto nº. 1.922, de 03 de setembro de 2019, que aprova regularização fundiária urbana de imóvel de propriedade de CLOVES AUGUSTO VIEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5480/decreto_no_1.932_de_01_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5480/decreto_no_1.932_de_01_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Superávit: fica aberto crédito adicional suplementar no valor de R$ 825.908,90 destinado ao reforço orçamentário das seguintes dotações: [em anexo]</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5478/decreto_no_1931_01_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5478/decreto_no_1931_01_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Suplementação: fica aberto crédito adicional suplementar no valor de R$ 4.105.665,32 destinado ao reforço orçamentário.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5451/decreto_no_1929_-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5451/decreto_no_1929_-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Excesso de Arrecadação. Fica aberto crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5449/decreto_no_1925_suplementacao.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5449/decreto_no_1925_suplementacao.pdf</t>
   </si>
   <si>
     <t>Suplementação, fica aberto crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5482/decreto_no_1.927_de_01_de_outubro_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5482/decreto_no_1.927_de_01_de_outubro_de_2019.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais , durante os meses de outubro a dezembro de 2.019.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5450/decreto_no_1926_-_superavit.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5450/decreto_no_1926_-_superavit.pdf</t>
   </si>
   <si>
     <t>Superávit Abre crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>Aprova regularização fundiária urbana de imóvel de propriedade de CLOVES AUGUSTO VIEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5425/decreto_no_1921.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5425/decreto_no_1921.pdf</t>
   </si>
   <si>
     <t>Superávit, fica aberto crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5426/decreto_no_1920.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5426/decreto_no_1920.pdf</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5473/1918-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5473/1918-19.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de LECIR FRANÇA.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5472/1917-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5472/1917-19.pdf</t>
   </si>
   <si>
     <t>Superávit - Abre Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5471/1916-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5471/1916-19.pdf</t>
   </si>
   <si>
     <t>Suplementação - Abre Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5470/1915-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5470/1915-19.pdf</t>
   </si>
   <si>
     <t>Fonte de Recurso - Abre Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5469/1914-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5469/1914-19.pdf</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5468/1913-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5468/1913-19.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento denominado Bairro São Pedro, de propriedade da MUNIZ RABELO &amp; CIA.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5467/1912-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5467/1912-19.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, durante os meses de julho a setembro de 2.019.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5392/1910-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5392/1910-19.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto 1.895, de 24 de maio de 2019, que aprova Desmembramento de imóvel de propriedade_x000D_
 de SERGIO ROBERTO FONSECA E OUTROS.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5391/1909-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5391/1909-19.pdf</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5390/1908-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5390/1908-19.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1935, de 03 de setembro de 2013 que Regulamenta a Lei nº 2.909, de 29 de dezembro de 2006_x000D_
 que dispõe sobre o Sistema Tributário Municipal e estabelece normas de direito tributário aplicável ao Município_x000D_
 de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5389/1907-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5389/1907-19.pdf</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5466/1906-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5466/1906-19.pdf</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5465/1905-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5465/1905-19.pdf</t>
   </si>
   <si>
     <t>Suplementação - Abe Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5463/1904-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5463/1904-19.pdf</t>
   </si>
   <si>
     <t>Fonte de Recurso - Abre crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5462/1903-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5462/1903-19.pdf</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5388/1902-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5388/1902-19.pdf</t>
   </si>
   <si>
     <t>Homologa o Plano Municipal de Turismo para o período de 2019 a 2022.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5461/1901-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5461/1901-19.pdf</t>
   </si>
   <si>
     <t>Superávit - Abre Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5486/decreto_no_1.900_de_03_de_junho_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5486/decreto_no_1.900_de_03_de_junho_de_2019.pdf</t>
   </si>
   <si>
     <t>Suplementação: fica aberto crédito adicional suplementar no valor de R$ 3.715.730,51 (Três Milhões Setecentos e Quinze Mil Setecentos e Trinta Reais e Cinquenta e Um Centavos) destinado ao reforço orçamentário das seguintes dotações:</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5460/1899-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5460/1899-19.pdf</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5361/1898-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5361/1898-19.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto 1.897, de 27 de maio de 2019 que Regulamenta a liberação de autorizações para ambulantes, estacionamentos, forma de lançamento das taxas para os dias do evento Pedro Leopoldo Rodeio Show 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5363/1897-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5363/1897-19.pdf</t>
   </si>
   <si>
     <t>Regulamenta a liberação de autorizações para ambulantes, forma de lançamento das taxas para os dias do evento Pedro Leopoldo Rodeio Show.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5387/1896-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5387/1896-19.pdf</t>
   </si>
   <si>
     <t>Suplementação,fica aberto crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5362/1893-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5362/1893-19.pdf</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5375/1892-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5375/1892-19.pdf</t>
   </si>
   <si>
     <t>Assegura direito ao transporte escolar gratuito aos alunos matriculados e frequentes na Rede Pública de Ensino.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5374/1891-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5374/1891-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Restos a Pagar Processados e Não Processados dos exercícios 2017/2018</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5386/1890-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5386/1890-19.pdf</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5385/1889-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5385/1889-19.pdf</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5384/1888-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5384/1888-19.pdf</t>
   </si>
   <si>
     <t>Fonte de Recurso, fica aberto crédito adicional suplementar.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5373/1882-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5373/1882-19.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, durante os meses de abril e junho de 2.019.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5485/decreto_no_1.880_de_05_de_abril_de_2019.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5485/decreto_no_1.880_de_05_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui o comitê municipal de prevenção de mortalidade materno, infantil e fetal de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5372/1879-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5372/1879-19.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto 1.397, de 23 de setembro de 2.013 e dá outras providências.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5371/1873-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5371/1873-19.pdf</t>
   </si>
   <si>
     <t>Aprova loteamento denominado Residencial Portal das Acácias II de propriedade da Imobiliária Cazanga Ltda.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5360/1869-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5360/1869-19.pdf</t>
   </si>
   <si>
     <t>Aprova Remembramento e Desmembramento de imóveis de propriedade de MARIA APARECIDA SALES E OUTRO.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5353/1868-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5353/1868-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o novo sistema de estacionamento rotativo na área central da cidade de Pedro Leopoldo, e dá outras providências.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5167/1867-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5167/1867-19.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADO E PONTOS FACULTATIVOS, NAS REPARTIÇÕES PUBLICAS MUNICIPAIS, DURANTE OS MESES DE JANEIRO A MARÇO DE 2019</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5166/1866-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5166/1866-19.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A COMPOSIÇÃO, O USO, A FIXAÇÃO DE PEÇAS E ESPECIFICAÇÕES DOS UNIFORMES DA GUARDA CIVIL MUNICIPAL DE PEDRO LEOPOLDO</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5165/1865-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5165/1865-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O USO DE INSTRUMENTO DE MENOR POTENCIAL OFENSIVO, DO TIPO EMISSÃO DE IMPULSO ELÉTRICO INCAPACITANTE E OUTROS DE USO PERMITIDO, PARA OS SERVIDORES DA GUARDA CIVIL MUNICIPAL DE PEDRO LEOPOLDO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5370/1863-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5370/1863-19.pdf</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5368/1862-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5368/1862-19.pdf</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5369/1861-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5369/1861-19.pdf</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5358/1860-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5358/1860-19.pdf</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5357/1859-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5357/1859-19.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.662, de 06 de janeiro de 2017, o qual Delega os atos de ordenação de despesas e dá outras providências.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5356/1859-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5356/1859-19.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1.662, de 06 de janeiro de 2017, o qual delega os atos de ordenação de despesas e dá outras providências.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5359/1858-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5359/1858-19.pdf</t>
   </si>
   <si>
     <t>Autoriza e regulamenta o funcionamento do comércio fixo e temporário durante os festejos do Boi da Manta de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5354/1856-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5354/1856-19.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de SUSANA CRISTINA PEREIRA MACEDO</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5355/1855-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5355/1855-19.pdf</t>
   </si>
   <si>
     <t>Superávit, fica aberto crédito adicional suplementar</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5382/1854-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5382/1854-19.pdf</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5381/1853-19.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5381/1853-19.pdf</t>
   </si>
   <si>
     <t>Fonte de Recurso, fica aberto crédito adicional suplementar</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5352/1852-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5352/1852-18.pdf</t>
   </si>
   <si>
     <t>Suplementação, fica aberto crédito adicional</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5351/1851-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5351/1851-18.pdf</t>
   </si>
   <si>
     <t>Crédito Especial, fica aberto crédito especial</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5339/1849-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5339/1849-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Restos a Pagar Não Processados dos exercícios de 2016/2017.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5333/1848-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5333/1848-18.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1427, e 18 de fevereiro de 2014, o qual Regulamenta o inciso I do art. 182 da Lei Municipal nº 2909, de 29 de dezembro de 2006 (Código Tributário Municipal).</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5350/1847-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5350/1847-18.pdf</t>
   </si>
   <si>
     <t>Decreta ponto facultativo nas repartições  públicas nos dias 24 e 31 de dezembro de 2018 e dá outras providências</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5332/1846-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5332/1846-18.pdf</t>
   </si>
   <si>
     <t>Aprova Remembramento e Desmembramento de imóveis de propriedade de SE LOTEAMENTO LTDA</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5346/1844-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5346/1844-18.pdf</t>
   </si>
   <si>
     <t>Suplementação, fica aberto crédito adicional suplementar</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5345/1843-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5345/1843-18.pdf</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5344/1842-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5344/1842-18.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Intersetorial para tratar de assuntos relativos a coleta seletiva e resíduos sólidos no Município de Pedro Leopoldo.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5343/1850-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5343/1850-18.pdf</t>
   </si>
   <si>
     <t>Suplementação Fica aberto crédito adicional suplementar</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5349/1841-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5349/1841-18.pdf</t>
   </si>
   <si>
     <t>Suplementação, fica aberto crédito suplementar</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5342/1840-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5342/1840-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei 3.502 de 23 de outubro de 2018, no que tange a concessão da 'Gratificação por disponibilidade em tempo integral e para capacitação técnico-profissional, destinada aos servidores da Guarda Civil de Pedro Leopoldo".</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5341/1839-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5341/1839-18.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho de Gestão e Integração Municipal e Delegação de Funções Administrativas para os_x000D_
 atos que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>Cria o Conselho de Gestão e Integração Municipal e Delegação de Funções Administrativas para os atos que menciona e dá outras providências</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5340/1838-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5340/1838-18.pdf</t>
   </si>
   <si>
     <t>Superávit Abre crédito adicional suplementar</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5380/1837-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5380/1837-18.pdf</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5330/1835-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5330/1835-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a celebração de termo de adesão de serviço voluntário de particulares junto à Coordenadoria de Proteção e Defesa Civil- COMPDEC</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5329/1834-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5329/1834-18.pdf</t>
   </si>
   <si>
     <t>Divulga a equipe de apoio do Poder Executivo à COMPDEC e suas devidas competências</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5383/1833-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5383/1833-18.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel de propriedade de SUSANA CRISTINA PEREIRA MACEDO.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5328/1832-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5328/1832-18.pdf</t>
   </si>
   <si>
     <t>Divulga os dias de feriados e pontos facultativos, nas repartições públicas municipais, nos meses de outubro e novembro de 2018</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5327/1831-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5327/1831-18.pdf</t>
   </si>
   <si>
     <t>Fica delegada ao Poder Legislativo, parcialmente, as funções e os serviços do PROCON e dá outras providências</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4985/4985_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4985/4985_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 137.442,88 ( CENTO E TRINTA E SETE MIL QUATROCENTOS E QUARENTA E DOIS REAIS E OITENTA E OITO CENTAVOS) DESTINADO AO REFORÇO ORÇAMENTÁRIO.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4984/4984_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4984/4984_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.002.936,38 (DOIS MILHÕES E DOIS MIL NOVECENTOS E TRINTA E SEIS REAIS E TRINTA E OITO CENTAVOS) DESTINADO AO REFORÇO ORÇAMENTÁRIO</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4983/4983_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4983/4983_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 3.164.309,60 (TRÊS MILHÕES CENTO E SESSENTA E QUATRO MIL TREZENTOS E NOVE REAIS E SESSENTA CENTAVOS) DESTINADO AO REFORÇO ORÇAMENTÁRIO.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4982/4982_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4982/4982_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 328.747,52 (TREZENTOS E VINTE E OITO MIL SETECENTOS E QUARENTA E SETE REAIS E CINQUENTA E DOIS CENTAVOS) DESTINADO AO REFORÇO ORÇAMENTÁRIO.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5326/1826-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5326/1826-18.pdf</t>
   </si>
   <si>
     <t>Proíbe comércio ambulante no entorno do Parque de Exposições Agropecuárias de Pedro Leopoldo,_x000D_
 nos dias 20 a 23 de setembro de 2018, em razão da realização do evento "Feira Agropecuária de Pedro Leopoldo 2018"</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5366/1825-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5366/1825-18.pdf</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5365/1824-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5365/1824-18.pdf</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5379/1823-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5379/1823-18.pdf</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5325/1822-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5325/1822-18.pdf</t>
   </si>
   <si>
     <t>Aprova Desmembramento de imóvel e propriedade da união (CEPPEL) CEPEL</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5324/1821-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5324/1821-18.pdf</t>
   </si>
   <si>
     <t>Superávit abre crédito adicional suplementar</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5323/1820-18_02.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5323/1820-18_02.pdf</t>
   </si>
   <si>
     <t>Suplementação abre crédito adicional suplementar</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5322/1819-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5322/1819-18.pdf</t>
   </si>
   <si>
     <t>Fonte de recursos abre crédito adicional suplementar</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5321/1818-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5321/1818-18.pdf</t>
   </si>
   <si>
     <t>Suplementação orçamentária  reforço</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5302/1817-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5302/1817-18.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto 1.381 de 29 de julho de 2013, o qual disciplina o gerenciamento e controle da jornada de trabalho, registro, controle e apuração de frequência e funcionamento do ponto eletrônico e dá outras providências.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5162/1813-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5162/1813-18.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO 1806 DE 15 DE JUNHO DE 2018 QUE DISPÕE SOBRE O HORÁRIO ESPECIAL DE EXPEDIENTE DOS ÓRGÃOS E REPARTIÇÕES DO PODER EXECUTIVO MUNICIPAL, DURANTE A REALIZAÇÃO DA COPA DO MUNDO FIFA 2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5163/1814-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5163/1814-18.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DA TARIFA DO TRANSPORTE COLETIVO</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5161/1812-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5161/1812-18.pdf</t>
   </si>
   <si>
     <t>SUPERAVIT</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5160/1811-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5160/1811-18.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇÃO</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5159/1810-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5159/1810-18.pdf</t>
   </si>
   <si>
     <t>FONTE DE RECURSO</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5157/1809-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5157/1809-18.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO 1806, DE 15 DE JUNHO DE 2018 QUE DISPÕE SOBRE O HORÁRIO DE EXPEDIENTE DOS ÓRGÃOS E REPARTIÇÕES DO PODER EXECUTIVO MUNICIPAL, DURANTE A REALIZAÇÃO DA COPA DO MUNDO FIFA 2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5158/1808-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5158/1808-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO DE VALIDADE DO PROCESSO SELETIVO SIMPLIFICADO N° 002/2017,DA SECRETARIA MUNICIPAL DE SAUDÊ E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5156/1807-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5156/1807-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMOLOGAÇÃO DO PROCESSO SELETIVO SIMPLIFICADO N°001/2018, REALIZADO PELA SECRETARIA MUNICIPAL DE SAÚDE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5154/1806-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5154/1806-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO ESPECIAL DE EXPEDIENTE DOS ÓRGÃOS E REPARTIÇÕES DO PODER EXECUTIVO MUNICIPAL, DURANTE A REALIZAÇÃO DA COPA DO MUNDO FIFA 2018</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5153/1805-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5153/1805-18.pdf</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5152/1804-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5152/1804-18.pdf</t>
   </si>
   <si>
     <t>APROVA RETIFICAÇÃO DE ÁREA E DE CONFRONTAÇÃO MEDIDA DE IMÓVEL DE PROPRIEDADE DE VANDERLEI PIRES DE ARAUJO E OUTROS</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5155/1816-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5155/1816-18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CANCELAMENTO DE CNPJ VINCULADO À PREFEITURA MUNICIPAL DE PEDRO LEOPOLDO E DÁ OUTRAS PROVIDÊNCIAS.  FNDE FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO RECEITA FEDERAL SECRETARIA MUNICIPAL DE FAZENDA - SEMFA</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5151/1803-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5151/1803-18.pdf</t>
   </si>
   <si>
     <t>APROVA REMEMBRAMENTO E DESMEMBRAMENTO DE IMOVEIS DE PROPRIEDADE DE MILTON OLIVEIRA E OUTROS</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5150/1802-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5150/1802-18.pdf</t>
   </si>
   <si>
     <t>PROÍBE COMERCIO AMBULANTE E ESTACIONAMENTO DE VEÍCULOS NO ENTORNO DO PARQUE DE EXPOSIÇÕES AGROPECUÁRIAS DE PEDRO LEOPOLDO E REGULAMENTA A FORMA DE LANÇAMENTO DAS TAXAS, NOS DIAS DO EVENTO "PEDRO LEOPOLDO RODEIO SHOW"</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5149/1801-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5149/1801-18.pdf</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5148/1800-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5148/1800-18.pdf</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5146/1798-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5146/1798-18.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ARTIGO 293 A LEI MUNICIPAL N°2909, DE 29 DE DEZEMBRO DE 2006 QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO MUNICIPAL E ESTABELECE REGRAS DE PARCELAMENTOS E NORMAS DE DIREITO TRIBUTÁRIO APLICÁVEL AO MUNICÍPIO DE PEDRO LEOPOLDO</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5145/1797-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5145/1797-18.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO 1795 DE 28 DE MAIO DE 2018, O QUAL DISPÕE SOBRE DECLARAÇÃO DE SUSPENSÃO DE SERVIÇOS PÚBLICOS NÃO ESSENCIAIS E DECLARA PONTO FACULTATIVO NO ÂMBITO DO MUNICÍPIO DE PEDRO LEOPOLDO</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5144/1796-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5144/1796-18.pdf</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5143/1795-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5143/1795-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE DECLARAÇÃO DE SITUAÇÃO DE EMERGÊNCIA, DETERMINA A SUSPENSÃO DE SERVIÇOS PÚBLICOS NÃO ESSENCIAIS E DECLARA PONTO FACULTATIVO NO ÂMBITO DO MUNICÍPIO DE PEDRO LEOPOLDO</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5142/1794-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5142/1794-18.pdf</t>
   </si>
   <si>
     <t>PROÍBE COMERCIO AMBULANTE E ESTACIONAMENTO DE VEÍCULOS NO ENTORNO DO PARQUE DE EXPOSIÇÕES AGROPECUÁRIAS DE PEDRO LEOPOLDO NOS DIAS DO EVENTO PEDRO LEOPOLDO RODEIO SHOW E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5141/1793-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5141/1793-18.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE MARCUS VINICIUS TEIXEIRA RIBEIRO , DENOMINADO CONDOMÍNIO SOLAR DO JATOBÁ</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5140/1792-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5140/1792-18.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE LAZLO CONRADO COSTA DIAS</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5139/1791-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5139/1791-18.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO N° 1627 DE 15 DE JULHO DE 2016 ALTERADO PELO DECRETO N° 1198, DE 26 DE AGOSTO DE 2011, O QUAL APROVA LOTEAMENTO DENOMINADO RESIDENCIAL PORTAL DAS ACÁCIAS,  REQUERIMENTO DA AGROPECUÁRIA FERRADORES LTDA</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5138/1790-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5138/1790-18.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS ,NAS REPARTIÇÕES PUBLICAS MUNICIPAIS, NOS MESES DE JUNHO A AGOSTO DO EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5137/1789-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5137/1789-18.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇAO_x000D_
 CREDITO_x000D_
 SUPERAVIT_x000D_
 FONTE RECURSO</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5136/1788-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5136/1788-18.pdf</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5135/1787-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5135/1787-18.pdf</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5134/1786-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5134/1786-18.pdf</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5133/1785-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5133/1785-18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CANCELAMENTO DE CNPJ VINCULADO A PREFEITURA MUNICIPAL DE PEDRO LEOPOLDO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5132/1784-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5132/1784-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMOLOGAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO N° 001/2017, REALIZADO PELA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5131/1783-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5131/1783-18.pdf</t>
   </si>
   <si>
     <t>PROÍBE COMERCIO AMBULANTE NO ENTORNO DO PARQUE DE EXPOSIÇÕES AGROPECUÁRIAS DE PEDRO LEOPOLDO, NOS DIAS 27,28 E 29 DE ABRIL DE 2018,EM RAZÃO DA REALIZAÇÃO DO EVENTO XXII ENCONTRO NACIONAL DE MULADEIROS</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5130/1782-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5130/1782-18.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE GESTÃO E INTEGRAÇÃO MUNICIPAL E DELEGAÇÃO DE FUNÇÕES ADMINISTRATIVAS PARA OS ATOS QUE MENCIONA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5129/1781-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5129/1781-18.pdf</t>
   </si>
   <si>
     <t>ESTABELECE REGRAS E CONDIÇÕES PARA A INSTALAÇÃO DE PARKLETS NO MUNICÍPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5128/1780-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5128/1780-18.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO E DESMEMBRAMENTO DE IMÓVEIS DE PROPRIEDADE DE SE LOTEAMENTOS SA</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5127/1779-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5127/1779-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS REVISÕES DE CALCULO DO IPTU/2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5126/1778-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5126/1778-18.pdf</t>
   </si>
   <si>
     <t>FONTE DE RECURSOS_x000D_
 SUPERAVIT_x000D_
 SUPLEMENTAÇÃO</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5125/1777-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5125/1777-18.pdf</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5124/1776-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5124/1776-18.pdf</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5123/1775-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5123/1775-18.pdf</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5122/1774-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5122/1774-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE BENS E SERVIÇOS E O ESTABELECIMENTO DE PARCERIAS COM A INICIATIVA PRIVADA, EXCETO AS ORGANIZAÇÕES DA SOCIEDADE CIVIL REGIDAS PELA LEI FEDERAL 3019/2014</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5121/1773-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5121/1773-18.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL  POR 03 DIAS EM VIRTUDE DO FALECIMENTO DO EX-VEREADOR JOÃO CLAUDINO SENA</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5120/1772-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5120/1772-18.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE CECILIA DA SILVA BEM E OUTROS</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4951/4951_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4951/4951_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL POR 03 (TRÊS) DIAS EM VIRTUDE DO FALECIMENTO DO VEREADOR DR. JOÃO MOREIRA INDIANO JUNIOR..</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5119/1771-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5119/1771-18.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE SEI EMPREENDIMENTOS E PARTICIPAÇÕES S/A</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5118/1770-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5118/1770-18.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO 1744 DE 22 DE DEZEMBRO DE 2017, O QUAL ESTABELECE O CALENDÁRIO FISCAL PARA O EXERCÍCIO DE 2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5117/1769-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5117/1769-18.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS NAS REPARTIÇÕES PUBLICAS MUNICIPAIS, NOS MESES DE MARÇO A MAIO DO EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5116/1768-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5116/1768-18.pdf</t>
   </si>
   <si>
     <t>SUPERAVIT_x000D_
 SUPLEMENTAÇÃO</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5115/1767-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5115/1767-18.pdf</t>
   </si>
   <si>
     <t>FONTE DE RECURSO_x000D_
 SUPLEMENTAÇÃO</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5114/1766-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5114/1766-18.pdf</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5113/1765-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5113/1765-18.pdf</t>
   </si>
   <si>
     <t>APROVA E HOMOLOGA O REGIMENTO INTERNO DO FUNDO MUNICIPAL DO TURISMO FUMTUR DE PEDRO LEOPOLDO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5112/1764-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5112/1764-18.pdf</t>
   </si>
   <si>
     <t>APROVA E HOMOLOGA O REGIMENTO INTERNO DO CONSELHO MUNICIPAL DE TURISMO DE PEDRO LEOPOLDO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5110/1762-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5110/1762-18.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS ARTIGOS 66 E 173 DA LEI N°2909 DE 29 DE DEZEMBRO DE 2006 QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO MUNICIPAL E ESTABELECE REGRAS DE PARCELAMENTOS E NORMAS DE DIREITO TRIBUTÁRIO APLICÁVEL AO MUNICÍPIO DE PEDRO LEOPOLDO</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5111/1763-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5111/1763-18.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE GUSTAVO VIANA COSTA E OUTROS</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5109/1761-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5109/1761-18.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTACÃO</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5108/1760-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5108/1760-18.pdf</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5107/1759-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5107/1759-18.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PUBLICA MUNICIPAL, PARA FINS DE CONSTITUIÇÃO DE SERVIDÃO ADMINISTRATIVA, ÁREA DE TERRA LOCALIZADA NO LOTEAMENTO RECANTO DA LAGOA , NESTA CIDADE E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5106/1758-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5106/1758-18.pdf</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5105/1757-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5105/1757-18.pdf</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5104/1756-16.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5104/1756-16.pdf</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5103/1755-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5103/1755-18.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE ANÉSIO RODRIGUES DA SILVEIRA E ELIZEU GONÇALVES DE FREITAS</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5102/1754-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5102/1754-18.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS, NAS REPARTIÇÕES PUBLICAS MUNICIPAIS, NOS MESES DE JANEIRO E FEVEREIRO DE 2018.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5101/1753-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5101/1753-18.pdf</t>
   </si>
   <si>
     <t>ALTERA EM CARÁTER EXCEPCIONAL, A DATA PARA RECOLHIMENTO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN REFERENTE A COMPETÊNCIA DO MÉS DE DEZEMBRO DE 2017 PARA EMPRESAS NÃO OPTANTES PELA SIMPLES NACIONAL, ESTIPULADA PELO ARTIGO 83, II DO DECRETO N°1395 DE 03 DE SETEMBRO DE 2013 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5100/1752-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5100/1752-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA E REGULAMENTA O FUNCIONAMENTO DO COMERCIO FIXO E TEMPORÁRIO DURANTE OS FESTEJOS DO ANIVERSARIO DA CIDADE E BOI DA MANTA DE 2018, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5099/1751-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5099/1751-18.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO N° 1662, DE 06 DE JANEIRO DE 2017, O QUAL "DELEGA OS ATOS DE ORDENAÇÃO DE DESPESAS E DA OUTRAS PROVIDENCIAS"_x000D_
 "DISPÕE SOBRE HOMOLOGAÇÃO DO PROCESSO SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO TEMPORÁRIA N°004/2017, REALIZADO PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5098/1750-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5098/1750-18.pdf</t>
   </si>
   <si>
     <t>APROVA E HOMOLOGA O REGIMENTO INTERNO DO CONSELHO MUNICIPAL DE ESPORTES DE PEDRO LEOPOLDO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5097/1749-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5097/1749-18.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇAO_x000D_
 SUPERAVIT</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5096/1748-18.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5096/1748-18.pdf</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5095/1747-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5095/1747-17.pdf</t>
   </si>
   <si>
     <t>INSTITUI O GRUPO GESTOR DO CENTRO DE ARTES E ESPORTES UNIFICADOS NO MUNICÍPIO DE PEDRO LEOPOLDO - CEU ESCRITOR JOSE ISSA FILHO, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5094/1746-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5094/1746-17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CANCELAMENTO DE RESTOS A PAGAR NÃO PROCESSADOS DOS EXERCÍCIOS DE 2008/2016</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5093/1745-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5093/1745-17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CANCELAMENTO DE RESTOS A PAGAR PROCESSADOS E NÃO PROCESSADOS DO EXERCÍCIO DE 2015/2016 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5092/1744-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5092/1744-17.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO FISCAL PARA O EXERCÍCIO DE 2018 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5091/1742-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5091/1742-17.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO E REMEMBRAMENTO DE IMOVEIS DE PROPRIEDADE DE ANTONIO CARLOS RIBEIRO E OUTROS</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5090/1741-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5090/1741-17.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE EMILIANO RIBEIRO E OUTROS</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5089/1740-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5089/1740-17.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO N° 1662 DE 06 DE JANEIRO DE 2017, O QUAL "DELEGA OS ATOS DE ORDENAÇÃO DE DESPESAS E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5088/1738-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5088/1738-17.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTACAO</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5087/1737-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5087/1737-17.pdf</t>
   </si>
   <si>
     <t>APROVEITA  REMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE MARCOS VINICIUS DE SALES PEREIRA E OUTROS</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5086/1736-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5086/1736-17.pdf</t>
   </si>
   <si>
     <t>DECLARA SITUAÇÃO DE EMERGÊNCIA NAS ÁREAS DO MUNICÍPIO AFETADAS POR GRANIZO  - 1.3.2.1.3 CONFORME ANEXO V DA IN/MI 02/2016, DO MINISTÉRIO DA INTEGRAÇÃO NACIONAL</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5085/1735-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5085/1735-17.pdf</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5084/1734-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5084/1734-17.pdf</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO_x000D_
 ABERTURA DE CREDITO ESPECIAL CONFORME LEI 3469 DE 08.11.2017</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5083/1733-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5083/1733-17.pdf</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5082/1732-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5082/1732-17.pdf</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5081/1731-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5081/1731-17.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇAO</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5080/1730-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5080/1730-17.pdf</t>
   </si>
   <si>
     <t>APROVA LOTEAMENTO DENOMINADO PORTAL DA BARRA, A REQUERIMENTO DA FAZENDA DA BARRA EMPREENDIMENTOS IMOBILIÁRIOS E AGROPECUÁRIOS SPE LTDA</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5078/1728-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5078/1728-17.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO N°1450 , DE 26 DE MAIO DE 2014, O QUAL DISPÕE SOBRE A AUTORIZAÇÃO PARA AFASTAMENTO DE SERVIDOR PARA GOZO DE FERIAS REGULAMENTARES E FERIAS-PREMIO NOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PUBLICA MUNICIPAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5079/1729-17_3.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5079/1729-17_3.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO N° 1721, DE 05 DE SETEMBRO DE 2017, QUE DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS, NAS REPARTIÇÕES PUBLICAS MUNICIPAIS NO EXERCÍCIO DE 2017_x000D_
 SUPLEMENTAÇÃO_x000D_
 SUPLEMENTAR</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5076/1725-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5076/1725-17.pdf</t>
   </si>
   <si>
     <t>CRIA O COMITÊ PERMANENTE INTERSETORIAL DE ATENÇÃO PSICOSSOCIAL, EDUCAÇÃO, CULTURA E POLITICAS SOBRE DROGAS PARA CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE PEDRO LEOPOLDO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5075/1724-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5075/1724-17.pdf</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5073/1723-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5073/1723-17.pdf</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5072/1722-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5072/1722-17.pdf</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5071/1721-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5071/1721-17.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS, NAS REPARTIÇÕES PUBLICAS MUNICIPAIS ,NOS MESES DE SETEMBRO A DEZEMBRO DO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5070/1720-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5070/1720-17.pdf</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5069/1719-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5069/1719-17.pdf</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5068/1718-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5068/1718-17.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO N°1609, DE 20 DE ABRIL DE 2016, O QUAL DISPÕE SOBRE O SISTEMA ELETRÔNICO DE ESTACIONAMENTO ROTATIVO PAGO, NA ÁREA CENTRAL DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5067/1717-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5067/1717-17.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE PEDRO ELIAS DA COSTA</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5066/1716-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5066/1716-17.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DA UNIÃO</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5065/1715-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5065/1715-17.pdf</t>
   </si>
   <si>
     <t>CONVOCA PARA A X CONFERENCIA MUNICIPAL DE SAUDÊ QUE OCORRERA NO MUNICÍPIO DE PEDRO LEOPOLDO NO ANO DE 2017</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5064/1714-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5064/1714-17.pdf</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5063/1713-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5063/1713-17.pdf</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5062/1712-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5062/1712-17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO ADMINISTRATIVO PARA A REALIZAÇÃO DE PESQUISA DE PREÇOS PARA A AQUISIÇÃO DE BENS E CONTRATAÇÃO DE SERVIÇOS EM GERAL, A SER REALIZADO NO MUNICÍPIO DE PEDRO LEOPOLDO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5061/1711-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5061/1711-17.pdf</t>
   </si>
   <si>
     <t>DECRETO LUTO OFICIAL POR 03 (TRÊS) DIAS EM VIRTUDE DO FALECIMENTO DA SRA. CLEUSA DOS SANTOS BORGES</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5060/1710-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5060/1710-17.pdf</t>
   </si>
   <si>
     <t>CONVOCA A III CONFERENCIA MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5020/1709-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5020/1709-17.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO N° 1079 DE 03 DE MARÇO DE 2010, O QUAL INSTITUI NO ÂMBITO DO MUNICÍPIO DE PEDRO LEOPOLDO, O SISTEMA DE REGISTRO DE PREÇOS PREVISTO NO &amp;3 DO ART 15 DA LEI 8666/93 DE 21 DE JUNHO DE 1993 E ART 11 DA LEI FEDERAL N°10520 DE 17 DE JULHO DE 2002 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2017/4974/4974_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2017/4974/4974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A INSTALAÇÃO DE ESTAÇÕES DE RÁDIO BASE (ERBS) E MICROCÉLULAS TRANSMISSORAS DO SERVIÇO DE TELEFONIA MÓVEL NO MUNICÍPIO DE PEDRO LEOPOLDO, NOS TERMOS DA LEI Nº. 2597/2001 E LEI 1953, DE 16 DE NOVEMBRO DE 1993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5059/1706-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5059/1706-17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE HOMOLOGAÇÃO DO PROCESSO SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO TEMPORÁRIA N°002/2017, REALIZADO PELA SECRETARIA MUNICIPAL DE SAUDÊ E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5058/1705-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5058/1705-17.pdf</t>
   </si>
   <si>
     <t>Convoca a 11ª Conferencia Municipal de Assistência Social de Pedro Leopoldo</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5057/1704-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5057/1704-17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de validade do Processo Seletivo Simplificado nº 022/2016, da Secretaria Municipal de Saúde e dá outras providências</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5056/1703-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5056/1703-17.pdf</t>
   </si>
   <si>
     <t>Superavit</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5055/1702-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5055/1702-17.pdf</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5054/1701-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5054/1701-17.pdf</t>
   </si>
   <si>
     <t>Altera o Decreto nº 1662 de 6 de janeiro de 2017, o qual Delega os atos de ordenação de despesas e dá outras providencias</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5053/1700-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5053/1700-17.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de ANÉSIO RODRIGUES DA SILVEIRA e ELIZEU GONÇALVES DE FREITAS</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5052/1699-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5052/1699-17.pdf</t>
   </si>
   <si>
     <t>Aprova desmembramento de imóvel de propriedade de NEILTON TEIXEIRA FALCÃO E OUTRA</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5051/1698-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5051/1698-17.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRAMITE DA SINDICÂNCIA DO PROCESSO ADMINISTRATIVO DISCIPLINAR E A SUSPENSÃO PREVENTIVA DO SERVIDOR E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5050/1697-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5050/1697-17.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A INSTAURAÇÃO DISCIPLINAR DE ABANDONO DE CARGO NA ADMINISTRAÇÃO DO MUNICÍPIO DE PEDRO LEOPOLDO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5049/1696-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5049/1696-17.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO 1661, DE 06 JANEIRO DE 2017, O QUAL ESTABELECE O CALENDÁRIO FISCAL PARA O EXERCÍCIO DE 2017 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5048/1695-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5048/1695-17.pdf</t>
   </si>
   <si>
     <t>FIXA HORÁRIO ESPECIAL DE EXPEDIENTE NA DIVISÃO DE RECEITA E NA GERENCIA DE CADASTRO IMOBILIÁRIO,EXCEPCIONALMENTE, NO DIA 12 DE JUNHO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5047/1694-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5047/1694-17.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DA TARIFA DE TRANSPORTE COLETIVO</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5046/1693-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5046/1693-17.pdf</t>
   </si>
   <si>
     <t>PROÍBE COMERCIO AMBULANTE E ESTACIONAMENTO DE VEÍCULOS NO ENTORNO DO PARQUE DE EXPOSIÇÕES AGROPECUÁRIAS DE PEDRO LEOPOLDO NOS DIAS DO EVENTO "PEDRO LEOPOLDO RODEIO SHOW"</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5045/1692-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5045/1692-17.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE CECILIA ALVES DA SILVA BEM E OUTROS</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5044/1691-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5044/1691-17.pdf</t>
   </si>
   <si>
     <t>CONVOCA PARA A CONFERENCIA MUNICIPAL DE SAÚDE DAS MULHERES QUE OCORRERA NO MUNICÍPIO DE PEDRO LEOPOLDO NO ANO DE 2017</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5042/1689-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5042/1689-17.pdf</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5040/1687-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5040/1687-17.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE CLEUNICE ESTEVÃO DOS SANTOS E OUTROS</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5039/1686-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5039/1686-17.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE VALORES IMOBILIÁRIOS PARA AVALIAÇÃO DE VALOR DE LANÇAMENTO DE IPTU, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5038/1685-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5038/1685-17.pdf</t>
   </si>
   <si>
     <t>APROVA RETIFICAÇÃO E DESMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE JULIO EUSTÁQUIO PEDRO DA SILVA E ROSELI DOS SANTOS RODRIGUES SILVA</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5037/1684-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5037/1684-17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECADASTRAMENTO FUNCIONAL DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5036/1683-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5036/1683-17.pdf</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5035/1682-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5035/1682-17.pdf</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5034/1681-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5034/1681-17.pdf</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO E REMEMBRAMENTO DE IMOVEIS DE PROPRIEDADE DE ANTONIO CARLOS RIBEIRO E OUTROS.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5033/1678-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5033/1678-17.pdf</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5032/1677-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5032/1677-17.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS, NAS REPARTIÇÕES PUBLICAS MUNICIPAIS, NOS MESES DE ABRIL E MAIO DO EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5030/1676-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5030/1676-17.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO N°286, DE 10 DE FEVEREIRO DE 2000 QUE "INSTITUI O SISTEMA DE CONTROLE INTERNO DA PREFEITURA MUNICIPAL DE PEDRO LEOPOLDO/MG E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5029/1675-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5029/1675-17.pdf</t>
   </si>
   <si>
     <t>CRIA O GRUPO DE TRABALHO INTERSETORIAL NO MUNICÍPIO DE PEDRO LEOPOLDO PARA TRATAR DE QUESTÕES REFERENTES A IMPLANTAÇÃO DO HOSPITAL DE CAMPANHA DA AERONÁUTICA(HCAMP) E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5028/1672-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5028/1672-17.pdf</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5027/1671-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5027/1671-17.pdf</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5026/1670-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5026/1670-17.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO, DE 29 DE JULHO DE 2013, O QUAL DISCIPLINA O GERENCIAMENTO E CONTROLE DA JORNADA DE TRABALHO, REGISTRO, CONTROLE E APURAÇÃO DE FREQUÊNCIA E FUNCIONAMENTO DO PONTO ELETRÔNICO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5025/1669-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5025/1669-17.pdf</t>
   </si>
   <si>
     <t>APROVA REMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE ANDYRAMINAS EMPREENDIMENTOS IMOBILIARIOS</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5015/1660-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5015/1660-17.pdf</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5043/1690-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5043/1690-17.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS, NAS REPARTIÇÕES PUBLICA MUNICIPAIS,NOS MESES DE JUNHO,JULHO E AGOSTO DO EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5041/1688-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5041/1688-17.pdf</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5024/1668-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5024/1668-17.pdf</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5023/1667-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5023/1667-17.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇAO CREDITO</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5022/1666-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5022/1666-17.pdf</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5021/1665-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5021/1665-17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA E REGULAMENTA O FUNCIONAMENTO DO COMERCIO FIXO E TEMPORÁRIO DURANTE OS FESTEJOS DO ANIVERSARIO DA CIDADE BOI DA MANTA DE 2017, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5019/1664-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5019/1664-17.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS NAS REPARTIÇÕES PUBLICAS MUNICIPAIS, ATE O MÊS DE MARÇO DO EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5018/1663-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5018/1663-17.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VALORES DO METRO QUADRADO DE TERRENO E EDIFICAÇÕES NO MUNICÍPIO,PARA EFEITOS DE CALCULO DO IPTU/2017</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5077/1726-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5077/1726-17.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA MUNICIPAL, PARA FINS DE CONSTITUIÇÃO DE SERVIDÃO ADMINISTRATIVA, ÁREA DE TERRAS NO RESIDENCIAL CENTRAL PARK, NESTA CIDADE, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5017/1662-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5017/1662-17.pdf</t>
   </si>
   <si>
     <t>DELEGA OS ATOS DE ORDENAÇÃO DESPESAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5016/1661-17.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5016/1661-17.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO FISCAL PARA O EXERCÍCIO DE 2017 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4460/4460_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4460/4460_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO Nº 1.408, DE 12 DE NOVEMBRO DE 2013, QUE REGULAMENTA O INCISO I DO ARTIGO 17 DA LEI MUNICIPAL Nº 3.298, DE 24 DE AGOSTO DE 2012, LEI GERAL MUNICIPAL DA MICROEMPRESA, DA EMPRESA DE PEQUENO PORTE E DO MICRO EMPREENDEDOR INDIVIDUAL.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4820/4820_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4820/4820_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO Nº 1.577, DE 04 DE JANEIRO DE 2016, QUE "DIVULGA OS DIAS DE FERIADO E PONTOS FACULTATIVOS, NAS REPARTIÇÕES PUBLICAS MUNICIPAIS NO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4459/4459_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4459/4459_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CANCELAMENTO DE RESTOS A PAGAR PROCESSADOS E NÃO PROCESSADOS DO EXERCÍCIO DE 2013/2015.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4458/4458_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4458/4458_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4457/4457_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4457/4457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇÃO: FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.755.132,00, DESTINADO AO REFORÇO ORÇAMENTÁRIO DE DOTAÇÕES.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4395/4395_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4395/4395_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A INSTALAÇÃO DE ESTAÇÕES DE RÁDIO BASE (ERBS) E MICROCÉLULAS TRANSMISSORAS DO SERVIÇO DE TELEFONIA MÓVEL NO MUNICÍPIO DE PEDRO LEOPOLDO, NOS TERMOS DA LEI Nº 2597/2001 E LEI 1953, DE 16 DE NOVEMBRO DE 1993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4414/4414_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4414/4414_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO Nº 1.567, DE 26 DE NOVEMBRO DE 2015, QUE "DISPÕE SOBRE MEDIDAS DE REDUÇÃO DE DESPESAS E GASTOS COM PESSOAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4434/4434_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4434/4434_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE COMÉRCIO AMBULANTE E ESTACIONAMENTO DE VEÍCULOS NO ENTORNO DO PARQUE DE EXPOSIÇÕES AGROPECUÁRIAS DE PEDRO LEOPOLDO NOS DIAS DO EVENTO "PEDRO LEOPOLDO RODEIO SHOW".</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4433/4433_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4433/4433_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA MACROZONEAMENTO DO TERRITÓRIO DO MUNICÍPIO DE PEDRO LEOPOLDO E TRANSFORMA ZONA DE EXPANSÃO URBANA EM ZONA URBANA ESPECIAL 4 (ZUE-4), NOS TERMOS DO ART. 64 DA LEI Nº 3.034, DE 01 DE JULHO DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4412/4412_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4412/4412_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO INSERVÍVEIS AO USO DA ADMINISTRAÇÃO OS BENS RELACIONADOS NO ANEXO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4411/4411_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4411/4411_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO Nº 1.523, DE 07 DE MAIO DE 2015, QUE REGULAMENTA O SERVIÇO DE TRANSPORTE DE PASSAGEIROS POR TÁXI NO MUNICÍPIO DE PEDRO LEOPOLDO, NOS TERMOS DA LEI Nº 1980, DE 22 DE MARÇO DE 1994.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4410/4410_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4410/4410_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA REMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE MONICA PIRES COSTA E OUTRO.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4409/4409_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4409/4409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ELETRÔNICO DE ESTACIONAMENTO ROTATIVO PAGO, NA ÁREA CENTRAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4406/4406_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4406/4406_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA REMEMBRAMENTO DE IMÓVEL DE PROPRIEDADE DE MECALD - MECÂNICA E CALDEIRARIA LTDA-ME.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4432/4432_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4432/4432_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CANCELAMENTO DE PARTE DA DÍVIDA FUNDADA REFERENTE AO EXERCÍCIO DE 2001.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4405/4405_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4405/4405_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A NÃO OCORRÊNCIA DE JUROS E MULTAS SOBRE O IPTU 2016, REFERENTE A IMÓVEIS QUE FOREM OBJETO DE REQUERIMENTOS DE REVISÃO, NO PERÍODO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4402/4402_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4402/4402_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O DECRETO Nº 1.567, DE 26 DE NOVEMBRO DE 2015, QUE "DISPÕE SOBRE MEDIDAS DE REDUÇÃO DE DESPESAS E GASTOS COM PESSOAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4401/4401_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4401/4401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA SITUAÇÃO EXCEPCIONAL DE EMERGÊNCIA NA SAÚDE PÚBLICA DE PEDRO LEOPOLDO, PARA A EXECUÇÃO DE AÇÕES NECESSÁRIAS AO COMBATE DA PROLIFERAÇÃO DO MOSQUITO AEDES AEGYPTI, DURANTE 180 (SESSENTA) DIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4431/4431_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4431/4431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇÃO- FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE 44.500,00.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4400/4400_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4400/4400_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DECRETOS QUE DISPÕEM SOBRE TRANSPORTE ESCOLAR GRATUITO DOS ALUNOS MATRICULADOS E FREQUENTES NA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4430/4430_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4430/4430_texto_integral.pdf</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4429/4429_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4429/4429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPLEMENTAÇÃO - FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE 2.084.000,00.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4394/4394_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4394/4394_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA DESMEMBRAMENTO/ REMEMBRAMENTO DE IMÓVEIS DE PROPRIEDADE DE NILDA BASTOS SOARES E OUTROS.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4404/4404_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4404/4404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUPLEMENTAÇÃO - ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR DE R$66.000,00. </t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4399/4399_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4399/4399_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA DIREITO AO TRANSPORTE ESCOLAR GRATUITO AOS ALUNOS MATRICULADOS E FREQUENTES NA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4398/4398_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4398/4398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONDUTAS A SEREM ADOTADAS POR AGENTES PÚBLICOS, SERVIDORES OU NÃO, QUE ATUAM NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, EM ANO ELEITORAL E AS RESTRIÇÕES PREVISTAS NA LEI DE RESPONSABILIDADE FISCAL PARA O ÚLTIMO ANO DE MANDATO.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4397/4397_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4397/4397_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VALOR DA TARIFA DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4396/4396_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4396/4396_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGA OS DIAS DE FERIADOS E PONTOS FACULTATIVOS, NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS, NO EXERCÍCIOS DE 2.016.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4419/4419_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4419/4419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS ADMINISTRATIVAS DE RACIONALIZAÇÃO, CONTROLE ORÇAMENTÁRIO, FINANCEIRO E CONTENÇÃO DE DESPESAS, NO ÂMBITO DA PREFEITURA MUNICIPAL DE PEDRO LEOPOLDO QUE VIGORARÃO ATÉ 31 DE MARÇO DE 2016</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4403/4403_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4403/4403_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4821/4821_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4821/4821_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IX CONFERENCIA MUNICIPAL DE SAÚDE DE PEDRO LEOPOLDO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4165/4165_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4165/4165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 3.500,00</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4164/4164_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4164/4164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$1.989.700,00</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2014/6422/decreto_1.462_de_16_de_julho_de_2014.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2014/6422/decreto_1.462_de_16_de_julho_de_2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para afastamento de servidor para gozo de férias regulamentares e férias-prêmio nos órgãos e entidades do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$3.224.505,45</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$50.000,00</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$1.599.175,00</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4195/4195_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4195/4195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA AFASTAMENTO DE SERVIDOR PARA GOZO DE FÉRIAS REGULAMENTARES E FÉRIAS-PRÊMIO, NOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$30.000,00</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4166/4166_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4166/4166_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$150.000,00</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$1.888.128,00</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$1.613.750,00</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 35.000,00</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$24.000,00</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL ADICIONAL SUPLEMENTAR NO VALOR DE R$ 4.250.494,08</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2013/4463/4463_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2013/4463/4463_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, PARA FINS DE DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, ÁREA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2013/4194/4194_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2013/4194/4194_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO FISCAL PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/3898/3898_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/3898/3898_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO EXECUTIVO - DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CENTRO ESPÍRITA LUIZ GONZAGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/4193/4193_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/4193/4193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS CRITÉRIOS DE ENQUADRAMENTO E PROVIMENTO NA CARREIRA DOS SERVIDORES INTEGRANTES DO PLANO DE CARREIRAS E REMUNERAÇÃO DOS SERVIDORES DA EDUCAÇÃO DO MUNICÍPIO DE PEDRO LEOPOLDO-MG, INSTITUÍDO PELA LEI 3281, DE 03 DE ABRIL DE 2012.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/4192/4192_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/4192/4192_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O EDITAL DE CHAMAMENTO PÚBLICO PARA APERFEIÇOAMENTO DA POLÍTICA DE CONVÊNIOS DESENVOLVIDOS PELA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/2622/2622_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/2622/2622_texto_integral.doc</t>
   </si>
   <si>
     <t>Autorizo nos termos do paragrafo único do art. 85  da lei orgânica municipal o chefe do executivo  municipal ausentar-se do território nacional ,pelo período de 12 (doze dias, entre 18 e 29 de maio do corrente ano)</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2011/4818/4818_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2011/4818/4818_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA NOS TERMOS DO PARAGRAFO ÚNICO DO ART. 85 DO LEI ORGÂNICA MUNICIPAL, O CHEFE DO EXECUTIVO MUNICIPAL AUSENTAR-SE DO TERRITÓRIO NACIONAL, PELO PERÍODO DE 11 (ONZE DIAS), ENTRE 05 E 15 DE ABRIL DO ANO CORRENTE ANO.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4408/4408_texto_integral.doc</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4408/4408_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O DECRETO Nº 1079 DE 3 DE MARÇO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DATA MÓVEL PARA AS COMEMORAÇÕES DO DIA DO FUNCIONÁRIO PUBLICO.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NAS REPARTIÇÕES PUBLICAS MUNICIPAIS NO DIA 11 DE OUTUBRO DE 2010, EM VIRTUDE DAS COMEMORAÇÕES DO FERIADO DE NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL POR 03 (DIAS) DO FALECIMENTO DO SR. RENATO CARVALHO DE ANDRADE PINTO.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA MUNICIPAL PARA FINS DE DESAPROPRIAÇÃO SUBSEQUENTE, A ÁREA QUE MENCIONA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA HORÁRIO DE FUNCIONAMENTO DO PRÉDIO DA PREFEITURA MUNICIPAL, NO DIA 07 DE JULHO DE 2010, EM VIRTUDE DA DEDETIZAÇÃO DO PRÉDIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECRETA PONTO FACULTATIVO NAS REPARTIÇÕES PUBLICAS NODIA 01 DE ABRIL DE 2010, EM VIRTUDE DOS FESTEJOS DA SEMANA SANTA".</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2010/5005/1087-10.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2010/5005/1087-10.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS NO DIA 01 DE ABRIL DE 2010, EM VIRTUDE DOS FESTEJOS DA SEMANA SANTA.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4407/4407_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4407/4407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE PEDRO LEOPOLDO, O SISTEMA DE REGISTRO DE PREÇOS PREVISTO NO §3º, DO ART. 15, DA LEI 8.666/93, DE 21 DE JUNHO DE 1993 E ART. 11, DA LEI FEDERAL Nº 10.520, DE 17 DE JULHO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETÁ PONTO FACULTATIVO NAS REPARTIÇÕES PUBLICAS NO DIA 15 DE FEVEREIRO DE 2010 (SEGUNDA-FEIRA DE CARNAVAL), NO DIA 16 DE FEVEREIRO DE 2010 (CARNAVAL) E NO DIA 17 DE FEVEREIRO DE 2010  (CINZAS), EM VIRTUDE DOS FESTEJOS DE CARNAVAL.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2009/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2009/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECRETA PONTO FACULTATIVO NAS REPARTIÇÕES PUBLICAS MUNICIPAIS NO DIA 23 DE FEVEREIRO DE 2009 (SEGUNDA-FEIRA DE CARNAVAL), NO DIA 24 DE FEVEREIRO DE 2009 (CARNAVAL) E NO DIA 25 DE FEVEREIRO DE 2009 (CINZAS), EM VIRTUDE DO FESTEJO DO CARNAVAL".</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2009/5004/1000-09.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2009/5004/1000-09.pdf</t>
   </si>
   <si>
     <t>Decreta ponto facultativo nas repartições públicas municipais no dia 23 de de fevereiro de 2009 (segunda-feira de carnaval), no dia 24 de fevereiro de 2009 (carnaval) e 25 de fevereiro de 2009 (cinzas), em virtude dos festejos de carnaval.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2008/4420/4420_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2008/4420/4420_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMOLOGA O TOMBAMENTO DA CASA SITUADA À RUA COMENDADOR ANTÔNIO ALVES, 186 - CASARÃO DE CAETANO.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2008/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2008/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA NOS TERMOS DO PARÁGRAFO ÚNICO DO ART. 85 DA LEI ORGÂNICA MUNICIPAL, O CHEFE DO EXECUTIVO AUSENTAR-SE DO TERRITÓRIO NACIONAL, PELO PERÍODO DE 07 DIAS, ENTRE 16 E 23 DE FEVEREIRO DO ANO CORRENTE.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2007/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2007/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTE DECRETO ESTABELECE AS DIRETRIZES E DEFINE OS CRITÉRIOS E OS SISTEMAS DE AVALIAÇÃO DE DESEMPENHO INDIVIDUAL NA ADMINISTRAÇÃO PÚBLICA DIRETA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2007/4806/4806_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2007/4806/4806_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA NOS TERMOS DO PARÁGRAFO ÚNICO DO ART. 85 DA LEI ORGÂNICA, O CHEFE DO EXECUTIVO AUSENTAR-SE DO TERRITÓRIO NACIONAL PELO PERÍODO DE 12 DIAS, ENTRE 17 E 28 DE OUTUBRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4845/4845_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4845/4845_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MEDALHA CHICO XAVIER A SRA. ICANUSA MARQUES BITTAR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PARTICIPAÇÃO DE COMISSÃO DE REPRESENTAÇÃO DA CÃMARA MUNICIPAL DE PEDRO LEOPOLDO NO 150º ENCONTRO NACIONAL DE VEREADORES, PREFEITOS, VICE-PREFEITOS, SECRETÁRIOS MUNICIPAIS, ASSESSORES E SERVIDORES, QUE SERÁ REALIZADO NOS DIAS 24, 25, 26 E 27 DE MAIO DE 2006, EM FLORIANÓPOLIS-SC".</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4842/4842_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4842/4842_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA BENEMÉRITA AO PROFESSOR IVAN DOMINGUES E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4841/4841_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4841/4841_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA O INCISO I DO ART. 10 DA RESOLUÇÃO Nº 430, DE 23 DE DEZEMBRO DE 1998, CONTÉM O REGIME INTERNO DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4840/4840_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4840/4840_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MEDALHA TERCEIRA IDADE CÉSAR JULIÃO CECÉ DE SALES AO VEREADOR OSMAR COSTA E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MEDALHA TERCEIRA IDADE CÉSAR JULIÃO CECÉ DE SALES AO SR. JOSE RODRIGUES E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4838/4838_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4838/4838_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEEDE TÍTULO DE CIDADANIA BENEMÉRITA AO SR. ROBERTO DA SILVA NASTA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MEDALHA CHICO XAVIER AO DR HELIO FELIPE SALOMÃO ISSA E DAS OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4835/4835_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4835/4835_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MEDALHA CHICO XAVIER AO SR. GERALDO LEMOS NETO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4834/4834_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4834/4834_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PARTICIPAÇÃO DE COMISSÃO DE REPRESENTAÇÃO DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO NO 138º ENCONTRO NACIONAL DE VEREADORES, PREFEITOS, VICE-PREFEITOS, SECRETÁRIOS MUNICIPAIS E SERVIDORES, EM MACEIÓ-AL".</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4833/4833_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4833/4833_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE MEDALHA TERCEIRA IDADE CESAR JULIÃO CECÉ DE SALES A SRA. IVONE SALOMÃO EDUARDO E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI PROGRAMA DE INCENTIVO À PARTICIPAÇÃO DOS ESTUDANTES DE PEDRO LEOPOLDO NAS REUNIÕES ORDINÁRIAS DO PODER LEGISLATIVO MUNICIPAL DO ANO DE 2006".</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PARTICIPAÇÃO DE COMISSÃO DE REPRESENTAÇÃO DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO NO 125º ENCONTRO NACIONAL DE VEREADORES, PREFEITOS, VICE-PREFEITOS, SECRETÁRIOS MUNICIPAIS, ASSESSORES E SERVIDORES, EM PORTO ALEGRE-RS".</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4830/4830_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4830/4830_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA AO SR. SEBASTIÃO FERREIRA MACHADO E  DÁ OUTRAS PROVIDÊNCIA".</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA BENEMÉRITA AO SR. ROGÉRIO TAVARES DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIA".</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA A DOUTOR LAURO ÂNGELO DE ALMEIDA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4827/4827_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4827/4827_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA BENEMÉRITA A PROFESSORA MARIA ANTONIETA PEREIRA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4826/4826_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4826/4826_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA HONORÁRIA AO SR. JOSE MARCOS MESQUITA E DÁS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4824/4824_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4824/4824_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA INCISO I E II DO ART. 9º DA RESOLUÇÃO 430, DE 23 DE DEZEMBRO DE 1998".</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4822/4822_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4822/4822_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA AO SR. JOSÉ MARTINS CABRAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4823/4823_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4823/4823_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PARTICIPAÇÃO DA COMISSÃO DE REPRESENTAÇÃO DA CÂMARA MUNICIPAL DE PEDRO LEOPOLDO NO C ENCONTRO NACIONAL DE VEREADORES, PREFEITOS, VICE-PREFEITOS, SECRETÁRIOS MUNICIPAIS E ASSESSORES EM RECIFE-CE".</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2003/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2003/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS OBRIGAÇÕES ACESSÓRIAS PARA AUTORIZAÇÃO DE TALÃO DE NOTAS FISCAIS,REGULAMENTA A VALIDADE ELAS NORAS FUSCAIS, OBRIGA A APRESENTAÇÃO DOS LIVROS NO ATOA DA FISCALIZAÇÃO MUNICIPAL INSTITUI PENALIDADES.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2002/4805/4805_texto_integral.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2002/4805/4805_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROVISORIAMENTE, PARA FINS DE CORRESPONDÊNCIA POSTAL, DENOMINAÇÕES DE VIAS PÚBLICAS DA REGIÃO DA CASCALHEIRA - BAIRRO TEOTÔNIO BATISTA DE FREITAS</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2000/5031/286-00.pdf</t>
+    <t>http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2000/5031/286-00.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE CONTROLE INTERNO DA PREFEITURA MUNICIPAL DE PEDRO LEOPOLDO/MG E DA OUTRAS PREVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9828,66 +10191,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6929/decreto_no_2.507_de_19_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6910/decreto_no_2.506_de_17_de_novembro_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6900/decreto_no_2.505_de_07_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6899/decreto_no_2.498_de_03_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6898/decreto_no_2.497_de_30_de_outubro_de_2025_3.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6909/decreto_no_2.496_de_27_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6887/decreto_no_2.495_de_22_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6886/doc09566920251029171101.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6856/decreto_no_2.476_de_15_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6872/decreto_no_2.493_de_09_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6862/decreto_no_2.486_de_01_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6861/decreto_no_2.485_de_01_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6860/decreto_no_2.484_de_30_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6859/decreto_no_2.483_de_30_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6858/decreto_no_2.482_de_30_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6857/decreto_no_2.480_de_25_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6841/decreto_no_2.471_de__1o_de_setemrbo_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6871/decreto_no_2.469_de_27_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6835/decreto_no_2.468_de_26_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6830/decreto_no_2.466_de_18_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6826/decreto_no_2.461_de_01_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6825/decreto_no_2.460_de_01_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6819/decreto_no_2.459_de_30_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6823/decreto_no_2.458_de_30_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6818/decreto_no_2.457_de_25_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6813/decreto_no_2.455_de_23_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6807/decreto_no_2.454_de_21_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6804/decreto_no_2.452_de_16_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6801/decreto_no_2.451_de_10_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6795/decreto_no_2.450_de_10_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6794/decreto_no_2.449_de_10_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6790/decreto_no_2.448_de_08_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6789/decreto_no_2.447_de_08_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6829/decreto_no_2.445_de_01o_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6788/decreto_no_2.442_de_01_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6787/decreto_no_2.441_de_01_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6778/decreto_no_2.440_de_23_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6769/decreto_no_2.439_de_12_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6773/decreto_no_2.438_de_11_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6772/decreto_no_2.437_de_11_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6762/decreto_no_2.436_de_11_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6743/decreto_no_2.426_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6742/decreto_no_2.425_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6741/decreto_no_2.424_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6740/decreto_no_2.423_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6738/decreto_no_2.421_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6737/decreto_no_2.420_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6736/decreto_no_2.419_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6735/decreto_no_2.418_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6734/decreto_no_2.417_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6733/decreto_no_2.416_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6732/decreto_no_2.415_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6731/decreto_no_2.414_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6730/decreto_no_2.413_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6728/decreto_no_2.412_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6727/decreto_no_2.411_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6726/decreto_no_2.410_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6724/decreto_no_2.409_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6723/decreto_no_2.408_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6722/decreto_no_2.407_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6721/decreto_no_2.406_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6720/decreto_no_2.405_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6719/decreto_no_2.404_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6718/decreto_no_2.403_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6717/decreto_no_2.402_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6716/decreto_no_2.401_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6715/decreto_no_2.400_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6714/decreto_no_2.399_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6712/decreto_no_2.398_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6711/decreto_no_2.396_de_20_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6684/decreto_no_2.392_de_02_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6680/decreto_no_2.391_de_29_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6678/decreto_no_2.389_de_25_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6677/decreto_no_2.388_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6676/decreto_no_2.387_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6675/decreto_no_2.386_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6674/decreto_no_2.385_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6649/decreto_no_2.379_de_19_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6650/decreto_no_2.378_de_18_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6664/decreto_no_2.377_de_18_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6663/decreto_no_2.375_de_06_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6629/decreto_n_2.369_de_20_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6628/decreto_n_2.368_de_19_de_fevereiro_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6615/decreto_n_2.354_de_17-01-2025_-_boi_da_manta.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6619/decreto_n_2.361_de_31-01-2025_-_altera_decreto_2.212_comissao_tecnica_municipal__ctm-reurb.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6618/decreto_n_2.360_de_27-01-2025_-_dispoe_sobre_hasteamento_da_bandeiras_nacional_do_estado_e_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6617/decreto_n_2.356_de_22-01-2025_-_dispoe_sobre_o_cancelamento_do_decreto_2.345_de_16_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6616/decreto_n_2.355_de_22-01-2025_-_altera_decreto_2.355_de_22_-01-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6606/decreto_n_2.355_de_22-01-2025_-_altera_decreto_2.355_de_22_-01-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6605/decreto_n_2.354_de_17-01-2025_-_boi_da_manta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6603/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6604/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6614/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6613/decreto_n_2.352_de_08_-01-2025_-_feriados.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6612/decreto_n_2.351_de_08-01-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6549/decreto_no_2.351_de_08-01-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6514/decreto_2.350_de_30_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6502/decreto_2.349_de_30_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6501/decreto_2.348_de_30_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6500/decreto_2.347_de_20_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6488/decreto_municipal_2.345_de_16_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6487/decreto_municipal_2.344_de_16_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6486/decreto_municipal_2.343_de_12_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6513/decreto_2.342_de_04_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6485/decreto_municipal_2.341_de_04_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6512/decreto_2.337_de_27_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6480/decreto_2.336_de_31_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6478/decreto_2.335_de_24_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6477/decreto_2.334_de_24_de_outubro_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6472/decreto_2.333_de_16_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6471/decreto_2.331_de_14_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6470/decreto_2.330_de_07_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6469/decreto_2.329_de_03_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6468/decreto_2.328_de_03_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6458/decreto_2.326_de_19_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6457/decreto_2.325_de_19_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6455/decreto_2.324_de_5_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6454/decreto_2.323_de_5_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6446/decreto_2.322_de_04_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6453/decreto_2.321_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6452/decreto_2320_de_21_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6443/decreto_2.318_de_12_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6435/decreto_2.317_de_04_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6431/decreto_2.315_de_03_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6430/decreto_2.314_de_03_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6429/decreto_2.313_de_02_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6428/decreto_2.312_de_02_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6421/decreto_no_2.311_de_25_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6420/decreto_2.310_de_13_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6414/decreto_2.309_de_03_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6400/decreto_2.307_de_21_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6399/decreto_2.306_de_20_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6398/decreto_2.305_de_20_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6397/decreto_2.304_de_17_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6394/decreto_2.302_de_14_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6396/decreto_2.300_de_08_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6393/decreto_2.297_de_24_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6392/decreto_2.296_de_24_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6391/decreto_2.295_de_24_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6377/decreto_2.294_de_18_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6376/decreto_2.293_de_17_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6374/decreto_no2.292_de_9_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6373/decreto_2.291_de_04_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6372/decreto_no2.290_de_3_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6363/decreto_no_2.285_de_22_de_fevereiro_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6371/decreto_no2.284_de_22_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6427/decreto_2.289_de_20_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6359/decreto_no_2.288_de_12_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6362/decreto_no_2.287_de_12_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6370/decreto_no2282_de_19_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6341/decreto_no_2.281_de_07_de__fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6340/decreto_no_2.279_de_25_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6338/decreto_2.278_de_18_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6337/decreto_2.277_de_11_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6336/decreto_2.276_de_09_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6332/decreto_2.275_de_09_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6335/decreto_2.274_de_05_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6331/decreto_2.273_de_04_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6330/decreto_no_2.272_de_03_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6302/decreto_2271_de_26_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6301/decreto_2270_de_20_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6300/decreto_2269_de_18_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6463/decreto_2.268_de_18_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6462/decreto_2.267_de_18_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6299/decreto_2266_de_18_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6298/decreto_2265_de_11_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6295/decreto_2.264_de_11_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6286/decreto_2263_de_30_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6285/decreto_2262_de_23_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6284/decreto_2261_de_23_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6283/decreto_2260_de_22_de_novembro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6282/decreto_2259_de_17_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6281/decreto_2258_de_14_de_novembro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6265/decreto_2257_de_20_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6262/decreto_2256_de_18_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6261/decreto_2255_de_16_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6260/decreto_2254_de_16_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6259/decreto_2253_de_11_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6253/decreto_2252_de_03_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6254/decreto_2251_de_03_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6242/decreto_2.250_de_25_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6241/decreto_2.249_de_25_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6252/decreto_2.248_de_25_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6238/decreto_2.247_de_18_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6231/decreto_2.244_de_05_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6205/decreto_2.242_de_20_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6204/decreto_2.241_de_19_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6203/decreto_2.240_de_19_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6201/decreto_2.238_de_12_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6195/decreto_2.237_de_7_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6185/decreto_2.236_de_05_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6183/decreto_2.234_de_23_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6184/decreto_2.235_de_29_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6181/decreto_2.233_de_20_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6177/decreto_2.232_de_12_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6176/decreto_2.231_de_01_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6175/decreto_2.230_de_30_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6155/decreto_2.227_de_25_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6174/decreto_2.226_de_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6148/decreto_2.225_de_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6147/decreto_2.224_de_08_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6145/decreto_municipal_no_2.223_de_03_de_maio_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6139/decreto_municipal_2222_de_18_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6137/decreto_2.221_de_18_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6173/decreto_2.220_de_14_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6178/decreto_2.219_de_10_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6121/decreto_2.216_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6126/decreto_2.215_de_15_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6125/decreto_no_2.214_de_15_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6124/decreto_no_2.213_de_15_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6115/decreto_2.212_de_15_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6114/decreto_2.211_de_13_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6113/decreto_2.210_de_13_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6112/decreto_2.209_de_13_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6116/decreto_2.208_de_13_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6111/decreto_2.207_de_10_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6110/decreto_2.206_de_07_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6109/decreto_2.205_de_03_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6101/doc05878820230301165304.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6103/decreto_2.204_14_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6094/decreto_no_2.202_de_12_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6093/decreto_no_2.201_de_10_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6079/decreto_no_2.200_de_03_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6078/decreto_no_2.199_de_02_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6461/decreto_municipal_no_2.198_de_30_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6073/decreto_no_2.197_de_27_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6072/decreto_no_2.196_de_22_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6071/decreto_no_2.195_de_22_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6066/decreto_no_2.194_de_20_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6065/decreto_no_2.193_de_13_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6056/decreto_no_2.191_de_24_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6028/decreto_no_2.190_de_10_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6027/decreto_no_2.189_de_07_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6026/decreto_no_2.188_de_27_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6023/decreto_municipal_no_2.187_de_17_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6006/decreto_2.181_de_14_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6025/decreto_municipal_no_2.186_de_12_de_outubro_de_2022_2.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6022/decreto_municipal_no_2.185_de_04_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6014/decreto_municipal_2.184_de_03_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6007/decreto_2.183_de_23_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6021/decreto_municipal_no_2.182_de_16_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6005/decreto_2.180_de_12_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5995/decreto_municipal_2.179_de_29_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5983/decreto_municipal_no_2178_de_05-08-2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6008/decreto_no_2.177_de_01_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5986/decreto_2.176_de_28_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5966/decreto_municipal_2.175_de_13_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5965/decreto_municipal_2.174_de_11_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5964/decreto_no_2.172_de_28_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5951/decreto_municipal_2.169_de_23_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5952/decreto_municipal_2.167_de_29_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5937/decreto_2.166_de_28_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5935/decreto_municipal_2.165_de_18_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5934/decreto_no_2.164_de_08_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6460/decreto_municipal_no_2.163_de_08_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5924/decreto_no_2.162_de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5923/decreto_no_2.161_de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5922/decreto_no_2.160_de_11_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5921/decreto_no_2.159_de_11_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5914/decreto_no_2.158_de_18_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5912/decreto_no_2.157_de_11_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5905/decreto_no_2.154_de_31_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5904/decreto_no_2.152_de_25_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5903/decreto_no_2.151_de_19_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5902/decreto_no_2.150_de_18_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5901/decreto_no_2.149_de_17_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5900/decreto_no_2.148_de_17_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5899/decreto_no_2.147_de_10_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5898/decreto_no_2.146_de_07_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5897/decreto_no_2.145_de_06_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5896/decreto_no_2.144_de_04_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5895/decreto_no_2.143_de_03_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5894/decreto_no_2.142_de_30_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5886/decreto_no_2.141_de_28_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5911/decreto_2.140_de_20_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5875/decreto_2.139_de_19_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5868/decreto_2.137_de_7_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5860/decreto_2.136_de_30_de_novembro_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5867/decreto_2.135_de_25_de_novembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5859/decreto_2.134_de_23_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5858/decreto_2.133_de_19_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5848/decreto_n.o_2.132-21_-_28_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5847/decreto_n.o_2.131-21_-_28_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5834/decreto_2.130_de_06_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5832/decreto_2.129_de_01_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5827/decreto_2.127_de_28_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5826/decreto_2.126_de_28_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5825/decreto_2.124_de_27_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5815/decreto_2.123_de_14-09-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5814/decreto_2.121_de_31_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5813/decreto_2.120_de_31_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5812/decreto_n.o_2119_de_23_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5811/decreto_n.o_2118_de_09_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5843/decreto_municipal_2.117_09_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5810/decreto_2.116_de_03-08-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5781/decreto_2.115_de_3_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5776/decreto_2.114-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5780/decreto_2.112_de_29_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5774/decreto_2.111-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5775/decreto_2.113-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5773/decreto_2.110-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5772/decreto_2.109-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5771/decreto_2.108-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5770/decreto_2.107-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5768/decreto_2.106-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5752/decreto_no_2.105_de_11_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5751/decreto_no_2.104_de_09_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5753/decreto_no_2.103_de_07_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5742/decreto_no_2.102_de_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5741/decreto_no_2.101_de_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5740/decreto_no_2.100_de_25_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5739/decreto_no_2.099_de_24_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5733/decreto_no_2.098_de_20_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5769/decreto_2.097-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5732/decreto_no_2.096_de_14_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5731/decreto_no_2.095_de_11_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5730/decreto_no_2.094_de_05_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5721/decreto_no_2.093_de_30_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5720/decreto_no_2.092_de_30_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5719/decreto_no_2.091_de_28_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5718/decreto_no_2.090_de_23_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5717/decreto_no_2.089_de_23_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5715/decreto_no_2.088_de_20_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5706/decreto_no_2.087_de_16_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5714/decreto_no_2.086_de_16_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5705/decreto_no_2.085_de_08_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5703/decreto_no_2.084_de_31_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5702/decreto_no_2.083_de_31_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5701/decreto_no_2.082_de_25_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5698/decreto_no_2.081_de_10_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5696/decreto_no_2.080_de_03_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5695/decreto_no_2.079_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5694/decreto_no_2.078_de_12_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5690/decreto_no_2.077_de_12_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5688/decreto_no_2.075_de_03_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5687/decreto_no_2.074_de_29_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5686/decreto_no_2.073_de_25_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5685/decreto_no_2.072_de_15_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5684/decreto_no_2.071_de_14_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5683/decreto_no_2.070_de_04_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5657/decreto_no_2.069_de_04_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5750/decreto_no_2.067_de_04_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5656/decreto_no_2.066_de_04_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5655/decreto_no_2.065_de_30_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5654/decreto_no_2.064_de_30_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5682/decreto_no_2.062_de_29_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5681/decreto_no_2.060_de_10_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5680/decreto_no_2.059_de_10_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5632/decreto_no_2.058_de_10_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5631/decreto_no_2.057_de_1o_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5679/decreto_no_2.056_de_01_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5678/decreto_no_2.055_de_01_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5644/decreto_no_2.054_de_24_de_novembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5643/decreto_no_2.053_de_17_de_novembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5630/decreto_no_2.050_de_29_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5645/decreto_no_2.049_de_29_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5650/decreto_no_2.048_de_23_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5649/decreto_no_2.047_de_21_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5611/2046-20.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5610/2045-20.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5629/decreto_no_2.043_de_07_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5652/decreto_no_2.042_de_07_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5651/decreto_no_2.041_de_07_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5628/decreto_no_2.040_de_01_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5627/decreto_no_2.039_de_01_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5626/decreto_no_2.038_de_01_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5614/2037-20_alt_dec_1973.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5603/decreto_no_2036_de_11_de_setembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5594/decreto_2034-2020.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5596/decreto_2033-2020.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5595/decreto_2032-2020.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5573/decreto_n2028-2020.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5570/2027-2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5569/2026-2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5565/2025-20.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5568/2024-2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5566/2023-20.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5642/decreto_no_2.022_de_11_de_agosto_de_2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5589/decreto_n2021-2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5585/decreto_n2020-2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5605/decreto_no_2019_de_03_de_agosto_de_2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5604/decreto_no_2018_de_03_de_agosto_de_2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5598/decreto_2017-2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5564/2016-20.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5563/2015-20.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5599/decreto_2014-2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5600/decreto_2013-2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5592/decreto_2012-2020.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5601/decreto_2011-2020_.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5597/decreto_2010-2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5583/decreto_n2009-2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5593/decreto_n2008-2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5590/decreto_n2007-2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5575/decreto_n2006-2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5574/decreto_n2005-2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5572/decreto_n2004-2020.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5591/decreto_n2003-2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5579/decreto_n2002-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5582/decreto_n2001-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5571/decreto_n2000-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5584/decreto_n1999-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5587/decreto_n1998-2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5588/decreto_n1997-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5586/decreto_n1996-2020.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5578/decreto_n1995-2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5581/decreto_n1994-2020.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5548/decreto_no_1993_-_abertura_parcial_comercio.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5547/decreto_no_1991_-_altera_decreto_1973-20.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5546/decreto_no_1990_-_altera_decreto_1972-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5576/decreto_n1989-2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5545/decreto_no_1987_-_credito_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5544/decreto_no_1986_-_altera_decreto_1973-2020_-_comercio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5543/decreto_no_1985_-_estabelece_o_uso_obrigatorio_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5542/decreto_no_1984_-_reconhece_calamidade.corona_virus.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5541/decreto_no_1983_-_altera_decreto_1972.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5540/decreto_no_1982_-_feriados_e_pontos_facultativos_abril_a_junho_2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5539/decreto_no_1981_-_homologa_gratificacao_lei_3.281-2012.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5538/decreto_no_1980_-_altera_decreto_no_1.937-2019.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5537/decreto_no_1979_-_posicionamento_extraordinario_servidores.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5536/decreto_no_1978_-_altera_decreto_1973-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5577/decreto_n1977-2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5580/decreto_n1976-2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5535/decreto_no_1975_-altera_decreto_1972-2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5534/decreto_no_1974_-_altera_decreto_1973-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5533/decreto_no_1973_-_determina_a_suspensao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5532/decreto_no_1972_-_declara_situacao_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5531/decreto_no_1971_-_altera_decreto_1969-2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5530/decreto_no_1970_-_altera_decreto_1968-2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5529/decreto_no_1968_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5528/decreto_no_1968_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5522/decreto_no_1.967_de_21_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5527/decreto_no_1966_-_cria_o_preco_publico_banheiros_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5525/decreto_no_1965_-_altera_o_decreto_municipal_no_1937_-_regulamenta_lei_municipal_no3.456.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5498/decreto_no_1.964_de_20_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5497/decreto_no_1.963_de_12_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5524/decreto_no_1961_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5523/decreto_no_1960_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5496/decreto_no_1.959_de_31_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5487/decreto_no_1.958_de_20_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5483/decreto_no_1.957_de_16_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5484/decreto_no_1.956_de_16_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5625/decreto_no_1.954_de_02_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5624/decreto_no_1.953_de_02_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5495/decreto_no_1.952_de_31_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5494/decreto_no_1.950_de_19_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5493/decreto_no_1.948_de_19_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5481/decreto_no_1.947_de_19_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5479/decreto_no_1.946_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5492/decreto_no_1.944_de_11_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5491/decreto_no_1.943_de_11_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5490/decreto_no_1.942_de_11_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5489/decreto_no_1.940_de_04_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5488/decreto_no_1.939_de_04_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5526/em_branco.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5447/decreto_no_1.935_de_25-11-2019.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5480/decreto_no_1.932_de_01_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5478/decreto_no_1931_01_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5451/decreto_no_1929_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5449/decreto_no_1925_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5482/decreto_no_1.927_de_01_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5450/decreto_no_1926_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5425/decreto_no_1921.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5426/decreto_no_1920.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5473/1918-19.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5472/1917-19.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5471/1916-19.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5470/1915-19.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5469/1914-19.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5468/1913-19.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5467/1912-19.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5392/1910-19.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5391/1909-19.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5390/1908-19.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5389/1907-19.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5466/1906-19.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5465/1905-19.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5463/1904-19.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5462/1903-19.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5388/1902-19.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5461/1901-19.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5486/decreto_no_1.900_de_03_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5460/1899-19.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5361/1898-19.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5363/1897-19.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5387/1896-19.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5362/1893-19.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5375/1892-19.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5374/1891-19.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5386/1890-19.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5385/1889-19.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5384/1888-19.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5373/1882-19.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5485/decreto_no_1.880_de_05_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5372/1879-19.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5371/1873-19.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5360/1869-19.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5353/1868-19.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5167/1867-19.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5166/1866-19.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5165/1865-19.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5370/1863-19.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5368/1862-19.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5369/1861-19.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5358/1860-19.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5357/1859-19.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5356/1859-19.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5359/1858-19.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5354/1856-19.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5355/1855-19.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5382/1854-19.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5381/1853-19.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5352/1852-18.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5351/1851-18.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5339/1849-18.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5333/1848-18.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5350/1847-18.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5332/1846-18.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5346/1844-18.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5345/1843-18.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5344/1842-18.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5343/1850-18.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5349/1841-18.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5342/1840-18.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5341/1839-18.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5340/1838-18.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5380/1837-18.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5330/1835-18.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5329/1834-18.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5383/1833-18.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5328/1832-18.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5327/1831-18.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4985/4985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5326/1826-18.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5366/1825-18.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5365/1824-18.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5379/1823-18.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5325/1822-18.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5324/1821-18.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5323/1820-18_02.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5322/1819-18.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5321/1818-18.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5302/1817-18.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5162/1813-18.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5163/1814-18.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5161/1812-18.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5160/1811-18.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5159/1810-18.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5157/1809-18.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5158/1808-18.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5156/1807-18.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5154/1806-18.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5153/1805-18.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5152/1804-18.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5155/1816-18.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5151/1803-18.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5150/1802-18.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5149/1801-18.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5148/1800-18.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5146/1798-18.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5145/1797-18.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5144/1796-18.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5143/1795-18.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5142/1794-18.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5141/1793-18.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5140/1792-18.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5139/1791-18.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5138/1790-18.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5137/1789-18.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5136/1788-18.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5135/1787-18.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5134/1786-18.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5133/1785-18.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5132/1784-18.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5131/1783-18.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5130/1782-18.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5129/1781-18.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5128/1780-18.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5127/1779-18.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5126/1778-18.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5125/1777-18.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5124/1776-18.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5123/1775-18.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5122/1774-18.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5121/1773-18.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5120/1772-18.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5119/1771-18.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5118/1770-18.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5117/1769-18.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5116/1768-18.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5115/1767-18.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5114/1766-18.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5113/1765-18.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5112/1764-18.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5110/1762-18.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5111/1763-18.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5109/1761-18.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5108/1760-18.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5107/1759-18.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5106/1758-18.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5105/1757-18.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5104/1756-16.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5103/1755-18.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5102/1754-18.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5101/1753-18.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5100/1752-18.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5099/1751-18.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5098/1750-18.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5097/1749-18.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5096/1748-18.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5095/1747-17.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5094/1746-17.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5093/1745-17.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5092/1744-17.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5091/1742-17.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5090/1741-17.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5089/1740-17.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5088/1738-17.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5087/1737-17.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5086/1736-17.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5085/1735-17.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5084/1734-17.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5083/1733-17.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5082/1732-17.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5081/1731-17.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5080/1730-17.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5078/1728-17.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5079/1729-17_3.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5076/1725-17.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5075/1724-17.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5073/1723-17.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5072/1722-17.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5071/1721-17.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5070/1720-17.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5069/1719-17.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5068/1718-17.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5067/1717-17.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5066/1716-17.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5065/1715-17.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5064/1714-17.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5063/1713-17.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5062/1712-17.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5061/1711-17.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5060/1710-17.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5020/1709-17.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2017/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5059/1706-17.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5058/1705-17.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5057/1704-17.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5056/1703-17.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5055/1702-17.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5054/1701-17.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5053/1700-17.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5052/1699-17.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5051/1698-17.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5050/1697-17.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5049/1696-17.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5048/1695-17.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5047/1694-17.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5046/1693-17.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5045/1692-17.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5044/1691-17.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5042/1689-17.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5040/1687-17.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5039/1686-17.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5038/1685-17.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5037/1684-17.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5036/1683-17.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5035/1682-17.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5034/1681-17.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5033/1678-17.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5032/1677-17.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5030/1676-17.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5029/1675-17.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5028/1672-17.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5027/1671-17.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5026/1670-17.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5025/1669-17.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5015/1660-17.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5043/1690-17.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5041/1688-17.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5024/1668-17.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5023/1667-17.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5022/1666-17.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5021/1665-17.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5019/1664-17.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5018/1663-17.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5077/1726-17.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5017/1662-17.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5016/1661-17.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2014/6422/decreto_1.462_de_16_de_julho_de_2014.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2013/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2013/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/2622/2622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2011/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4408/4408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2010/5005/1087-10.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2009/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2009/5004/1000-09.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2008/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2008/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2007/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2007/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2003/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2002/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2000/5031/286-00.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7082/decreto_no_2580-_parcelamento_de_creditos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7081/decreto_no_2579-_reurb-s_lagoa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7061/decreto_no_2568_-_altera_o_decreto_no_1.635_de_30_de_agosto_de_2016_que_regulamenta_as_parcerias_voluntarias_-_organizacoes_da_sociedade_civil.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7065/decreto_no_2.572_de_20_de_maio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7039/decreto_no_2.557_de_31_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7037/decreto_no_2.556_de_31_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7038/decreto_no_2.555_de_20_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7025/decreto_no_2.553_de_13_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7015/decreto_no_2.552_de_05_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7024/decreto_no_2.551_de_2_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7021/decreto_no_2.546_de_25_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7020/decreto_no_2.545_de_25_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/7019/decreto_no_2.544_de_24_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6998/decreto_no_2.543_de_23_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6997/decreto_no_2.542_de_10_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6996/decreto_no_2.541_de_06_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6977/decreto_no_2.536_de_16_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6976/decreto_no_2.535_de_16_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6975/decreto_no_2.534_de_14_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6974/decreto_no_2.533_de_14_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6973/decreto_no_2.532_de_12_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6995/decreto_no_2.531_de_07_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6972/decreto_no_2.527_de_07_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6957/decreto_n_2.526_de_5_de_janeiro_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6970/decreto_no_2.525_de_02_de_janeiro_de_2026_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6969/decreto_no_2.524_de_01_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6968/decreto_no_2.523_de_23_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6967/decreto_no_2.522_de_23_de_dezembro_de_2025_2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2026/6966/decreto_no_2.519_de_15_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6929/decreto_no_2.507_de_19_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6910/decreto_no_2.506_de_17_de_novembro_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6900/decreto_no_2.505_de_07_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6899/decreto_no_2.498_de_03_de_novembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6898/decreto_no_2.497_de_30_de_outubro_de_2025_3.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6909/decreto_no_2.496_de_27_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6887/decreto_no_2.495_de_22_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6886/doc09566920251029171101.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6856/decreto_no_2.476_de_15_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6872/decreto_no_2.493_de_09_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6862/decreto_no_2.486_de_01_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6861/decreto_no_2.485_de_01_de_outubro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6860/decreto_no_2.484_de_30_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6859/decreto_no_2.483_de_30_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6858/decreto_no_2.482_de_30_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6857/decreto_no_2.480_de_25_de_setembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6841/decreto_no_2.471_de__1o_de_setemrbo_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6871/decreto_no_2.469_de_27_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6835/decreto_no_2.468_de_26_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6830/decreto_no_2.466_de_18_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6826/decreto_no_2.461_de_01_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6825/decreto_no_2.460_de_01_de_agosto_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6819/decreto_no_2.459_de_30_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6823/decreto_no_2.458_de_30_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6818/decreto_no_2.457_de_25_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6813/decreto_no_2.455_de_23_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6807/decreto_no_2.454_de_21_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6804/decreto_no_2.452_de_16_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6801/decreto_no_2.451_de_10_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6795/decreto_no_2.450_de_10_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6794/decreto_no_2.449_de_10_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6790/decreto_no_2.448_de_08_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6789/decreto_no_2.447_de_08_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6829/decreto_no_2.445_de_01o_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6788/decreto_no_2.442_de_01_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6787/decreto_no_2.441_de_01_de_julho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6778/decreto_no_2.440_de_23_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6769/decreto_no_2.439_de_12_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6773/decreto_no_2.438_de_11_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6772/decreto_no_2.437_de_11_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6762/decreto_no_2.436_de_11_de_junho_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6743/decreto_no_2.426_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6742/decreto_no_2.425_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6741/decreto_no_2.424_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6740/decreto_no_2.423_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6738/decreto_no_2.421_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6737/decreto_no_2.420_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6736/decreto_no_2.419_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6735/decreto_no_2.418_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6734/decreto_no_2.417_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6733/decreto_no_2.416_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6732/decreto_no_2.415_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6731/decreto_no_2.414_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6730/decreto_no_2.413_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6728/decreto_no_2.412_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6727/decreto_no_2.411_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6726/decreto_no_2.410_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6724/decreto_no_2.409_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6723/decreto_no_2.408_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6722/decreto_no_2.407_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6721/decreto_no_2.406_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6720/decreto_no_2.405_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6719/decreto_no_2.404_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6718/decreto_no_2.403_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6717/decreto_no_2.402_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6716/decreto_no_2.401_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6715/decreto_no_2.400_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6714/decreto_no_2.399_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6712/decreto_no_2.398_de_29_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6711/decreto_no_2.396_de_20_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6684/decreto_no_2.392_de_02_de_maio_de_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6680/decreto_no_2.391_de_29_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6678/decreto_no_2.389_de_25_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6677/decreto_no_2.388_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6676/decreto_no_2.387_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6675/decreto_no_2.386_de_24_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6674/decreto_no_2.385_de_22_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6649/decreto_no_2.379_de_19_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6650/decreto_no_2.378_de_18_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6664/decreto_no_2.377_de_18_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6663/decreto_no_2.375_de_06_de_marco_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6629/decreto_n_2.369_de_20_de_fevereiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6628/decreto_n_2.368_de_19_de_fevereiro_de_2025_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6615/decreto_n_2.354_de_17-01-2025_-_boi_da_manta.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6619/decreto_n_2.361_de_31-01-2025_-_altera_decreto_2.212_comissao_tecnica_municipal__ctm-reurb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6618/decreto_n_2.360_de_27-01-2025_-_dispoe_sobre_hasteamento_da_bandeiras_nacional_do_estado_e_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6617/decreto_n_2.356_de_22-01-2025_-_dispoe_sobre_o_cancelamento_do_decreto_2.345_de_16_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6606/decreto_n_2.355_de_22-01-2025_-_altera_decreto_2.355_de_22_-01-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6616/decreto_n_2.355_de_22-01-2025_-_altera_decreto_2.355_de_22_-01-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6605/decreto_n_2.354_de_17-01-2025_-_boi_da_manta.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6603/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6614/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6604/decreto_n_2.353_de_16-01-2025_-_prog._orcamentaria_e_financeira.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6613/decreto_n_2.352_de_08_-01-2025_-_feriados.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6612/decreto_n_2.351_de_08-01-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2025/6549/decreto_no_2.351_de_08-01-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6514/decreto_2.350_de_30_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6502/decreto_2.349_de_30_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6501/decreto_2.348_de_30_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6500/decreto_2.347_de_20_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6488/decreto_municipal_2.345_de_16_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6487/decreto_municipal_2.344_de_16_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6486/decreto_municipal_2.343_de_12_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6513/decreto_2.342_de_04_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6485/decreto_municipal_2.341_de_04_de_dezembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6512/decreto_2.337_de_27_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6480/decreto_2.336_de_31_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6478/decreto_2.335_de_24_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6477/decreto_2.334_de_24_de_outubro_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6472/decreto_2.333_de_16_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6471/decreto_2.331_de_14_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6470/decreto_2.330_de_07_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6469/decreto_2.329_de_03_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6468/decreto_2.328_de_03_de_outubro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6458/decreto_2.326_de_19_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6457/decreto_2.325_de_19_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6455/decreto_2.324_de_5_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6454/decreto_2.323_de_5_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6446/decreto_2.322_de_04_de_setembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6453/decreto_2.321_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6452/decreto_2320_de_21_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6443/decreto_2.318_de_12_de_agosto_de_2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6435/decreto_2.317_de_04_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6431/decreto_2.315_de_03_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6430/decreto_2.314_de_03_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6429/decreto_2.313_de_02_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6428/decreto_2.312_de_02_de_julho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6421/decreto_no_2.311_de_25_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6420/decreto_2.310_de_13_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6414/decreto_2.309_de_03_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6400/decreto_2.307_de_21_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6399/decreto_2.306_de_20_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6398/decreto_2.305_de_20_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6397/decreto_2.304_de_17_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6394/decreto_2.302_de_14_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6396/decreto_2.300_de_08_de_maio_de_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6393/decreto_2.297_de_24_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6392/decreto_2.296_de_24_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6391/decreto_2.295_de_24_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6377/decreto_2.294_de_18_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6376/decreto_2.293_de_17_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6374/decreto_no2.292_de_9_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6373/decreto_2.291_de_04_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6372/decreto_no2.290_de_3_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6363/decreto_no_2.285_de_22_de_fevereiro_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6371/decreto_no2.284_de_22_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6427/decreto_2.289_de_20_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6359/decreto_no_2.288_de_12_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6362/decreto_no_2.287_de_12_de_marco_2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6370/decreto_no2282_de_19_de_fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6341/decreto_no_2.281_de_07_de__fevereiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6340/decreto_no_2.279_de_25_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6338/decreto_2.278_de_18_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6337/decreto_2.277_de_11_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6336/decreto_2.276_de_09_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6332/decreto_2.275_de_09_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6335/decreto_2.274_de_05_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6331/decreto_2.273_de_04_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2024/6330/decreto_no_2.272_de_03_de_janeiro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6302/decreto_2271_de_26_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6301/decreto_2270_de_20_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6300/decreto_2269_de_18_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6463/decreto_2.268_de_18_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6462/decreto_2.267_de_18_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6299/decreto_2266_de_18_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6298/decreto_2265_de_11_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6295/decreto_2.264_de_11_de_dezembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6286/decreto_2263_de_30_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6285/decreto_2262_de_23_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6284/decreto_2261_de_23_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6283/decreto_2260_de_22_de_novembro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6282/decreto_2259_de_17_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6281/decreto_2258_de_14_de_novembro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6265/decreto_2257_de_20_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6262/decreto_2256_de_18_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6261/decreto_2255_de_16_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6260/decreto_2254_de_16_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6259/decreto_2253_de_11_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6253/decreto_2252_de_03_de_outubro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6254/decreto_2251_de_03_outubro_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6242/decreto_2.250_de_25_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6241/decreto_2.249_de_25_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6252/decreto_2.248_de_25_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6238/decreto_2.247_de_18_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6231/decreto_2.244_de_05_de_setembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6205/decreto_2.242_de_20_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6204/decreto_2.241_de_19_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6203/decreto_2.240_de_19_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6201/decreto_2.238_de_12_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6195/decreto_2.237_de_7_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6185/decreto_2.236_de_05_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6183/decreto_2.234_de_23_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6184/decreto_2.235_de_29_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6181/decreto_2.233_de_20_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6177/decreto_2.232_de_12_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6176/decreto_2.231_de_01_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6175/decreto_2.230_de_30_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6155/decreto_2.227_de_25_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6174/decreto_2.226_de_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6148/decreto_2.225_de_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6147/decreto_2.224_de_08_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6145/decreto_municipal_no_2.223_de_03_de_maio_2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6139/decreto_municipal_2222_de_18_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6137/decreto_2.221_de_18_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6173/decreto_2.220_de_14_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6178/decreto_2.219_de_10_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6121/decreto_2.216_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6126/decreto_2.215_de_15_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6125/decreto_no_2.214_de_15_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6124/decreto_no_2.213_de_15_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6115/decreto_2.212_de_15_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6114/decreto_2.211_de_13_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6113/decreto_2.210_de_13_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6112/decreto_2.209_de_13_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6116/decreto_2.208_de_13_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6111/decreto_2.207_de_10_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6110/decreto_2.206_de_07_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6109/decreto_2.205_de_03_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6101/doc05878820230301165304.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6103/decreto_2.204_14_de_fevereiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6094/decreto_no_2.202_de_12_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6093/decreto_no_2.201_de_10_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6079/decreto_no_2.200_de_03_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2023/6078/decreto_no_2.199_de_02_de_janeiro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6461/decreto_municipal_no_2.198_de_30_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6073/decreto_no_2.197_de_27_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6072/decreto_no_2.196_de_22_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6071/decreto_no_2.195_de_22_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6066/decreto_no_2.194_de_20_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6065/decreto_no_2.193_de_13_de_dezembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6056/decreto_no_2.191_de_24_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6028/decreto_no_2.190_de_10_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6027/decreto_no_2.189_de_07_de_novembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6026/decreto_no_2.188_de_27_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6023/decreto_municipal_no_2.187_de_17_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6006/decreto_2.181_de_14_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6025/decreto_municipal_no_2.186_de_12_de_outubro_de_2022_2.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6022/decreto_municipal_no_2.185_de_04_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6014/decreto_municipal_2.184_de_03_de_outubro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6007/decreto_2.183_de_23_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6021/decreto_municipal_no_2.182_de_16_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6005/decreto_2.180_de_12_de_setembro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5995/decreto_municipal_2.179_de_29_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5983/decreto_municipal_no_2178_de_05-08-2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6008/decreto_no_2.177_de_01_de_agosto_de_2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5986/decreto_2.176_de_28_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5966/decreto_municipal_2.175_de_13_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5965/decreto_municipal_2.174_de_11_de_julho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5964/decreto_no_2.172_de_28_de_junho_de_2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5951/decreto_municipal_2.169_de_23_de_maio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5952/decreto_municipal_2.167_de_29_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5937/decreto_2.166_de_28_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5935/decreto_municipal_2.165_de_18_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5934/decreto_no_2.164_de_08_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/6460/decreto_municipal_no_2.163_de_08_de_abril_de_2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5924/decreto_no_2.162_de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5923/decreto_no_2.161_de_15_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5922/decreto_no_2.160_de_11_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5921/decreto_no_2.159_de_11_de_marco_de_2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5914/decreto_no_2.158_de_18_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5912/decreto_no_2.157_de_11_de_fevereiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5905/decreto_no_2.154_de_31_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5904/decreto_no_2.152_de_25_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5903/decreto_no_2.151_de_19_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5902/decreto_no_2.150_de_18_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5901/decreto_no_2.149_de_17_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5900/decreto_no_2.148_de_17_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5899/decreto_no_2.147_de_10_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5898/decreto_no_2.146_de_07_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5897/decreto_no_2.145_de_06_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5896/decreto_no_2.144_de_04_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2022/5895/decreto_no_2.143_de_03_de_janeiro_de_2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5894/decreto_no_2.142_de_30_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5886/decreto_no_2.141_de_28_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5911/decreto_2.140_de_20_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5875/decreto_2.139_de_19_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5868/decreto_2.137_de_7_de_dezembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5860/decreto_2.136_de_30_de_novembro_de_2021_1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5867/decreto_2.135_de_25_de_novembro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5859/decreto_2.134_de_23_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5858/decreto_2.133_de_19_de_novembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5848/decreto_n.o_2.132-21_-_28_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5847/decreto_n.o_2.131-21_-_28_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5834/decreto_2.130_de_06_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5832/decreto_2.129_de_01_de_outubro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5827/decreto_2.127_de_28_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5826/decreto_2.126_de_28_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5825/decreto_2.124_de_27_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5815/decreto_2.123_de_14-09-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5814/decreto_2.121_de_31_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5813/decreto_2.120_de_31_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5812/decreto_n.o_2119_de_23_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5811/decreto_n.o_2118_de_09_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5843/decreto_municipal_2.117_09_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5810/decreto_2.116_de_03-08-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5781/decreto_2.115_de_3_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5776/decreto_2.114-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5780/decreto_2.112_de_29_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5774/decreto_2.111-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5775/decreto_2.113-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5773/decreto_2.110-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5772/decreto_2.109-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5771/decreto_2.108-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5770/decreto_2.107-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5768/decreto_2.106-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5752/decreto_no_2.105_de_11_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5751/decreto_no_2.104_de_09_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5753/decreto_no_2.103_de_07_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5742/decreto_no_2.102_de_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5741/decreto_no_2.101_de_27_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5740/decreto_no_2.100_de_25_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5739/decreto_no_2.099_de_24_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5733/decreto_no_2.098_de_20_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5769/decreto_2.097-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5732/decreto_no_2.096_de_14_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5731/decreto_no_2.095_de_11_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5730/decreto_no_2.094_de_05_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5721/decreto_no_2.093_de_30_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5720/decreto_no_2.092_de_30_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5719/decreto_no_2.091_de_28_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5718/decreto_no_2.090_de_23_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5717/decreto_no_2.089_de_23_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5715/decreto_no_2.088_de_20_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5706/decreto_no_2.087_de_16_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5714/decreto_no_2.086_de_16_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5705/decreto_no_2.085_de_08_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5703/decreto_no_2.084_de_31_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5702/decreto_no_2.083_de_31_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5701/decreto_no_2.082_de_25_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5698/decreto_no_2.081_de_10_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5696/decreto_no_2.080_de_03_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5695/decreto_no_2.079_de_02_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5694/decreto_no_2.078_de_12_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5690/decreto_no_2.077_de_12_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5688/decreto_no_2.075_de_03_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5687/decreto_no_2.074_de_29_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5686/decreto_no_2.073_de_25_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5685/decreto_no_2.072_de_15_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5684/decreto_no_2.071_de_14_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5683/decreto_no_2.070_de_04_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5657/decreto_no_2.069_de_04_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5750/decreto_no_2.067_de_04_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2021/5656/decreto_no_2.066_de_04_de_janeiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5655/decreto_no_2.065_de_30_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5654/decreto_no_2.064_de_30_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5682/decreto_no_2.062_de_29_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5681/decreto_no_2.060_de_10_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5680/decreto_no_2.059_de_10_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5632/decreto_no_2.058_de_10_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5631/decreto_no_2.057_de_1o_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5679/decreto_no_2.056_de_01_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5678/decreto_no_2.055_de_01_de_dezembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5644/decreto_no_2.054_de_24_de_novembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5643/decreto_no_2.053_de_17_de_novembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5630/decreto_no_2.050_de_29_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5645/decreto_no_2.049_de_29_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5650/decreto_no_2.048_de_23_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5649/decreto_no_2.047_de_21_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5611/2046-20.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5610/2045-20.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5629/decreto_no_2.043_de_07_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5652/decreto_no_2.042_de_07_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5651/decreto_no_2.041_de_07_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5628/decreto_no_2.040_de_01_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5627/decreto_no_2.039_de_01_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5626/decreto_no_2.038_de_01_de_outubro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5614/2037-20_alt_dec_1973.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5603/decreto_no_2036_de_11_de_setembro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5594/decreto_2034-2020.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5596/decreto_2033-2020.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5595/decreto_2032-2020.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5573/decreto_n2028-2020.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5570/2027-2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5569/2026-2020.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5565/2025-20.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5568/2024-2020.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5566/2023-20.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5642/decreto_no_2.022_de_11_de_agosto_de_2020.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5589/decreto_n2021-2020.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5585/decreto_n2020-2020.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5605/decreto_no_2019_de_03_de_agosto_de_2020.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5604/decreto_no_2018_de_03_de_agosto_de_2020.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5598/decreto_2017-2020.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5564/2016-20.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5563/2015-20.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5599/decreto_2014-2020.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5600/decreto_2013-2020.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5592/decreto_2012-2020.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5601/decreto_2011-2020_.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5597/decreto_2010-2020.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5583/decreto_n2009-2020.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5593/decreto_n2008-2020.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5590/decreto_n2007-2020.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5575/decreto_n2006-2020.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5574/decreto_n2005-2020.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5572/decreto_n2004-2020.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5591/decreto_n2003-2020.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5579/decreto_n2002-2020.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5582/decreto_n2001-2020.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5571/decreto_n2000-2020.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5584/decreto_n1999-2020.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5587/decreto_n1998-2020.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5588/decreto_n1997-2020.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5586/decreto_n1996-2020.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5578/decreto_n1995-2020.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5581/decreto_n1994-2020.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5548/decreto_no_1993_-_abertura_parcial_comercio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5547/decreto_no_1991_-_altera_decreto_1973-20.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5546/decreto_no_1990_-_altera_decreto_1972-2020.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5576/decreto_n1989-2020.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5545/decreto_no_1987_-_credito_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5544/decreto_no_1986_-_altera_decreto_1973-2020_-_comercio.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5543/decreto_no_1985_-_estabelece_o_uso_obrigatorio_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5542/decreto_no_1984_-_reconhece_calamidade.corona_virus.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5541/decreto_no_1983_-_altera_decreto_1972.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5540/decreto_no_1982_-_feriados_e_pontos_facultativos_abril_a_junho_2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5539/decreto_no_1981_-_homologa_gratificacao_lei_3.281-2012.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5538/decreto_no_1980_-_altera_decreto_no_1.937-2019.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5537/decreto_no_1979_-_posicionamento_extraordinario_servidores.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5536/decreto_no_1978_-_altera_decreto_1973-2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5577/decreto_n1977-2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5580/decreto_n1976-2020.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5535/decreto_no_1975_-altera_decreto_1972-2020.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5534/decreto_no_1974_-_altera_decreto_1973-2020.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5533/decreto_no_1973_-_determina_a_suspensao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5532/decreto_no_1972_-_declara_situacao_de_emergencia.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5531/decreto_no_1971_-_altera_decreto_1969-2020.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5530/decreto_no_1970_-_altera_decreto_1968-2020.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5529/decreto_no_1968_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5528/decreto_no_1968_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5522/decreto_no_1.967_de_21_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5527/decreto_no_1966_-_cria_o_preco_publico_banheiros_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5525/decreto_no_1965_-_altera_o_decreto_municipal_no_1937_-_regulamenta_lei_municipal_no3.456.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5498/decreto_no_1.964_de_20_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5497/decreto_no_1.963_de_12_de_fevereiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5524/decreto_no_1961_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5523/decreto_no_1960_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5496/decreto_no_1.959_de_31_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5487/decreto_no_1.958_de_20_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5483/decreto_no_1.957_de_16_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5484/decreto_no_1.956_de_16_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5625/decreto_no_1.954_de_02_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5624/decreto_no_1.953_de_02_de_janeiro_de_2020.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5495/decreto_no_1.952_de_31_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5494/decreto_no_1.950_de_19_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5493/decreto_no_1.948_de_19_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5481/decreto_no_1.947_de_19_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5479/decreto_no_1.946_de_18_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5492/decreto_no_1.944_de_11_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5491/decreto_no_1.943_de_11_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5490/decreto_no_1.942_de_11_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5489/decreto_no_1.940_de_04_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5488/decreto_no_1.939_de_04_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2020/5526/em_branco.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5447/decreto_no_1.935_de_25-11-2019.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5480/decreto_no_1.932_de_01_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5478/decreto_no_1931_01_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5451/decreto_no_1929_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5449/decreto_no_1925_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5482/decreto_no_1.927_de_01_de_outubro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5450/decreto_no_1926_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5425/decreto_no_1921.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5426/decreto_no_1920.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5473/1918-19.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5472/1917-19.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5471/1916-19.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5470/1915-19.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5469/1914-19.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5468/1913-19.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5467/1912-19.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5392/1910-19.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5391/1909-19.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5390/1908-19.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5389/1907-19.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5466/1906-19.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5465/1905-19.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5463/1904-19.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5462/1903-19.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5388/1902-19.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5461/1901-19.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5486/decreto_no_1.900_de_03_de_junho_de_2019.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5460/1899-19.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5361/1898-19.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5363/1897-19.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5387/1896-19.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5362/1893-19.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5375/1892-19.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5374/1891-19.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5386/1890-19.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5385/1889-19.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5384/1888-19.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5373/1882-19.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5485/decreto_no_1.880_de_05_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5372/1879-19.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5371/1873-19.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5360/1869-19.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5353/1868-19.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5167/1867-19.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5166/1866-19.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5165/1865-19.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5370/1863-19.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5368/1862-19.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5369/1861-19.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5358/1860-19.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5357/1859-19.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5356/1859-19.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5359/1858-19.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5354/1856-19.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5355/1855-19.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5382/1854-19.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2019/5381/1853-19.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5352/1852-18.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5351/1851-18.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5339/1849-18.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5333/1848-18.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5350/1847-18.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5332/1846-18.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5346/1844-18.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5345/1843-18.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5344/1842-18.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5343/1850-18.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5349/1841-18.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5342/1840-18.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5341/1839-18.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5340/1838-18.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5380/1837-18.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5330/1835-18.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5329/1834-18.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5383/1833-18.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5328/1832-18.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5327/1831-18.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4985/4985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5326/1826-18.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5366/1825-18.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5365/1824-18.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5379/1823-18.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5325/1822-18.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5324/1821-18.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5323/1820-18_02.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5322/1819-18.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5321/1818-18.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5302/1817-18.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5162/1813-18.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5163/1814-18.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5161/1812-18.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5160/1811-18.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5159/1810-18.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5157/1809-18.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5158/1808-18.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5156/1807-18.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5154/1806-18.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5153/1805-18.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5152/1804-18.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5155/1816-18.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5151/1803-18.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5150/1802-18.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5149/1801-18.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5148/1800-18.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5146/1798-18.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5145/1797-18.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5144/1796-18.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5143/1795-18.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5142/1794-18.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5141/1793-18.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5140/1792-18.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5139/1791-18.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5138/1790-18.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5137/1789-18.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5136/1788-18.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5135/1787-18.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5134/1786-18.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5133/1785-18.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5132/1784-18.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5131/1783-18.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5130/1782-18.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5129/1781-18.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5128/1780-18.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5127/1779-18.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5126/1778-18.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5125/1777-18.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5124/1776-18.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5123/1775-18.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5122/1774-18.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5121/1773-18.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5120/1772-18.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2018/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5119/1771-18.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5118/1770-18.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5117/1769-18.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5116/1768-18.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5115/1767-18.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5114/1766-18.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5113/1765-18.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5112/1764-18.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5110/1762-18.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5111/1763-18.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5109/1761-18.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5108/1760-18.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5107/1759-18.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5106/1758-18.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5105/1757-18.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5104/1756-16.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5103/1755-18.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5102/1754-18.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5101/1753-18.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5100/1752-18.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5099/1751-18.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5098/1750-18.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5097/1749-18.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2018/5096/1748-18.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5095/1747-17.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5094/1746-17.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5093/1745-17.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5092/1744-17.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5091/1742-17.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5090/1741-17.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5089/1740-17.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5088/1738-17.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5087/1737-17.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5086/1736-17.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5085/1735-17.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5084/1734-17.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5083/1733-17.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5082/1732-17.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5081/1731-17.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5080/1730-17.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5078/1728-17.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5079/1729-17_3.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5076/1725-17.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5075/1724-17.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5073/1723-17.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5072/1722-17.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5071/1721-17.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5070/1720-17.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5069/1719-17.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5068/1718-17.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5067/1717-17.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5066/1716-17.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5065/1715-17.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5064/1714-17.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5063/1713-17.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5062/1712-17.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5061/1711-17.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5060/1710-17.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5020/1709-17.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2017/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5059/1706-17.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5058/1705-17.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5057/1704-17.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5056/1703-17.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5055/1702-17.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5054/1701-17.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5053/1700-17.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5052/1699-17.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5051/1698-17.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5050/1697-17.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5049/1696-17.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5048/1695-17.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5047/1694-17.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5046/1693-17.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5045/1692-17.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5044/1691-17.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5042/1689-17.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5040/1687-17.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5039/1686-17.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5038/1685-17.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5037/1684-17.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5036/1683-17.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5035/1682-17.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5034/1681-17.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5033/1678-17.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5032/1677-17.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5030/1676-17.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5029/1675-17.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5028/1672-17.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5027/1671-17.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5026/1670-17.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5025/1669-17.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5015/1660-17.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5043/1690-17.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5041/1688-17.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5024/1668-17.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5023/1667-17.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5022/1666-17.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5021/1665-17.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5019/1664-17.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5018/1663-17.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5077/1726-17.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5017/1662-17.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2017/5016/1661-17.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4460/4460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4459/4459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4458/4458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4457/4457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4395/4395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4414/4414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4434/4434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4433/4433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4412/4412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4411/4411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4410/4410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4409/4409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4406/4406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4432/4432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4405/4405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4402/4402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4401/4401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4431/4431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4400/4400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4430/4430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4429/4429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4394/4394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4404/4404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4399/4399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4398/4398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4397/4397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2016/4396/4396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4419/4419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4403/4403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2015/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2014/6422/decreto_1.462_de_16_de_julho_de_2014.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2014/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2013/4463/4463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2013/4194/4194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/3898/3898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2012/2622/2622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2011/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4408/4408_texto_integral.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2010/5005/1087-10.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4407/4407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2010/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2009/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2009/5004/1000-09.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2008/4420/4420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2008/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2007/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2007/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2006/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2005/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2003/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/./sapl/public/normajuridica/2002/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pedroleopoldo.mg.leg.br/media/sapl/public/normajuridica/2000/5031/286-00.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G798"/>
+  <dimension ref="A1:G827"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="181.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="215.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -10028,18221 +10391,18888 @@
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>8</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B29" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C33" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="G33" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C34" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G34" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C35" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G35" t="s">
-        <v>13</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C36" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="G36" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C37" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G37" t="s">
-        <v>151</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B38" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C38" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G38" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B39" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G39" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C40" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G40" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B41" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C41" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G41" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="G42" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B43" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G43" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B44" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G44" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C45" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G45" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B46" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C46" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D46" t="s">
         <v>10</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G46" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B47" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C47" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D47" t="s">
         <v>10</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G47" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B48" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C48" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D48" t="s">
         <v>10</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="G48" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B49" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C49" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D49" t="s">
         <v>10</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="G49" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C50" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D50" t="s">
         <v>10</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="G50" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B51" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C51" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D51" t="s">
         <v>10</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G51" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C52" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D52" t="s">
         <v>10</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="G52" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C53" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D53" t="s">
         <v>10</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="G53" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B54" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C54" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D54" t="s">
         <v>10</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G54" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B55" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C55" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D55" t="s">
         <v>10</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G55" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B56" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C56" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D56" t="s">
         <v>10</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="G56" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B57" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C57" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D57" t="s">
         <v>10</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G57" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B58" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C58" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D58" t="s">
         <v>10</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="G58" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B59" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C59" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D59" t="s">
         <v>10</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="G59" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B60" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C60" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D60" t="s">
         <v>10</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="G60" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B61" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C61" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D61" t="s">
         <v>10</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="G61" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C62" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D62" t="s">
         <v>10</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G62" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B63" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C63" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D63" t="s">
         <v>10</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="G63" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B64" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C64" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D64" t="s">
         <v>10</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="G64" t="s">
-        <v>258</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B65" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C65" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D65" t="s">
         <v>10</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="G65" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B66" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C66" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D66" t="s">
         <v>10</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G66" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B67" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C67" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="D67" t="s">
         <v>10</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G67" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B68" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C68" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D68" t="s">
         <v>10</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="G68" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B69" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C69" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D69" t="s">
         <v>10</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="G69" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B70" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C70" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D70" t="s">
         <v>10</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G70" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B71" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C71" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D71" t="s">
         <v>10</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="G71" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B72" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C72" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D72" t="s">
         <v>10</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="G72" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C73" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="G73" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B74" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C74" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D74" t="s">
         <v>10</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="G74" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B75" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C75" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D75" t="s">
         <v>10</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="G75" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B76" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C76" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D76" t="s">
         <v>10</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>174</v>
+        <v>307</v>
       </c>
       <c r="G76" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B77" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C77" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D77" t="s">
         <v>10</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="G77" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B78" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C78" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="G78" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B79" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C79" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D79" t="s">
         <v>10</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="G79" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B80" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C80" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D80" t="s">
         <v>10</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="G80" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B81" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C81" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D81" t="s">
         <v>10</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G81" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B82" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C82" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>174</v>
+        <v>330</v>
       </c>
       <c r="G82" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B83" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C83" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D83" t="s">
         <v>10</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G83" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B84" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C84" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D84" t="s">
         <v>10</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="G84" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B85" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C85" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D85" t="s">
         <v>10</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G85" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B86" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C86" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D86" t="s">
         <v>10</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="G86" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B87" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C87" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D87" t="s">
         <v>10</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="G87" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B88" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C88" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D88" t="s">
         <v>10</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="G88" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B89" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C89" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D89" t="s">
         <v>10</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="G89" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B90" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C90" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="D90" t="s">
         <v>10</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="G90" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B91" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C91" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D91" t="s">
         <v>10</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="G91" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B92" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C92" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="G92" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B93" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C93" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D93" t="s">
         <v>10</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="G93" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B94" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C94" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D94" t="s">
         <v>10</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="G94" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B95" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C95" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="D95" t="s">
         <v>10</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G95" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B96" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C96" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D96" t="s">
         <v>10</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G96" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B97" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C97" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D97" t="s">
         <v>10</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="G97" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B98" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C98" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="D98" t="s">
         <v>10</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="G98" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B99" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C99" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="D99" t="s">
         <v>10</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="G99" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B100" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C100" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D100" t="s">
         <v>10</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="G100" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B101" t="s">
-        <v>8</v>
+        <v>115</v>
       </c>
       <c r="C101" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D101" t="s">
         <v>10</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="G101" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B102" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C102" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D102" t="s">
         <v>10</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="G102" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B103" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C103" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="G103" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B104" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C104" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D104" t="s">
         <v>10</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="G104" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B105" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C105" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D105" t="s">
         <v>10</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>420</v>
+        <v>291</v>
       </c>
       <c r="G105" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B106" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C106" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D106" t="s">
         <v>10</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G106" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B107" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C107" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D107" t="s">
         <v>10</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G107" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B108" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C108" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D108" t="s">
         <v>10</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G108" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B109" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C109" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D109" t="s">
         <v>10</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G109" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B110" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C110" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D110" t="s">
         <v>10</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G110" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B111" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C111" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D111" t="s">
         <v>10</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>444</v>
+        <v>291</v>
       </c>
       <c r="G111" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>446</v>
       </c>
       <c r="B112" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C112" t="s">
         <v>447</v>
       </c>
       <c r="D112" t="s">
         <v>10</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>448</v>
       </c>
       <c r="G112" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>450</v>
       </c>
       <c r="B113" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C113" t="s">
         <v>451</v>
       </c>
       <c r="D113" t="s">
         <v>10</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>452</v>
       </c>
       <c r="G113" t="s">
-        <v>453</v>
+        <v>77</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
+        <v>453</v>
+      </c>
+      <c r="B114" t="s">
+        <v>115</v>
+      </c>
+      <c r="C114" t="s">
         <v>454</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="D114" t="s">
-[...5 lines deleted...]
-      <c r="F114" s="1" t="s">
+      <c r="G114" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
+        <v>457</v>
+      </c>
+      <c r="B115" t="s">
+        <v>115</v>
+      </c>
+      <c r="C115" t="s">
         <v>458</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
+        <v>10</v>
+      </c>
+      <c r="E115" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="D115" t="s">
-[...5 lines deleted...]
-      <c r="F115" s="1" t="s">
+      <c r="G115" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
+        <v>461</v>
+      </c>
+      <c r="B116" t="s">
+        <v>115</v>
+      </c>
+      <c r="C116" t="s">
         <v>462</v>
       </c>
-      <c r="B116" t="s">
-[...2 lines deleted...]
-      <c r="C116" t="s">
+      <c r="D116" t="s">
+        <v>10</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="D116" t="s">
-[...5 lines deleted...]
-      <c r="F116" s="1" t="s">
+      <c r="G116" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
+        <v>465</v>
+      </c>
+      <c r="B117" t="s">
+        <v>115</v>
+      </c>
+      <c r="C117" t="s">
         <v>466</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" t="s">
+      <c r="D117" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" t="s">
+        <v>11</v>
+      </c>
+      <c r="F117" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="D117" t="s">
-[...5 lines deleted...]
-      <c r="F117" s="1" t="s">
+      <c r="G117" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
+        <v>469</v>
+      </c>
+      <c r="B118" t="s">
+        <v>115</v>
+      </c>
+      <c r="C118" t="s">
         <v>470</v>
       </c>
-      <c r="B118" t="s">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="D118" t="s">
-[...5 lines deleted...]
-      <c r="F118" s="1" t="s">
+      <c r="G118" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
+        <v>473</v>
+      </c>
+      <c r="B119" t="s">
+        <v>115</v>
+      </c>
+      <c r="C119" t="s">
         <v>474</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
+        <v>10</v>
+      </c>
+      <c r="E119" t="s">
+        <v>11</v>
+      </c>
+      <c r="F119" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="D119" t="s">
-[...5 lines deleted...]
-      <c r="F119" s="1" t="s">
+      <c r="G119" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
+        <v>477</v>
+      </c>
+      <c r="B120" t="s">
+        <v>115</v>
+      </c>
+      <c r="C120" t="s">
         <v>478</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="D120" t="s">
-[...5 lines deleted...]
-      <c r="F120" s="1" t="s">
+      <c r="G120" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
+        <v>481</v>
+      </c>
+      <c r="B121" t="s">
+        <v>115</v>
+      </c>
+      <c r="C121" t="s">
         <v>482</v>
       </c>
-      <c r="B121" t="s">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
+        <v>10</v>
+      </c>
+      <c r="E121" t="s">
+        <v>11</v>
+      </c>
+      <c r="F121" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="D121" t="s">
-[...5 lines deleted...]
-      <c r="F121" s="1" t="s">
+      <c r="G121" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
+        <v>485</v>
+      </c>
+      <c r="B122" t="s">
+        <v>115</v>
+      </c>
+      <c r="C122" t="s">
         <v>486</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
+        <v>10</v>
+      </c>
+      <c r="E122" t="s">
+        <v>11</v>
+      </c>
+      <c r="F122" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="D122" t="s">
-[...5 lines deleted...]
-      <c r="F122" s="1" t="s">
+      <c r="G122" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
+        <v>489</v>
+      </c>
+      <c r="B123" t="s">
+        <v>115</v>
+      </c>
+      <c r="C123" t="s">
         <v>490</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" t="s">
+        <v>11</v>
+      </c>
+      <c r="F123" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="D123" t="s">
-[...5 lines deleted...]
-      <c r="F123" s="1" t="s">
+      <c r="G123" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
+        <v>493</v>
+      </c>
+      <c r="B124" t="s">
+        <v>115</v>
+      </c>
+      <c r="C124" t="s">
         <v>494</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="D124" t="s">
+        <v>10</v>
+      </c>
+      <c r="E124" t="s">
+        <v>11</v>
+      </c>
+      <c r="F124" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="D124" t="s">
-[...5 lines deleted...]
-      <c r="F124" s="1" t="s">
+      <c r="G124" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
+        <v>497</v>
+      </c>
+      <c r="B125" t="s">
+        <v>115</v>
+      </c>
+      <c r="C125" t="s">
         <v>498</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="D125" t="s">
+        <v>10</v>
+      </c>
+      <c r="E125" t="s">
+        <v>11</v>
+      </c>
+      <c r="F125" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="D125" t="s">
-[...5 lines deleted...]
-      <c r="F125" s="1" t="s">
+      <c r="G125" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
+        <v>501</v>
+      </c>
+      <c r="B126" t="s">
+        <v>115</v>
+      </c>
+      <c r="C126" t="s">
         <v>502</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
+        <v>10</v>
+      </c>
+      <c r="E126" t="s">
+        <v>11</v>
+      </c>
+      <c r="F126" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="D126" t="s">
-[...5 lines deleted...]
-      <c r="F126" s="1" t="s">
+      <c r="G126" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
+        <v>505</v>
+      </c>
+      <c r="B127" t="s">
+        <v>115</v>
+      </c>
+      <c r="C127" t="s">
         <v>506</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" t="s">
+        <v>11</v>
+      </c>
+      <c r="F127" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="D127" t="s">
-[...5 lines deleted...]
-      <c r="F127" s="1" t="s">
+      <c r="G127" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
+        <v>509</v>
+      </c>
+      <c r="B128" t="s">
+        <v>115</v>
+      </c>
+      <c r="C128" t="s">
         <v>510</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="D128" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" t="s">
+        <v>11</v>
+      </c>
+      <c r="F128" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D128" t="s">
-[...5 lines deleted...]
-      <c r="F128" s="1" t="s">
+      <c r="G128" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
+        <v>513</v>
+      </c>
+      <c r="B129" t="s">
+        <v>115</v>
+      </c>
+      <c r="C129" t="s">
         <v>514</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="D129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E129" t="s">
+        <v>11</v>
+      </c>
+      <c r="F129" s="1" t="s">
         <v>515</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G129" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>517</v>
       </c>
       <c r="B130" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="C130" t="s">
         <v>518</v>
       </c>
       <c r="D130" t="s">
         <v>10</v>
       </c>
       <c r="E130" t="s">
         <v>11</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>519</v>
       </c>
       <c r="G130" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>521</v>
       </c>
       <c r="B131" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C131" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D131" t="s">
         <v>10</v>
       </c>
       <c r="E131" t="s">
         <v>11</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="G131" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B132" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C132" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D132" t="s">
         <v>10</v>
       </c>
       <c r="E132" t="s">
         <v>11</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="G132" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B133" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C133" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D133" t="s">
         <v>10</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G133" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B134" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C134" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D134" t="s">
         <v>10</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G134" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B135" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C135" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D135" t="s">
         <v>10</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="G135" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B136" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C136" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D136" t="s">
         <v>10</v>
       </c>
       <c r="E136" t="s">
         <v>11</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G136" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B137" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C137" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D137" t="s">
         <v>10</v>
       </c>
       <c r="E137" t="s">
         <v>11</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G137" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="B138" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C138" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D138" t="s">
         <v>10</v>
       </c>
       <c r="E138" t="s">
         <v>11</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G138" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B139" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C139" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D139" t="s">
         <v>10</v>
       </c>
       <c r="E139" t="s">
         <v>11</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="G139" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="B140" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C140" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D140" t="s">
         <v>10</v>
       </c>
       <c r="E140" t="s">
         <v>11</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G140" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B141" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C141" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D141" t="s">
         <v>10</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="G141" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B142" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C142" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D142" t="s">
         <v>10</v>
       </c>
       <c r="E142" t="s">
         <v>11</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G142" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B143" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C143" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D143" t="s">
         <v>10</v>
       </c>
       <c r="E143" t="s">
         <v>11</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="G143" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="B144" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C144" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D144" t="s">
         <v>10</v>
       </c>
       <c r="E144" t="s">
         <v>11</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G144" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B145" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C145" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D145" t="s">
         <v>10</v>
       </c>
       <c r="E145" t="s">
         <v>11</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="G145" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="B146" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C146" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="D146" t="s">
         <v>10</v>
       </c>
       <c r="E146" t="s">
         <v>11</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="G146" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B147" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C147" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D147" t="s">
         <v>10</v>
       </c>
       <c r="E147" t="s">
         <v>11</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="G147" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B148" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C148" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D148" t="s">
         <v>10</v>
       </c>
       <c r="E148" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G148" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B149" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C149" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D149" t="s">
         <v>10</v>
       </c>
       <c r="E149" t="s">
         <v>11</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="G149" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="B150" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C150" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D150" t="s">
         <v>10</v>
       </c>
       <c r="E150" t="s">
         <v>11</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="G150" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B151" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C151" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D151" t="s">
         <v>10</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G151" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B152" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C152" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D152" t="s">
         <v>10</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G152" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B153" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C153" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D153" t="s">
         <v>10</v>
       </c>
       <c r="E153" t="s">
         <v>11</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="G153" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B154" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C154" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="D154" t="s">
         <v>10</v>
       </c>
       <c r="E154" t="s">
         <v>11</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="G154" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="B155" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C155" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D155" t="s">
         <v>10</v>
       </c>
       <c r="E155" t="s">
         <v>11</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="G155" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B156" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C156" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="D156" t="s">
         <v>10</v>
       </c>
       <c r="E156" t="s">
         <v>11</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>174</v>
+        <v>624</v>
       </c>
       <c r="G156" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="B157" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C157" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="D157" t="s">
         <v>10</v>
       </c>
       <c r="E157" t="s">
         <v>11</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="G157" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="B158" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C158" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="D158" t="s">
         <v>10</v>
       </c>
       <c r="E158" t="s">
         <v>11</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>629</v>
+        <v>291</v>
       </c>
       <c r="G158" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B159" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C159" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="D159" t="s">
         <v>10</v>
       </c>
       <c r="E159" t="s">
         <v>11</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G159" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B160" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C160" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="D160" t="s">
         <v>10</v>
       </c>
       <c r="E160" t="s">
         <v>11</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="G160" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="B161" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C161" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D161" t="s">
         <v>10</v>
       </c>
       <c r="E161" t="s">
         <v>11</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="G161" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B162" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C162" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="D162" t="s">
         <v>10</v>
       </c>
       <c r="E162" t="s">
         <v>11</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="G162" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B163" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C163" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D163" t="s">
         <v>10</v>
       </c>
       <c r="E163" t="s">
         <v>11</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="G163" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B164" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C164" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D164" t="s">
         <v>10</v>
       </c>
       <c r="E164" t="s">
         <v>11</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="G164" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B165" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C165" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D165" t="s">
         <v>10</v>
       </c>
       <c r="E165" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="G165" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="B166" t="s">
-        <v>406</v>
+        <v>522</v>
       </c>
       <c r="C166" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D166" t="s">
         <v>10</v>
       </c>
       <c r="E166" t="s">
         <v>11</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="G166" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="B167" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C167" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D167" t="s">
         <v>10</v>
       </c>
       <c r="E167" t="s">
         <v>11</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G167" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B168" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C168" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D168" t="s">
         <v>10</v>
       </c>
       <c r="E168" t="s">
         <v>11</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="G168" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B169" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C169" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D169" t="s">
         <v>10</v>
       </c>
       <c r="E169" t="s">
         <v>11</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="G169" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B170" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C170" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D170" t="s">
         <v>10</v>
       </c>
       <c r="E170" t="s">
         <v>11</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="G170" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B171" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C171" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D171" t="s">
         <v>10</v>
       </c>
       <c r="E171" t="s">
         <v>11</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="G171" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B172" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C172" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D172" t="s">
         <v>10</v>
       </c>
       <c r="E172" t="s">
         <v>11</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="G172" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B173" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C173" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D173" t="s">
         <v>10</v>
       </c>
       <c r="E173" t="s">
         <v>11</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="G173" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B174" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C174" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D174" t="s">
         <v>10</v>
       </c>
       <c r="E174" t="s">
         <v>11</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="G174" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B175" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C175" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D175" t="s">
         <v>10</v>
       </c>
       <c r="E175" t="s">
         <v>11</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="G175" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B176" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C176" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D176" t="s">
         <v>10</v>
       </c>
       <c r="E176" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="G176" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B177" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C177" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D177" t="s">
         <v>10</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="G177" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="B178" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C178" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D178" t="s">
         <v>10</v>
       </c>
       <c r="E178" t="s">
         <v>11</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="G178" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B179" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C179" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D179" t="s">
         <v>10</v>
       </c>
       <c r="E179" t="s">
         <v>11</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="G179" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B180" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C180" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D180" t="s">
         <v>10</v>
       </c>
       <c r="E180" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="G180" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="B181" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C181" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D181" t="s">
         <v>10</v>
       </c>
       <c r="E181" t="s">
         <v>11</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="G181" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
+        <v>725</v>
+      </c>
+      <c r="B182" t="s">
+        <v>522</v>
+      </c>
+      <c r="C182" t="s">
+        <v>726</v>
+      </c>
+      <c r="D182" t="s">
+        <v>10</v>
+      </c>
+      <c r="E182" t="s">
+        <v>11</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="G182" t="s">
         <v>724</v>
-      </c>
-[...16 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
         <v>728</v>
       </c>
       <c r="B183" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C183" t="s">
         <v>729</v>
       </c>
       <c r="D183" t="s">
         <v>10</v>
       </c>
       <c r="E183" t="s">
         <v>11</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>730</v>
       </c>
       <c r="G183" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
         <v>732</v>
       </c>
       <c r="B184" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C184" t="s">
         <v>733</v>
       </c>
       <c r="D184" t="s">
         <v>10</v>
       </c>
       <c r="E184" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>734</v>
       </c>
       <c r="G184" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
         <v>736</v>
       </c>
       <c r="B185" t="s">
-        <v>664</v>
+        <v>522</v>
       </c>
       <c r="C185" t="s">
         <v>737</v>
       </c>
       <c r="D185" t="s">
         <v>10</v>
       </c>
       <c r="E185" t="s">
         <v>11</v>
       </c>
       <c r="F185" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="G185" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
+        <v>739</v>
+      </c>
+      <c r="B186" t="s">
+        <v>522</v>
+      </c>
+      <c r="C186" t="s">
         <v>740</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="D186" t="s">
+        <v>10</v>
+      </c>
+      <c r="E186" t="s">
+        <v>11</v>
+      </c>
+      <c r="F186" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="D186" t="s">
-[...5 lines deleted...]
-      <c r="F186" s="1" t="s">
+      <c r="G186" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
+        <v>743</v>
+      </c>
+      <c r="B187" t="s">
+        <v>522</v>
+      </c>
+      <c r="C187" t="s">
         <v>744</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="D187" t="s">
+        <v>10</v>
+      </c>
+      <c r="E187" t="s">
+        <v>11</v>
+      </c>
+      <c r="F187" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="D187" t="s">
-[...5 lines deleted...]
-      <c r="F187" s="1" t="s">
+      <c r="G187" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
+        <v>747</v>
+      </c>
+      <c r="B188" t="s">
+        <v>522</v>
+      </c>
+      <c r="C188" t="s">
         <v>748</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="D188" t="s">
+        <v>10</v>
+      </c>
+      <c r="E188" t="s">
+        <v>11</v>
+      </c>
+      <c r="F188" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="D188" t="s">
-[...5 lines deleted...]
-      <c r="F188" s="1" t="s">
+      <c r="G188" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
+        <v>751</v>
+      </c>
+      <c r="B189" t="s">
+        <v>522</v>
+      </c>
+      <c r="C189" t="s">
         <v>752</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="D189" t="s">
+        <v>10</v>
+      </c>
+      <c r="E189" t="s">
+        <v>11</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="D189" t="s">
-[...5 lines deleted...]
-      <c r="F189" s="1" t="s">
+      <c r="G189" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
+        <v>755</v>
+      </c>
+      <c r="B190" t="s">
+        <v>522</v>
+      </c>
+      <c r="C190" t="s">
         <v>756</v>
       </c>
-      <c r="B190" t="s">
-[...2 lines deleted...]
-      <c r="C190" t="s">
+      <c r="D190" t="s">
+        <v>10</v>
+      </c>
+      <c r="E190" t="s">
+        <v>11</v>
+      </c>
+      <c r="F190" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="D190" t="s">
-[...5 lines deleted...]
-      <c r="F190" s="1" t="s">
+      <c r="G190" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
+        <v>759</v>
+      </c>
+      <c r="B191" t="s">
+        <v>522</v>
+      </c>
+      <c r="C191" t="s">
         <v>760</v>
       </c>
-      <c r="B191" t="s">
-[...2 lines deleted...]
-      <c r="C191" t="s">
+      <c r="D191" t="s">
+        <v>10</v>
+      </c>
+      <c r="E191" t="s">
+        <v>11</v>
+      </c>
+      <c r="F191" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="D191" t="s">
-[...5 lines deleted...]
-      <c r="F191" s="1" t="s">
+      <c r="G191" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
+        <v>763</v>
+      </c>
+      <c r="B192" t="s">
+        <v>522</v>
+      </c>
+      <c r="C192" t="s">
         <v>764</v>
       </c>
-      <c r="B192" t="s">
-[...2 lines deleted...]
-      <c r="C192" t="s">
+      <c r="D192" t="s">
+        <v>10</v>
+      </c>
+      <c r="E192" t="s">
+        <v>11</v>
+      </c>
+      <c r="F192" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="D192" t="s">
-[...5 lines deleted...]
-      <c r="F192" s="1" t="s">
+      <c r="G192" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
+        <v>767</v>
+      </c>
+      <c r="B193" t="s">
+        <v>522</v>
+      </c>
+      <c r="C193" t="s">
         <v>768</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
+        <v>10</v>
+      </c>
+      <c r="E193" t="s">
+        <v>11</v>
+      </c>
+      <c r="F193" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="D193" t="s">
-[...5 lines deleted...]
-      <c r="F193" s="1" t="s">
+      <c r="G193" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
+        <v>771</v>
+      </c>
+      <c r="B194" t="s">
+        <v>522</v>
+      </c>
+      <c r="C194" t="s">
         <v>772</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="D194" t="s">
+        <v>10</v>
+      </c>
+      <c r="E194" t="s">
+        <v>11</v>
+      </c>
+      <c r="F194" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="D194" t="s">
-[...5 lines deleted...]
-      <c r="F194" s="1" t="s">
+      <c r="G194" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
+        <v>775</v>
+      </c>
+      <c r="B195" t="s">
+        <v>522</v>
+      </c>
+      <c r="C195" t="s">
         <v>776</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="D195" t="s">
+        <v>10</v>
+      </c>
+      <c r="E195" t="s">
+        <v>11</v>
+      </c>
+      <c r="F195" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="D195" t="s">
-[...5 lines deleted...]
-      <c r="F195" s="1" t="s">
+      <c r="G195" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
+        <v>779</v>
+      </c>
+      <c r="B196" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>664</v>
       </c>
       <c r="C196" t="s">
         <v>781</v>
       </c>
       <c r="D196" t="s">
         <v>10</v>
       </c>
       <c r="E196" t="s">
         <v>11</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>782</v>
       </c>
       <c r="G196" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
         <v>784</v>
       </c>
       <c r="B197" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C197" t="s">
         <v>785</v>
       </c>
       <c r="D197" t="s">
         <v>10</v>
       </c>
       <c r="E197" t="s">
         <v>11</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>786</v>
       </c>
       <c r="G197" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
         <v>788</v>
       </c>
       <c r="B198" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C198" t="s">
         <v>789</v>
       </c>
       <c r="D198" t="s">
         <v>10</v>
       </c>
       <c r="E198" t="s">
         <v>11</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>790</v>
       </c>
       <c r="G198" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
         <v>792</v>
       </c>
       <c r="B199" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C199" t="s">
         <v>793</v>
       </c>
       <c r="D199" t="s">
         <v>10</v>
       </c>
       <c r="E199" t="s">
         <v>11</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>794</v>
       </c>
       <c r="G199" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
         <v>796</v>
       </c>
       <c r="B200" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C200" t="s">
         <v>797</v>
       </c>
       <c r="D200" t="s">
         <v>10</v>
       </c>
       <c r="E200" t="s">
         <v>11</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>798</v>
       </c>
       <c r="G200" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
         <v>800</v>
       </c>
       <c r="B201" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C201" t="s">
         <v>801</v>
       </c>
       <c r="D201" t="s">
         <v>10</v>
       </c>
       <c r="E201" t="s">
         <v>11</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>802</v>
       </c>
       <c r="G201" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
         <v>804</v>
       </c>
       <c r="B202" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C202" t="s">
         <v>805</v>
       </c>
       <c r="D202" t="s">
         <v>10</v>
       </c>
       <c r="E202" t="s">
         <v>11</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>806</v>
       </c>
       <c r="G202" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
         <v>808</v>
       </c>
       <c r="B203" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C203" t="s">
         <v>809</v>
       </c>
       <c r="D203" t="s">
         <v>10</v>
       </c>
       <c r="E203" t="s">
         <v>11</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>810</v>
       </c>
       <c r="G203" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
         <v>812</v>
       </c>
       <c r="B204" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C204" t="s">
         <v>813</v>
       </c>
       <c r="D204" t="s">
         <v>10</v>
       </c>
       <c r="E204" t="s">
         <v>11</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>814</v>
       </c>
       <c r="G204" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
         <v>816</v>
       </c>
       <c r="B205" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C205" t="s">
         <v>817</v>
       </c>
       <c r="D205" t="s">
         <v>10</v>
       </c>
       <c r="E205" t="s">
         <v>11</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>818</v>
       </c>
       <c r="G205" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
         <v>820</v>
       </c>
       <c r="B206" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C206" t="s">
         <v>821</v>
       </c>
       <c r="D206" t="s">
         <v>10</v>
       </c>
       <c r="E206" t="s">
         <v>11</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>822</v>
       </c>
       <c r="G206" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
         <v>824</v>
       </c>
       <c r="B207" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C207" t="s">
         <v>825</v>
       </c>
       <c r="D207" t="s">
         <v>10</v>
       </c>
       <c r="E207" t="s">
         <v>11</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>826</v>
       </c>
       <c r="G207" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
         <v>828</v>
       </c>
       <c r="B208" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C208" t="s">
         <v>829</v>
       </c>
       <c r="D208" t="s">
         <v>10</v>
       </c>
       <c r="E208" t="s">
         <v>11</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>830</v>
       </c>
       <c r="G208" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
         <v>832</v>
       </c>
       <c r="B209" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C209" t="s">
         <v>833</v>
       </c>
       <c r="D209" t="s">
         <v>10</v>
       </c>
       <c r="E209" t="s">
         <v>11</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>834</v>
       </c>
       <c r="G209" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
         <v>836</v>
       </c>
       <c r="B210" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C210" t="s">
         <v>837</v>
       </c>
       <c r="D210" t="s">
         <v>10</v>
       </c>
       <c r="E210" t="s">
         <v>11</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>838</v>
       </c>
       <c r="G210" t="s">
-        <v>707</v>
+        <v>839</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="B211" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C211" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D211" t="s">
         <v>10</v>
       </c>
       <c r="E211" t="s">
         <v>11</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="G211" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B212" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C212" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D212" t="s">
         <v>10</v>
       </c>
       <c r="E212" t="s">
         <v>11</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G212" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B213" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C213" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D213" t="s">
         <v>10</v>
       </c>
       <c r="E213" t="s">
         <v>11</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="G213" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B214" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C214" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D214" t="s">
         <v>10</v>
       </c>
       <c r="E214" t="s">
         <v>11</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="G214" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="B215" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C215" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D215" t="s">
         <v>10</v>
       </c>
       <c r="E215" t="s">
         <v>11</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="G215" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B216" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C216" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D216" t="s">
         <v>10</v>
       </c>
       <c r="E216" t="s">
         <v>11</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="G216" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B217" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C217" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D217" t="s">
         <v>10</v>
       </c>
       <c r="E217" t="s">
         <v>11</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="G217" t="s">
-        <v>866</v>
+        <v>118</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
         <v>867</v>
       </c>
       <c r="B218" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C218" t="s">
         <v>868</v>
       </c>
       <c r="D218" t="s">
         <v>10</v>
       </c>
       <c r="E218" t="s">
         <v>11</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>869</v>
       </c>
       <c r="G218" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
         <v>871</v>
       </c>
       <c r="B219" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C219" t="s">
         <v>872</v>
       </c>
       <c r="D219" t="s">
         <v>10</v>
       </c>
       <c r="E219" t="s">
         <v>11</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>873</v>
       </c>
       <c r="G219" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
         <v>875</v>
       </c>
       <c r="B220" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C220" t="s">
         <v>876</v>
       </c>
       <c r="D220" t="s">
         <v>10</v>
       </c>
       <c r="E220" t="s">
         <v>11</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>877</v>
       </c>
       <c r="G220" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
         <v>879</v>
       </c>
       <c r="B221" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C221" t="s">
         <v>880</v>
       </c>
       <c r="D221" t="s">
         <v>10</v>
       </c>
       <c r="E221" t="s">
         <v>11</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>881</v>
       </c>
       <c r="G221" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
         <v>883</v>
       </c>
       <c r="B222" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C222" t="s">
         <v>884</v>
       </c>
       <c r="D222" t="s">
         <v>10</v>
       </c>
       <c r="E222" t="s">
         <v>11</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>885</v>
       </c>
       <c r="G222" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
         <v>887</v>
       </c>
       <c r="B223" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C223" t="s">
         <v>888</v>
       </c>
       <c r="D223" t="s">
         <v>10</v>
       </c>
       <c r="E223" t="s">
         <v>11</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>889</v>
       </c>
       <c r="G223" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
         <v>891</v>
       </c>
       <c r="B224" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C224" t="s">
         <v>892</v>
       </c>
       <c r="D224" t="s">
         <v>10</v>
       </c>
       <c r="E224" t="s">
         <v>11</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>893</v>
       </c>
       <c r="G224" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
         <v>895</v>
       </c>
       <c r="B225" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C225" t="s">
         <v>896</v>
       </c>
       <c r="D225" t="s">
         <v>10</v>
       </c>
       <c r="E225" t="s">
         <v>11</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>897</v>
       </c>
       <c r="G225" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
         <v>899</v>
       </c>
       <c r="B226" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C226" t="s">
         <v>900</v>
       </c>
       <c r="D226" t="s">
         <v>10</v>
       </c>
       <c r="E226" t="s">
         <v>11</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>901</v>
       </c>
       <c r="G226" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
         <v>903</v>
       </c>
       <c r="B227" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C227" t="s">
         <v>904</v>
       </c>
       <c r="D227" t="s">
         <v>10</v>
       </c>
       <c r="E227" t="s">
         <v>11</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>905</v>
       </c>
       <c r="G227" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
         <v>907</v>
       </c>
       <c r="B228" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C228" t="s">
         <v>908</v>
       </c>
       <c r="D228" t="s">
         <v>10</v>
       </c>
       <c r="E228" t="s">
         <v>11</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>909</v>
       </c>
       <c r="G228" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
         <v>911</v>
       </c>
       <c r="B229" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C229" t="s">
         <v>912</v>
       </c>
       <c r="D229" t="s">
         <v>10</v>
       </c>
       <c r="E229" t="s">
         <v>11</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>913</v>
       </c>
       <c r="G229" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
         <v>915</v>
       </c>
       <c r="B230" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C230" t="s">
         <v>916</v>
       </c>
       <c r="D230" t="s">
         <v>10</v>
       </c>
       <c r="E230" t="s">
         <v>11</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>917</v>
       </c>
       <c r="G230" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
         <v>919</v>
       </c>
       <c r="B231" t="s">
-        <v>664</v>
+        <v>780</v>
       </c>
       <c r="C231" t="s">
         <v>920</v>
       </c>
       <c r="D231" t="s">
         <v>10</v>
       </c>
       <c r="E231" t="s">
         <v>11</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>921</v>
       </c>
       <c r="G231" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
         <v>923</v>
       </c>
       <c r="B232" t="s">
+        <v>780</v>
+      </c>
+      <c r="C232" t="s">
         <v>924</v>
       </c>
-      <c r="C232" t="s">
+      <c r="D232" t="s">
+        <v>10</v>
+      </c>
+      <c r="E232" t="s">
+        <v>11</v>
+      </c>
+      <c r="F232" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="D232" t="s">
-[...5 lines deleted...]
-      <c r="F232" s="1" t="s">
+      <c r="G232" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
+        <v>927</v>
+      </c>
+      <c r="B233" t="s">
+        <v>780</v>
+      </c>
+      <c r="C233" t="s">
         <v>928</v>
       </c>
-      <c r="B233" t="s">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="D233" t="s">
+        <v>10</v>
+      </c>
+      <c r="E233" t="s">
+        <v>11</v>
+      </c>
+      <c r="F233" s="1" t="s">
         <v>929</v>
       </c>
-      <c r="D233" t="s">
-[...5 lines deleted...]
-      <c r="F233" s="1" t="s">
+      <c r="G233" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
+        <v>931</v>
+      </c>
+      <c r="B234" t="s">
+        <v>780</v>
+      </c>
+      <c r="C234" t="s">
         <v>932</v>
       </c>
-      <c r="B234" t="s">
-[...2 lines deleted...]
-      <c r="C234" t="s">
+      <c r="D234" t="s">
+        <v>10</v>
+      </c>
+      <c r="E234" t="s">
+        <v>11</v>
+      </c>
+      <c r="F234" s="1" t="s">
         <v>933</v>
       </c>
-      <c r="D234" t="s">
-[...5 lines deleted...]
-      <c r="F234" s="1" t="s">
+      <c r="G234" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
+        <v>935</v>
+      </c>
+      <c r="B235" t="s">
+        <v>780</v>
+      </c>
+      <c r="C235" t="s">
         <v>936</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="D235" t="s">
+        <v>10</v>
+      </c>
+      <c r="E235" t="s">
+        <v>11</v>
+      </c>
+      <c r="F235" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="D235" t="s">
-[...5 lines deleted...]
-      <c r="F235" s="1" t="s">
+      <c r="G235" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
+        <v>939</v>
+      </c>
+      <c r="B236" t="s">
+        <v>780</v>
+      </c>
+      <c r="C236" t="s">
         <v>940</v>
       </c>
-      <c r="B236" t="s">
-[...2 lines deleted...]
-      <c r="C236" t="s">
+      <c r="D236" t="s">
+        <v>10</v>
+      </c>
+      <c r="E236" t="s">
+        <v>11</v>
+      </c>
+      <c r="F236" s="1" t="s">
         <v>941</v>
       </c>
-      <c r="D236" t="s">
-[...5 lines deleted...]
-      <c r="F236" s="1" t="s">
+      <c r="G236" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
+        <v>943</v>
+      </c>
+      <c r="B237" t="s">
+        <v>780</v>
+      </c>
+      <c r="C237" t="s">
         <v>944</v>
       </c>
-      <c r="B237" t="s">
-[...2 lines deleted...]
-      <c r="C237" t="s">
+      <c r="D237" t="s">
+        <v>10</v>
+      </c>
+      <c r="E237" t="s">
+        <v>11</v>
+      </c>
+      <c r="F237" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="D237" t="s">
-[...5 lines deleted...]
-      <c r="F237" s="1" t="s">
+      <c r="G237" t="s">
         <v>946</v>
-      </c>
-[...1 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
+        <v>947</v>
+      </c>
+      <c r="B238" t="s">
+        <v>780</v>
+      </c>
+      <c r="C238" t="s">
         <v>948</v>
       </c>
-      <c r="B238" t="s">
-[...2 lines deleted...]
-      <c r="C238" t="s">
+      <c r="D238" t="s">
+        <v>10</v>
+      </c>
+      <c r="E238" t="s">
+        <v>11</v>
+      </c>
+      <c r="F238" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="D238" t="s">
-[...5 lines deleted...]
-      <c r="F238" s="1" t="s">
+      <c r="G238" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
+        <v>951</v>
+      </c>
+      <c r="B239" t="s">
+        <v>780</v>
+      </c>
+      <c r="C239" t="s">
         <v>952</v>
       </c>
-      <c r="B239" t="s">
-[...2 lines deleted...]
-      <c r="C239" t="s">
+      <c r="D239" t="s">
+        <v>10</v>
+      </c>
+      <c r="E239" t="s">
+        <v>11</v>
+      </c>
+      <c r="F239" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="D239" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G239" t="s">
-        <v>955</v>
+        <v>823</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
+        <v>954</v>
+      </c>
+      <c r="B240" t="s">
+        <v>780</v>
+      </c>
+      <c r="C240" t="s">
+        <v>955</v>
+      </c>
+      <c r="D240" t="s">
+        <v>10</v>
+      </c>
+      <c r="E240" t="s">
+        <v>11</v>
+      </c>
+      <c r="F240" s="1" t="s">
         <v>956</v>
       </c>
-      <c r="B240" t="s">
-[...2 lines deleted...]
-      <c r="C240" t="s">
+      <c r="G240" t="s">
         <v>957</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
+        <v>958</v>
+      </c>
+      <c r="B241" t="s">
+        <v>780</v>
+      </c>
+      <c r="C241" t="s">
+        <v>959</v>
+      </c>
+      <c r="D241" t="s">
+        <v>10</v>
+      </c>
+      <c r="E241" t="s">
+        <v>11</v>
+      </c>
+      <c r="F241" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="B241" t="s">
-[...2 lines deleted...]
-      <c r="C241" t="s">
+      <c r="G241" t="s">
         <v>961</v>
-      </c>
-[...10 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
+        <v>962</v>
+      </c>
+      <c r="B242" t="s">
+        <v>780</v>
+      </c>
+      <c r="C242" t="s">
+        <v>963</v>
+      </c>
+      <c r="D242" t="s">
+        <v>10</v>
+      </c>
+      <c r="E242" t="s">
+        <v>11</v>
+      </c>
+      <c r="F242" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="B242" t="s">
-[...2 lines deleted...]
-      <c r="C242" t="s">
+      <c r="G242" t="s">
         <v>965</v>
-      </c>
-[...10 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
+        <v>966</v>
+      </c>
+      <c r="B243" t="s">
+        <v>780</v>
+      </c>
+      <c r="C243" t="s">
+        <v>967</v>
+      </c>
+      <c r="D243" t="s">
+        <v>10</v>
+      </c>
+      <c r="E243" t="s">
+        <v>11</v>
+      </c>
+      <c r="F243" s="1" t="s">
         <v>968</v>
       </c>
-      <c r="B243" t="s">
-[...2 lines deleted...]
-      <c r="C243" t="s">
+      <c r="G243" t="s">
         <v>969</v>
-      </c>
-[...10 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
+        <v>970</v>
+      </c>
+      <c r="B244" t="s">
+        <v>780</v>
+      </c>
+      <c r="C244" t="s">
+        <v>971</v>
+      </c>
+      <c r="D244" t="s">
+        <v>10</v>
+      </c>
+      <c r="E244" t="s">
+        <v>11</v>
+      </c>
+      <c r="F244" s="1" t="s">
         <v>972</v>
       </c>
-      <c r="B244" t="s">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="G244" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>975</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
+        <v>974</v>
+      </c>
+      <c r="B245" t="s">
+        <v>780</v>
+      </c>
+      <c r="C245" t="s">
+        <v>975</v>
+      </c>
+      <c r="D245" t="s">
+        <v>10</v>
+      </c>
+      <c r="E245" t="s">
+        <v>11</v>
+      </c>
+      <c r="F245" s="1" t="s">
         <v>976</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="G245" t="s">
         <v>977</v>
-      </c>
-[...10 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
+        <v>978</v>
+      </c>
+      <c r="B246" t="s">
+        <v>780</v>
+      </c>
+      <c r="C246" t="s">
+        <v>979</v>
+      </c>
+      <c r="D246" t="s">
+        <v>10</v>
+      </c>
+      <c r="E246" t="s">
+        <v>11</v>
+      </c>
+      <c r="F246" s="1" t="s">
         <v>980</v>
       </c>
-      <c r="B246" t="s">
-[...2 lines deleted...]
-      <c r="C246" t="s">
+      <c r="G246" t="s">
         <v>981</v>
-      </c>
-[...10 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
+        <v>982</v>
+      </c>
+      <c r="B247" t="s">
+        <v>780</v>
+      </c>
+      <c r="C247" t="s">
+        <v>983</v>
+      </c>
+      <c r="D247" t="s">
+        <v>10</v>
+      </c>
+      <c r="E247" t="s">
+        <v>11</v>
+      </c>
+      <c r="F247" s="1" t="s">
         <v>984</v>
       </c>
-      <c r="B247" t="s">
-[...2 lines deleted...]
-      <c r="C247" t="s">
+      <c r="G247" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
+        <v>986</v>
+      </c>
+      <c r="B248" t="s">
+        <v>780</v>
+      </c>
+      <c r="C248" t="s">
+        <v>987</v>
+      </c>
+      <c r="D248" t="s">
+        <v>10</v>
+      </c>
+      <c r="E248" t="s">
+        <v>11</v>
+      </c>
+      <c r="F248" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="B248" t="s">
-[...2 lines deleted...]
-      <c r="C248" t="s">
+      <c r="G248" t="s">
         <v>989</v>
-      </c>
-[...10 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
+        <v>990</v>
+      </c>
+      <c r="B249" t="s">
+        <v>780</v>
+      </c>
+      <c r="C249" t="s">
+        <v>991</v>
+      </c>
+      <c r="D249" t="s">
+        <v>10</v>
+      </c>
+      <c r="E249" t="s">
+        <v>11</v>
+      </c>
+      <c r="F249" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="B249" t="s">
-[...2 lines deleted...]
-      <c r="C249" t="s">
+      <c r="G249" t="s">
         <v>993</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
+        <v>994</v>
+      </c>
+      <c r="B250" t="s">
+        <v>780</v>
+      </c>
+      <c r="C250" t="s">
+        <v>995</v>
+      </c>
+      <c r="D250" t="s">
+        <v>10</v>
+      </c>
+      <c r="E250" t="s">
+        <v>11</v>
+      </c>
+      <c r="F250" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="G250" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>999</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
+        <v>998</v>
+      </c>
+      <c r="B251" t="s">
+        <v>780</v>
+      </c>
+      <c r="C251" t="s">
+        <v>999</v>
+      </c>
+      <c r="D251" t="s">
+        <v>10</v>
+      </c>
+      <c r="E251" t="s">
+        <v>11</v>
+      </c>
+      <c r="F251" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="G251" t="s">
         <v>1001</v>
-      </c>
-[...10 lines deleted...]
-        <v>1003</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B252" t="s">
+        <v>780</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D252" t="s">
+        <v>10</v>
+      </c>
+      <c r="E252" t="s">
+        <v>11</v>
+      </c>
+      <c r="F252" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="B252" t="s">
-[...2 lines deleted...]
-      <c r="C252" t="s">
+      <c r="G252" t="s">
         <v>1005</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B253" t="s">
+        <v>780</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D253" t="s">
+        <v>10</v>
+      </c>
+      <c r="E253" t="s">
+        <v>11</v>
+      </c>
+      <c r="F253" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="G253" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1011</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B254" t="s">
+        <v>780</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D254" t="s">
+        <v>10</v>
+      </c>
+      <c r="E254" t="s">
+        <v>11</v>
+      </c>
+      <c r="F254" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="B254" t="s">
-[...2 lines deleted...]
-      <c r="C254" t="s">
+      <c r="G254" t="s">
         <v>1013</v>
-      </c>
-[...10 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B255" t="s">
+        <v>780</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D255" t="s">
+        <v>10</v>
+      </c>
+      <c r="E255" t="s">
+        <v>11</v>
+      </c>
+      <c r="F255" s="1" t="s">
         <v>1016</v>
       </c>
-      <c r="B255" t="s">
-[...2 lines deleted...]
-      <c r="C255" t="s">
+      <c r="G255" t="s">
         <v>1017</v>
-      </c>
-[...10 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B256" t="s">
+        <v>780</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D256" t="s">
+        <v>10</v>
+      </c>
+      <c r="E256" t="s">
+        <v>11</v>
+      </c>
+      <c r="F256" s="1" t="s">
         <v>1020</v>
       </c>
-      <c r="B256" t="s">
-[...2 lines deleted...]
-      <c r="C256" t="s">
+      <c r="G256" t="s">
         <v>1021</v>
-      </c>
-[...10 lines deleted...]
-        <v>1023</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B257" t="s">
+        <v>780</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D257" t="s">
+        <v>10</v>
+      </c>
+      <c r="E257" t="s">
+        <v>11</v>
+      </c>
+      <c r="F257" s="1" t="s">
         <v>1024</v>
       </c>
-      <c r="B257" t="s">
-[...2 lines deleted...]
-      <c r="C257" t="s">
+      <c r="G257" t="s">
         <v>1025</v>
-      </c>
-[...10 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B258" t="s">
+        <v>780</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D258" t="s">
+        <v>10</v>
+      </c>
+      <c r="E258" t="s">
+        <v>11</v>
+      </c>
+      <c r="F258" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="B258" t="s">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="G258" t="s">
         <v>1029</v>
-      </c>
-[...10 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B259" t="s">
+        <v>780</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D259" t="s">
+        <v>10</v>
+      </c>
+      <c r="E259" t="s">
+        <v>11</v>
+      </c>
+      <c r="F259" s="1" t="s">
         <v>1032</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="G259" t="s">
         <v>1033</v>
-      </c>
-[...10 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B260" t="s">
+        <v>780</v>
+      </c>
+      <c r="C260" t="s">
         <v>1035</v>
       </c>
-      <c r="B260" t="s">
-[...2 lines deleted...]
-      <c r="C260" t="s">
+      <c r="D260" t="s">
+        <v>10</v>
+      </c>
+      <c r="E260" t="s">
+        <v>11</v>
+      </c>
+      <c r="F260" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="D260" t="s">
-[...5 lines deleted...]
-      <c r="F260" s="1" t="s">
+      <c r="G260" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B261" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
       <c r="C261" t="s">
         <v>1040</v>
       </c>
       <c r="D261" t="s">
         <v>10</v>
       </c>
       <c r="E261" t="s">
         <v>11</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="G261" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
         <v>1043</v>
       </c>
       <c r="B262" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C262" t="s">
         <v>1044</v>
       </c>
       <c r="D262" t="s">
         <v>10</v>
       </c>
       <c r="E262" t="s">
         <v>11</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="G262" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
         <v>1047</v>
       </c>
       <c r="B263" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C263" t="s">
         <v>1048</v>
       </c>
       <c r="D263" t="s">
         <v>10</v>
       </c>
       <c r="E263" t="s">
         <v>11</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="G263" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
         <v>1051</v>
       </c>
       <c r="B264" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C264" t="s">
         <v>1052</v>
       </c>
       <c r="D264" t="s">
         <v>10</v>
       </c>
       <c r="E264" t="s">
         <v>11</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="G264" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
         <v>1055</v>
       </c>
       <c r="B265" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C265" t="s">
         <v>1056</v>
       </c>
       <c r="D265" t="s">
         <v>10</v>
       </c>
       <c r="E265" t="s">
         <v>11</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="G265" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
         <v>1059</v>
       </c>
       <c r="B266" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C266" t="s">
         <v>1060</v>
       </c>
       <c r="D266" t="s">
         <v>10</v>
       </c>
       <c r="E266" t="s">
         <v>11</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="G266" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
         <v>1063</v>
       </c>
       <c r="B267" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C267" t="s">
         <v>1064</v>
       </c>
       <c r="D267" t="s">
         <v>10</v>
       </c>
       <c r="E267" t="s">
         <v>11</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="G267" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
         <v>1067</v>
       </c>
       <c r="B268" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C268" t="s">
         <v>1068</v>
       </c>
       <c r="D268" t="s">
         <v>10</v>
       </c>
       <c r="E268" t="s">
         <v>11</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="G268" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
         <v>1071</v>
       </c>
       <c r="B269" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C269" t="s">
         <v>1072</v>
       </c>
       <c r="D269" t="s">
         <v>10</v>
       </c>
       <c r="E269" t="s">
         <v>11</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="G269" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
         <v>1075</v>
       </c>
       <c r="B270" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C270" t="s">
         <v>1076</v>
       </c>
       <c r="D270" t="s">
         <v>10</v>
       </c>
       <c r="E270" t="s">
         <v>11</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="G270" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B271" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C271" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D271" t="s">
         <v>10</v>
       </c>
       <c r="E271" t="s">
         <v>11</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="G271" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B272" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C272" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="D272" t="s">
         <v>10</v>
       </c>
       <c r="E272" t="s">
         <v>11</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="G272" t="s">
-        <v>112</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="B273" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C273" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="D273" t="s">
         <v>10</v>
       </c>
       <c r="E273" t="s">
         <v>11</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="G273" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="B274" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C274" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="D274" t="s">
         <v>10</v>
       </c>
       <c r="E274" t="s">
         <v>11</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="G274" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B275" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C275" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="D275" t="s">
         <v>10</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="G275" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="B276" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C276" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="D276" t="s">
         <v>10</v>
       </c>
       <c r="E276" t="s">
         <v>11</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="G276" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B277" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C277" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="D277" t="s">
         <v>10</v>
       </c>
       <c r="E277" t="s">
         <v>11</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="G277" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B278" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C278" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="D278" t="s">
         <v>10</v>
       </c>
       <c r="E278" t="s">
         <v>11</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="G278" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="B279" t="s">
-        <v>924</v>
+        <v>1039</v>
       </c>
       <c r="C279" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="D279" t="s">
         <v>10</v>
       </c>
       <c r="E279" t="s">
         <v>11</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="G279" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B280" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C280" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="D280" t="s">
         <v>10</v>
       </c>
       <c r="E280" t="s">
         <v>11</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="G280" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B281" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C281" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="D281" t="s">
         <v>10</v>
       </c>
       <c r="E281" t="s">
         <v>11</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="G281" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B282" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C282" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="D282" t="s">
         <v>10</v>
       </c>
       <c r="E282" t="s">
         <v>11</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="G282" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B283" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C283" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="D283" t="s">
         <v>10</v>
       </c>
       <c r="E283" t="s">
         <v>11</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="G283" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B284" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C284" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="D284" t="s">
         <v>10</v>
       </c>
       <c r="E284" t="s">
         <v>11</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="G284" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="B285" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C285" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="D285" t="s">
         <v>10</v>
       </c>
       <c r="E285" t="s">
         <v>11</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="G285" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="B286" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C286" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="D286" t="s">
         <v>10</v>
       </c>
       <c r="E286" t="s">
         <v>11</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="G286" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="B287" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C287" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="D287" t="s">
         <v>10</v>
       </c>
       <c r="E287" t="s">
         <v>11</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="G287" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B288" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C288" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D288" t="s">
         <v>10</v>
       </c>
       <c r="E288" t="s">
         <v>11</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="G288" t="s">
-        <v>1149</v>
+        <v>561</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
         <v>1150</v>
       </c>
       <c r="B289" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C289" t="s">
         <v>1151</v>
       </c>
       <c r="D289" t="s">
         <v>10</v>
       </c>
       <c r="E289" t="s">
         <v>11</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="G289" t="s">
-        <v>1133</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B290" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C290" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D290" t="s">
         <v>10</v>
       </c>
       <c r="E290" t="s">
         <v>11</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="G290" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B291" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C291" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D291" t="s">
         <v>10</v>
       </c>
       <c r="E291" t="s">
         <v>11</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="G291" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B292" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C292" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="D292" t="s">
         <v>10</v>
       </c>
       <c r="E292" t="s">
         <v>11</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="G292" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="B293" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C293" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="D293" t="s">
         <v>10</v>
       </c>
       <c r="E293" t="s">
         <v>11</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="G293" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="B294" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C294" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="D294" t="s">
         <v>10</v>
       </c>
       <c r="E294" t="s">
         <v>11</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="G294" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B295" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C295" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="D295" t="s">
         <v>10</v>
       </c>
       <c r="E295" t="s">
         <v>11</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="G295" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B296" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C296" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="D296" t="s">
         <v>10</v>
       </c>
       <c r="E296" t="s">
         <v>11</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="G296" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B297" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C297" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D297" t="s">
         <v>10</v>
       </c>
       <c r="E297" t="s">
         <v>11</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="G297" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B298" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C298" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D298" t="s">
         <v>10</v>
       </c>
       <c r="E298" t="s">
         <v>11</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="G298" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B299" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C299" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="D299" t="s">
         <v>10</v>
       </c>
       <c r="E299" t="s">
         <v>11</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="G299" t="s">
-        <v>1192</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
         <v>1193</v>
       </c>
       <c r="B300" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C300" t="s">
         <v>1194</v>
       </c>
       <c r="D300" t="s">
         <v>10</v>
       </c>
       <c r="E300" t="s">
         <v>11</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="G300" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
         <v>1197</v>
       </c>
       <c r="B301" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C301" t="s">
         <v>1198</v>
       </c>
       <c r="D301" t="s">
         <v>10</v>
       </c>
       <c r="E301" t="s">
         <v>11</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="G301" t="s">
-        <v>1200</v>
+        <v>229</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C302" t="s">
         <v>1201</v>
       </c>
-      <c r="B302" t="s">
-[...2 lines deleted...]
-      <c r="C302" t="s">
+      <c r="D302" t="s">
+        <v>10</v>
+      </c>
+      <c r="E302" t="s">
+        <v>11</v>
+      </c>
+      <c r="F302" s="1" t="s">
         <v>1202</v>
       </c>
-      <c r="D302" t="s">
-[...5 lines deleted...]
-      <c r="F302" s="1" t="s">
+      <c r="G302" t="s">
         <v>1203</v>
-      </c>
-[...1 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C303" t="s">
         <v>1205</v>
       </c>
-      <c r="B303" t="s">
-[...2 lines deleted...]
-      <c r="C303" t="s">
+      <c r="D303" t="s">
+        <v>10</v>
+      </c>
+      <c r="E303" t="s">
+        <v>11</v>
+      </c>
+      <c r="F303" s="1" t="s">
         <v>1206</v>
       </c>
-      <c r="D303" t="s">
-[...5 lines deleted...]
-      <c r="F303" s="1" t="s">
+      <c r="G303" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C304" t="s">
         <v>1209</v>
       </c>
-      <c r="B304" t="s">
-[...2 lines deleted...]
-      <c r="C304" t="s">
+      <c r="D304" t="s">
+        <v>10</v>
+      </c>
+      <c r="E304" t="s">
+        <v>11</v>
+      </c>
+      <c r="F304" s="1" t="s">
         <v>1210</v>
       </c>
-      <c r="D304" t="s">
-[...5 lines deleted...]
-      <c r="F304" s="1" t="s">
+      <c r="G304" t="s">
         <v>1211</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C305" t="s">
         <v>1213</v>
       </c>
-      <c r="B305" t="s">
-[...2 lines deleted...]
-      <c r="C305" t="s">
+      <c r="D305" t="s">
+        <v>10</v>
+      </c>
+      <c r="E305" t="s">
+        <v>11</v>
+      </c>
+      <c r="F305" s="1" t="s">
         <v>1214</v>
       </c>
-      <c r="D305" t="s">
-[...5 lines deleted...]
-      <c r="F305" s="1" t="s">
+      <c r="G305" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C306" t="s">
         <v>1217</v>
       </c>
-      <c r="B306" t="s">
-[...2 lines deleted...]
-      <c r="C306" t="s">
+      <c r="D306" t="s">
+        <v>10</v>
+      </c>
+      <c r="E306" t="s">
+        <v>11</v>
+      </c>
+      <c r="F306" s="1" t="s">
         <v>1218</v>
       </c>
-      <c r="D306" t="s">
-[...5 lines deleted...]
-      <c r="F306" s="1" t="s">
+      <c r="G306" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1212</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
         <v>1220</v>
       </c>
       <c r="B307" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C307" t="s">
         <v>1221</v>
       </c>
       <c r="D307" t="s">
         <v>10</v>
       </c>
       <c r="E307" t="s">
         <v>11</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="G307" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
         <v>1224</v>
       </c>
       <c r="B308" t="s">
-        <v>1114</v>
+        <v>1039</v>
       </c>
       <c r="C308" t="s">
         <v>1225</v>
       </c>
       <c r="D308" t="s">
         <v>10</v>
       </c>
       <c r="E308" t="s">
         <v>11</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="G308" t="s">
-        <v>1212</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="B309" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C309" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="D309" t="s">
         <v>10</v>
       </c>
       <c r="E309" t="s">
         <v>11</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="G309" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="B310" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C310" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="D310" t="s">
         <v>10</v>
       </c>
       <c r="E310" t="s">
         <v>11</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="G310" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="B311" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C311" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="D311" t="s">
         <v>10</v>
       </c>
       <c r="E311" t="s">
         <v>11</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="G311" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="B312" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C312" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="D312" t="s">
         <v>10</v>
       </c>
       <c r="E312" t="s">
         <v>11</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="G312" t="s">
-        <v>1125</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="B313" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C313" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
       <c r="D313" t="s">
         <v>10</v>
       </c>
       <c r="E313" t="s">
         <v>11</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="G313" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="B314" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C314" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="D314" t="s">
         <v>10</v>
       </c>
       <c r="E314" t="s">
         <v>11</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="G314" t="s">
-        <v>1248</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>1249</v>
+        <v>1253</v>
       </c>
       <c r="B315" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C315" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="D315" t="s">
         <v>10</v>
       </c>
       <c r="E315" t="s">
         <v>11</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
       <c r="G315" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="B316" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C316" t="s">
-        <v>1254</v>
+        <v>1258</v>
       </c>
       <c r="D316" t="s">
         <v>10</v>
       </c>
       <c r="E316" t="s">
         <v>11</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>1255</v>
+        <v>1259</v>
       </c>
       <c r="G316" t="s">
-        <v>1256</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="B317" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C317" t="s">
-        <v>1258</v>
+        <v>1262</v>
       </c>
       <c r="D317" t="s">
         <v>10</v>
       </c>
       <c r="E317" t="s">
         <v>11</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="G317" t="s">
-        <v>1260</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="B318" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C318" t="s">
-        <v>1262</v>
+        <v>1266</v>
       </c>
       <c r="D318" t="s">
         <v>10</v>
       </c>
       <c r="E318" t="s">
         <v>11</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="G318" t="s">
-        <v>1264</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="B319" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C319" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="D319" t="s">
         <v>10</v>
       </c>
       <c r="E319" t="s">
         <v>11</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="G319" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="B320" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C320" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="D320" t="s">
         <v>10</v>
       </c>
       <c r="E320" t="s">
         <v>11</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="G320" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="B321" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C321" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="D321" t="s">
         <v>10</v>
       </c>
       <c r="E321" t="s">
         <v>11</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="G321" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="B322" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C322" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="D322" t="s">
         <v>10</v>
       </c>
       <c r="E322" t="s">
         <v>11</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="G322" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="B323" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C323" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="D323" t="s">
         <v>10</v>
       </c>
       <c r="E323" t="s">
         <v>11</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="G323" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="B324" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C324" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="D324" t="s">
         <v>10</v>
       </c>
       <c r="E324" t="s">
         <v>11</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="G324" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="B325" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C325" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="D325" t="s">
         <v>10</v>
       </c>
       <c r="E325" t="s">
         <v>11</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="G325" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="B326" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C326" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="D326" t="s">
         <v>10</v>
       </c>
       <c r="E326" t="s">
         <v>11</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="G326" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="B327" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C327" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="D327" t="s">
         <v>10</v>
       </c>
       <c r="E327" t="s">
         <v>11</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="G327" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="B328" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C328" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="D328" t="s">
         <v>10</v>
       </c>
       <c r="E328" t="s">
         <v>11</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="G328" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="B329" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C329" t="s">
-        <v>1305</v>
+        <v>1309</v>
       </c>
       <c r="D329" t="s">
         <v>10</v>
       </c>
       <c r="E329" t="s">
         <v>11</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>1306</v>
+        <v>1310</v>
       </c>
       <c r="G329" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="B330" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C330" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="D330" t="s">
         <v>10</v>
       </c>
       <c r="E330" t="s">
         <v>11</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="G330" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="B331" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C331" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="D331" t="s">
         <v>10</v>
       </c>
       <c r="E331" t="s">
         <v>11</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="G331" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="B332" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C332" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="D332" t="s">
         <v>10</v>
       </c>
       <c r="E332" t="s">
         <v>11</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="G332" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>1320</v>
+        <v>1324</v>
       </c>
       <c r="B333" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C333" t="s">
-        <v>1321</v>
+        <v>1325</v>
       </c>
       <c r="D333" t="s">
         <v>10</v>
       </c>
       <c r="E333" t="s">
         <v>11</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="G333" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="B334" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C334" t="s">
-        <v>1325</v>
+        <v>1329</v>
       </c>
       <c r="D334" t="s">
         <v>10</v>
       </c>
       <c r="E334" t="s">
         <v>11</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>1326</v>
+        <v>1330</v>
       </c>
       <c r="G334" t="s">
-        <v>1327</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>1328</v>
+        <v>1332</v>
       </c>
       <c r="B335" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C335" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="D335" t="s">
         <v>10</v>
       </c>
       <c r="E335" t="s">
         <v>11</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="G335" t="s">
-        <v>1331</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="B336" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C336" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="D336" t="s">
         <v>10</v>
       </c>
       <c r="E336" t="s">
         <v>11</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="G336" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="B337" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C337" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="D337" t="s">
         <v>10</v>
       </c>
       <c r="E337" t="s">
         <v>11</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="G337" t="s">
-        <v>1339</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="B338" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C338" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="D338" t="s">
         <v>10</v>
       </c>
       <c r="E338" t="s">
         <v>11</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="G338" t="s">
-        <v>1260</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B339" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C339" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="D339" t="s">
         <v>10</v>
       </c>
       <c r="E339" t="s">
         <v>11</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="G339" t="s">
-        <v>1260</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="B340" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C340" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="D340" t="s">
         <v>10</v>
       </c>
       <c r="E340" t="s">
         <v>11</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="G340" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="B341" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C341" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="D341" t="s">
         <v>10</v>
       </c>
       <c r="E341" t="s">
         <v>11</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="G341" t="s">
-        <v>1353</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="B342" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C342" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="D342" t="s">
         <v>10</v>
       </c>
       <c r="E342" t="s">
         <v>11</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="G342" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B343" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C343" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="D343" t="s">
         <v>10</v>
       </c>
       <c r="E343" t="s">
         <v>11</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="G343" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="B344" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C344" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="D344" t="s">
         <v>10</v>
       </c>
       <c r="E344" t="s">
         <v>11</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="G344" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B345" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C345" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="D345" t="s">
         <v>10</v>
       </c>
       <c r="E345" t="s">
         <v>11</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="G345" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="B346" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C346" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="D346" t="s">
         <v>10</v>
       </c>
       <c r="E346" t="s">
         <v>11</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="G346" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B347" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C347" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="D347" t="s">
         <v>10</v>
       </c>
       <c r="E347" t="s">
         <v>11</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="G347" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B348" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C348" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="D348" t="s">
         <v>10</v>
       </c>
       <c r="E348" t="s">
         <v>11</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="G348" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="B349" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C349" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="D349" t="s">
         <v>10</v>
       </c>
       <c r="E349" t="s">
         <v>11</v>
       </c>
       <c r="F349" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="G349" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="B350" t="s">
-        <v>1114</v>
+        <v>1229</v>
       </c>
       <c r="C350" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="D350" t="s">
         <v>10</v>
       </c>
       <c r="E350" t="s">
         <v>11</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="G350" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B351" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C351" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="D351" t="s">
         <v>10</v>
       </c>
       <c r="E351" t="s">
         <v>11</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="G351" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B352" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C352" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="D352" t="s">
         <v>10</v>
       </c>
       <c r="E352" t="s">
         <v>11</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="G352" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B353" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C353" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="D353" t="s">
         <v>10</v>
       </c>
       <c r="E353" t="s">
         <v>11</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="G353" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B354" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C354" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="D354" t="s">
         <v>10</v>
       </c>
       <c r="E354" t="s">
         <v>11</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="G354" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B355" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C355" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D355" t="s">
         <v>10</v>
       </c>
       <c r="E355" t="s">
         <v>11</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="G355" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B356" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C356" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="D356" t="s">
         <v>10</v>
       </c>
       <c r="E356" t="s">
         <v>11</v>
       </c>
       <c r="F356" s="1" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="G356" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D357" t="s">
+        <v>10</v>
+      </c>
+      <c r="E357" t="s">
+        <v>11</v>
+      </c>
+      <c r="F357" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="G357" t="s">
         <v>1415</v>
-      </c>
-[...16 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
         <v>1419</v>
       </c>
       <c r="B358" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C358" t="s">
         <v>1420</v>
       </c>
       <c r="D358" t="s">
         <v>10</v>
       </c>
       <c r="E358" t="s">
         <v>11</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="G358" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
         <v>1423</v>
       </c>
       <c r="B359" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C359" t="s">
         <v>1424</v>
       </c>
       <c r="D359" t="s">
         <v>10</v>
       </c>
       <c r="E359" t="s">
         <v>11</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="G359" t="s">
         <v>1426</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
         <v>1427</v>
       </c>
       <c r="B360" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C360" t="s">
         <v>1428</v>
       </c>
       <c r="D360" t="s">
         <v>10</v>
       </c>
       <c r="E360" t="s">
         <v>11</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="G360" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
         <v>1431</v>
       </c>
       <c r="B361" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C361" t="s">
         <v>1432</v>
       </c>
       <c r="D361" t="s">
         <v>10</v>
       </c>
       <c r="E361" t="s">
         <v>11</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="G361" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
         <v>1435</v>
       </c>
       <c r="B362" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C362" t="s">
         <v>1436</v>
       </c>
       <c r="D362" t="s">
         <v>10</v>
       </c>
       <c r="E362" t="s">
         <v>11</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>1437</v>
       </c>
       <c r="G362" t="s">
         <v>1438</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
         <v>1439</v>
       </c>
       <c r="B363" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C363" t="s">
         <v>1440</v>
       </c>
       <c r="D363" t="s">
         <v>10</v>
       </c>
       <c r="E363" t="s">
         <v>11</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="G363" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
         <v>1443</v>
       </c>
       <c r="B364" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C364" t="s">
         <v>1444</v>
       </c>
       <c r="D364" t="s">
         <v>10</v>
       </c>
       <c r="E364" t="s">
         <v>11</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>1445</v>
       </c>
       <c r="G364" t="s">
         <v>1446</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
         <v>1447</v>
       </c>
       <c r="B365" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C365" t="s">
         <v>1448</v>
       </c>
       <c r="D365" t="s">
         <v>10</v>
       </c>
       <c r="E365" t="s">
         <v>11</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="G365" t="s">
         <v>1450</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
         <v>1451</v>
       </c>
       <c r="B366" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C366" t="s">
         <v>1452</v>
       </c>
       <c r="D366" t="s">
         <v>10</v>
       </c>
       <c r="E366" t="s">
         <v>11</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>1453</v>
       </c>
       <c r="G366" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
         <v>1455</v>
       </c>
       <c r="B367" t="s">
-        <v>1391</v>
+        <v>1229</v>
       </c>
       <c r="C367" t="s">
         <v>1456</v>
       </c>
       <c r="D367" t="s">
         <v>10</v>
       </c>
       <c r="E367" t="s">
         <v>11</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="G367" t="s">
-        <v>1458</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C368" t="s">
         <v>1459</v>
       </c>
-      <c r="B368" t="s">
-[...2 lines deleted...]
-      <c r="C368" t="s">
+      <c r="D368" t="s">
+        <v>10</v>
+      </c>
+      <c r="E368" t="s">
+        <v>11</v>
+      </c>
+      <c r="F368" s="1" t="s">
         <v>1460</v>
       </c>
-      <c r="D368" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G368" t="s">
-        <v>1462</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D369" t="s">
+        <v>10</v>
+      </c>
+      <c r="E369" t="s">
+        <v>11</v>
+      </c>
+      <c r="F369" s="1" t="s">
         <v>1463</v>
       </c>
-      <c r="B369" t="s">
-[...2 lines deleted...]
-      <c r="C369" t="s">
+      <c r="G369" t="s">
         <v>1464</v>
-      </c>
-[...10 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D370" t="s">
+        <v>10</v>
+      </c>
+      <c r="E370" t="s">
+        <v>11</v>
+      </c>
+      <c r="F370" s="1" t="s">
         <v>1467</v>
       </c>
-      <c r="B370" t="s">
-[...2 lines deleted...]
-      <c r="C370" t="s">
+      <c r="G370" t="s">
         <v>1468</v>
-      </c>
-[...10 lines deleted...]
-        <v>1470</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D371" t="s">
+        <v>10</v>
+      </c>
+      <c r="E371" t="s">
+        <v>11</v>
+      </c>
+      <c r="F371" s="1" t="s">
         <v>1471</v>
       </c>
-      <c r="B371" t="s">
-[...2 lines deleted...]
-      <c r="C371" t="s">
+      <c r="G371" t="s">
         <v>1472</v>
-      </c>
-[...10 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D372" t="s">
+        <v>10</v>
+      </c>
+      <c r="E372" t="s">
+        <v>11</v>
+      </c>
+      <c r="F372" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="B372" t="s">
-[...2 lines deleted...]
-      <c r="C372" t="s">
+      <c r="G372" t="s">
         <v>1476</v>
-      </c>
-[...10 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D373" t="s">
+        <v>10</v>
+      </c>
+      <c r="E373" t="s">
+        <v>11</v>
+      </c>
+      <c r="F373" s="1" t="s">
         <v>1479</v>
       </c>
-      <c r="B373" t="s">
-[...2 lines deleted...]
-      <c r="C373" t="s">
+      <c r="G373" t="s">
         <v>1480</v>
-      </c>
-[...10 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D374" t="s">
+        <v>10</v>
+      </c>
+      <c r="E374" t="s">
+        <v>11</v>
+      </c>
+      <c r="F374" s="1" t="s">
         <v>1483</v>
       </c>
-      <c r="B374" t="s">
-[...2 lines deleted...]
-      <c r="C374" t="s">
+      <c r="G374" t="s">
         <v>1484</v>
-      </c>
-[...10 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D375" t="s">
+        <v>10</v>
+      </c>
+      <c r="E375" t="s">
+        <v>11</v>
+      </c>
+      <c r="F375" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="B375" t="s">
-[...2 lines deleted...]
-      <c r="C375" t="s">
+      <c r="G375" t="s">
         <v>1488</v>
-      </c>
-[...10 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D376" t="s">
+        <v>10</v>
+      </c>
+      <c r="E376" t="s">
+        <v>11</v>
+      </c>
+      <c r="F376" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="B376" t="s">
-[...2 lines deleted...]
-      <c r="C376" t="s">
+      <c r="G376" t="s">
         <v>1492</v>
-      </c>
-[...10 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D377" t="s">
+        <v>10</v>
+      </c>
+      <c r="E377" t="s">
+        <v>11</v>
+      </c>
+      <c r="F377" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="B377" t="s">
-[...2 lines deleted...]
-      <c r="C377" t="s">
+      <c r="G377" t="s">
         <v>1496</v>
-      </c>
-[...10 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D378" t="s">
+        <v>10</v>
+      </c>
+      <c r="E378" t="s">
+        <v>11</v>
+      </c>
+      <c r="F378" s="1" t="s">
         <v>1499</v>
       </c>
-      <c r="B378" t="s">
-[...2 lines deleted...]
-      <c r="C378" t="s">
+      <c r="G378" t="s">
         <v>1500</v>
-      </c>
-[...10 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D379" t="s">
+        <v>10</v>
+      </c>
+      <c r="E379" t="s">
+        <v>11</v>
+      </c>
+      <c r="F379" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="G379" t="s">
         <v>1504</v>
-      </c>
-[...10 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B380" t="s">
         <v>1506</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="C380" t="s">
         <v>1507</v>
       </c>
       <c r="D380" t="s">
         <v>10</v>
       </c>
       <c r="E380" t="s">
         <v>11</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="G380" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
         <v>1510</v>
       </c>
       <c r="B381" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C381" t="s">
         <v>1511</v>
       </c>
       <c r="D381" t="s">
         <v>10</v>
       </c>
       <c r="E381" t="s">
         <v>11</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="G381" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
         <v>1514</v>
       </c>
       <c r="B382" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C382" t="s">
-        <v>8</v>
+        <v>1515</v>
       </c>
       <c r="D382" t="s">
         <v>10</v>
       </c>
       <c r="E382" t="s">
         <v>11</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="G382" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B383" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C383" t="s">
-        <v>406</v>
+        <v>1519</v>
       </c>
       <c r="D383" t="s">
         <v>10</v>
       </c>
       <c r="E383" t="s">
         <v>11</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
       <c r="G383" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="B384" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C384" t="s">
-        <v>664</v>
+        <v>1523</v>
       </c>
       <c r="D384" t="s">
         <v>10</v>
       </c>
       <c r="E384" t="s">
         <v>11</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="G384" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="B385" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C385" t="s">
-        <v>924</v>
+        <v>1527</v>
       </c>
       <c r="D385" t="s">
         <v>10</v>
       </c>
       <c r="E385" t="s">
         <v>11</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="G385" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="B386" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C386" t="s">
-        <v>1114</v>
+        <v>1531</v>
       </c>
       <c r="D386" t="s">
         <v>10</v>
       </c>
       <c r="E386" t="s">
         <v>11</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="G386" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="B387" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C387" t="s">
-        <v>1391</v>
+        <v>1535</v>
       </c>
       <c r="D387" t="s">
         <v>10</v>
       </c>
       <c r="E387" t="s">
         <v>11</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>1530</v>
+        <v>1536</v>
       </c>
       <c r="G387" t="s">
-        <v>1531</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="B388" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C388" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="D388" t="s">
         <v>10</v>
       </c>
       <c r="E388" t="s">
         <v>11</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="G388" t="s">
-        <v>1535</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>1536</v>
+        <v>1542</v>
       </c>
       <c r="B389" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C389" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
       <c r="D389" t="s">
         <v>10</v>
       </c>
       <c r="E389" t="s">
         <v>11</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
       <c r="G389" t="s">
-        <v>1539</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
       <c r="B390" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C390" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="D390" t="s">
         <v>10</v>
       </c>
       <c r="E390" t="s">
         <v>11</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>1542</v>
+        <v>1548</v>
       </c>
       <c r="G390" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>1544</v>
+        <v>1550</v>
       </c>
       <c r="B391" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C391" t="s">
-        <v>1545</v>
+        <v>1551</v>
       </c>
       <c r="D391" t="s">
         <v>10</v>
       </c>
       <c r="E391" t="s">
         <v>11</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="G391" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="B392" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C392" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="D392" t="s">
         <v>10</v>
       </c>
       <c r="E392" t="s">
         <v>11</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="G392" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="B393" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C393" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="D393" t="s">
         <v>10</v>
       </c>
       <c r="E393" t="s">
         <v>11</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="G393" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="B394" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C394" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="D394" t="s">
         <v>10</v>
       </c>
       <c r="E394" t="s">
         <v>11</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="G394" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="B395" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C395" t="s">
-        <v>1561</v>
+        <v>1567</v>
       </c>
       <c r="D395" t="s">
         <v>10</v>
       </c>
       <c r="E395" t="s">
         <v>11</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="G395" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>1564</v>
+        <v>1570</v>
       </c>
       <c r="B396" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C396" t="s">
-        <v>1565</v>
+        <v>1571</v>
       </c>
       <c r="D396" t="s">
         <v>10</v>
       </c>
       <c r="E396" t="s">
         <v>11</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>1566</v>
+        <v>1572</v>
       </c>
       <c r="G396" t="s">
-        <v>1567</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>1568</v>
+        <v>1574</v>
       </c>
       <c r="B397" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C397" t="s">
-        <v>1569</v>
+        <v>1575</v>
       </c>
       <c r="D397" t="s">
         <v>10</v>
       </c>
       <c r="E397" t="s">
         <v>11</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="G397" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>1572</v>
+        <v>1578</v>
       </c>
       <c r="B398" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C398" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="D398" t="s">
         <v>10</v>
       </c>
       <c r="E398" t="s">
         <v>11</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="G398" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
       <c r="B399" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C399" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
       <c r="D399" t="s">
         <v>10</v>
       </c>
       <c r="E399" t="s">
         <v>11</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="G399" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>1580</v>
+        <v>1586</v>
       </c>
       <c r="B400" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C400" t="s">
-        <v>1581</v>
+        <v>1587</v>
       </c>
       <c r="D400" t="s">
         <v>10</v>
       </c>
       <c r="E400" t="s">
         <v>11</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>1582</v>
+        <v>1588</v>
       </c>
       <c r="G400" t="s">
-        <v>1583</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="B401" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C401" t="s">
-        <v>1585</v>
+        <v>1591</v>
       </c>
       <c r="D401" t="s">
         <v>10</v>
       </c>
       <c r="E401" t="s">
         <v>11</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="G401" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>1588</v>
+        <v>1594</v>
       </c>
       <c r="B402" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C402" t="s">
-        <v>1589</v>
+        <v>1595</v>
       </c>
       <c r="D402" t="s">
         <v>10</v>
       </c>
       <c r="E402" t="s">
         <v>11</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>1590</v>
+        <v>1596</v>
       </c>
       <c r="G402" t="s">
-        <v>1591</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>1592</v>
+        <v>1598</v>
       </c>
       <c r="B403" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C403" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
       <c r="D403" t="s">
         <v>10</v>
       </c>
       <c r="E403" t="s">
         <v>11</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="G403" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="B404" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C404" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="D404" t="s">
         <v>10</v>
       </c>
       <c r="E404" t="s">
         <v>11</v>
       </c>
       <c r="F404" s="1" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="G404" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>1600</v>
+        <v>1606</v>
       </c>
       <c r="B405" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C405" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
       <c r="D405" t="s">
         <v>10</v>
       </c>
       <c r="E405" t="s">
         <v>11</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
       <c r="G405" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>1604</v>
+        <v>1610</v>
       </c>
       <c r="B406" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C406" t="s">
-        <v>1605</v>
+        <v>1611</v>
       </c>
       <c r="D406" t="s">
         <v>10</v>
       </c>
       <c r="E406" t="s">
         <v>11</v>
       </c>
       <c r="F406" s="1" t="s">
-        <v>1606</v>
+        <v>1612</v>
       </c>
       <c r="G406" t="s">
-        <v>1607</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>1608</v>
+        <v>1614</v>
       </c>
       <c r="B407" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C407" t="s">
-        <v>1609</v>
+        <v>1615</v>
       </c>
       <c r="D407" t="s">
         <v>10</v>
       </c>
       <c r="E407" t="s">
         <v>11</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>1610</v>
+        <v>1616</v>
       </c>
       <c r="G407" t="s">
-        <v>1611</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>1612</v>
+        <v>1618</v>
       </c>
       <c r="B408" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C408" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
       <c r="D408" t="s">
         <v>10</v>
       </c>
       <c r="E408" t="s">
         <v>11</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>1614</v>
+        <v>1620</v>
       </c>
       <c r="G408" t="s">
-        <v>1615</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="B409" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C409" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="D409" t="s">
         <v>10</v>
       </c>
       <c r="E409" t="s">
         <v>11</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="G409" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="B410" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C410" t="s">
-        <v>1621</v>
+        <v>8</v>
       </c>
       <c r="D410" t="s">
         <v>10</v>
       </c>
       <c r="E410" t="s">
         <v>11</v>
       </c>
       <c r="F410" s="1" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="G410" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="B411" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C411" t="s">
-        <v>1625</v>
+        <v>115</v>
       </c>
       <c r="D411" t="s">
         <v>10</v>
       </c>
       <c r="E411" t="s">
         <v>11</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="G411" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="B412" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C412" t="s">
-        <v>1629</v>
+        <v>522</v>
       </c>
       <c r="D412" t="s">
         <v>10</v>
       </c>
       <c r="E412" t="s">
         <v>11</v>
       </c>
       <c r="F412" s="1" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="G412" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
       <c r="B413" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C413" t="s">
-        <v>1633</v>
+        <v>780</v>
       </c>
       <c r="D413" t="s">
         <v>10</v>
       </c>
       <c r="E413" t="s">
         <v>11</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="G413" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B414" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C414" t="s">
-        <v>1637</v>
+        <v>1039</v>
       </c>
       <c r="D414" t="s">
         <v>10</v>
       </c>
       <c r="E414" t="s">
         <v>11</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="G414" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
         <v>1640</v>
       </c>
       <c r="B415" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C415" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D415" t="s">
+        <v>10</v>
+      </c>
+      <c r="E415" t="s">
+        <v>11</v>
+      </c>
+      <c r="F415" s="1" t="s">
         <v>1641</v>
       </c>
-      <c r="D415" t="s">
-[...5 lines deleted...]
-      <c r="F415" s="1" t="s">
+      <c r="G415" t="s">
         <v>1642</v>
-      </c>
-[...1 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D416" t="s">
+        <v>10</v>
+      </c>
+      <c r="E416" t="s">
+        <v>11</v>
+      </c>
+      <c r="F416" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="B416" t="s">
-[...2 lines deleted...]
-      <c r="C416" t="s">
+      <c r="G416" t="s">
         <v>1645</v>
-      </c>
-[...10 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D417" t="s">
+        <v>10</v>
+      </c>
+      <c r="E417" t="s">
+        <v>11</v>
+      </c>
+      <c r="F417" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="B417" t="s">
-[...2 lines deleted...]
-      <c r="C417" t="s">
+      <c r="G417" t="s">
         <v>1649</v>
-      </c>
-[...10 lines deleted...]
-        <v>1651</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D418" t="s">
+        <v>10</v>
+      </c>
+      <c r="E418" t="s">
+        <v>11</v>
+      </c>
+      <c r="F418" s="1" t="s">
         <v>1652</v>
       </c>
-      <c r="B418" t="s">
-[...2 lines deleted...]
-      <c r="C418" t="s">
+      <c r="G418" t="s">
         <v>1653</v>
-      </c>
-[...10 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D419" t="s">
+        <v>10</v>
+      </c>
+      <c r="E419" t="s">
+        <v>11</v>
+      </c>
+      <c r="F419" s="1" t="s">
         <v>1656</v>
       </c>
-      <c r="B419" t="s">
-[...2 lines deleted...]
-      <c r="C419" t="s">
+      <c r="G419" t="s">
         <v>1657</v>
-      </c>
-[...10 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D420" t="s">
+        <v>10</v>
+      </c>
+      <c r="E420" t="s">
+        <v>11</v>
+      </c>
+      <c r="F420" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="B420" t="s">
-[...2 lines deleted...]
-      <c r="C420" t="s">
+      <c r="G420" t="s">
         <v>1661</v>
-      </c>
-[...10 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D421" t="s">
+        <v>10</v>
+      </c>
+      <c r="E421" t="s">
+        <v>11</v>
+      </c>
+      <c r="F421" s="1" t="s">
         <v>1664</v>
       </c>
-      <c r="B421" t="s">
-[...2 lines deleted...]
-      <c r="C421" t="s">
+      <c r="G421" t="s">
         <v>1665</v>
-      </c>
-[...10 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D422" t="s">
+        <v>10</v>
+      </c>
+      <c r="E422" t="s">
+        <v>11</v>
+      </c>
+      <c r="F422" s="1" t="s">
         <v>1668</v>
       </c>
-      <c r="B422" t="s">
-[...2 lines deleted...]
-      <c r="C422" t="s">
+      <c r="G422" t="s">
         <v>1669</v>
-      </c>
-[...10 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D423" t="s">
+        <v>10</v>
+      </c>
+      <c r="E423" t="s">
+        <v>11</v>
+      </c>
+      <c r="F423" s="1" t="s">
         <v>1672</v>
       </c>
-      <c r="B423" t="s">
-[...2 lines deleted...]
-      <c r="C423" t="s">
+      <c r="G423" t="s">
         <v>1673</v>
-      </c>
-[...10 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D424" t="s">
+        <v>10</v>
+      </c>
+      <c r="E424" t="s">
+        <v>11</v>
+      </c>
+      <c r="F424" s="1" t="s">
         <v>1676</v>
       </c>
-      <c r="B424" t="s">
-[...2 lines deleted...]
-      <c r="C424" t="s">
+      <c r="G424" t="s">
         <v>1677</v>
-      </c>
-[...10 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D425" t="s">
+        <v>10</v>
+      </c>
+      <c r="E425" t="s">
+        <v>11</v>
+      </c>
+      <c r="F425" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="B425" t="s">
-[...2 lines deleted...]
-      <c r="C425" t="s">
+      <c r="G425" t="s">
         <v>1681</v>
-      </c>
-[...10 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D426" t="s">
+        <v>10</v>
+      </c>
+      <c r="E426" t="s">
+        <v>11</v>
+      </c>
+      <c r="F426" s="1" t="s">
         <v>1684</v>
       </c>
-      <c r="B426" t="s">
-[...2 lines deleted...]
-      <c r="C426" t="s">
+      <c r="G426" t="s">
         <v>1685</v>
-      </c>
-[...10 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D427" t="s">
+        <v>10</v>
+      </c>
+      <c r="E427" t="s">
+        <v>11</v>
+      </c>
+      <c r="F427" s="1" t="s">
         <v>1688</v>
       </c>
-      <c r="B427" t="s">
-[...2 lines deleted...]
-      <c r="C427" t="s">
+      <c r="G427" t="s">
         <v>1689</v>
-      </c>
-[...10 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D428" t="s">
+        <v>10</v>
+      </c>
+      <c r="E428" t="s">
+        <v>11</v>
+      </c>
+      <c r="F428" s="1" t="s">
         <v>1692</v>
       </c>
-      <c r="B428" t="s">
-[...2 lines deleted...]
-      <c r="C428" t="s">
+      <c r="G428" t="s">
         <v>1693</v>
-      </c>
-[...10 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D429" t="s">
+        <v>10</v>
+      </c>
+      <c r="E429" t="s">
+        <v>11</v>
+      </c>
+      <c r="F429" s="1" t="s">
         <v>1696</v>
       </c>
-      <c r="B429" t="s">
-[...2 lines deleted...]
-      <c r="C429" t="s">
+      <c r="G429" t="s">
         <v>1697</v>
-      </c>
-[...10 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D430" t="s">
+        <v>10</v>
+      </c>
+      <c r="E430" t="s">
+        <v>11</v>
+      </c>
+      <c r="F430" s="1" t="s">
         <v>1700</v>
       </c>
-      <c r="B430" t="s">
-[...2 lines deleted...]
-      <c r="C430" t="s">
+      <c r="G430" t="s">
         <v>1701</v>
-      </c>
-[...10 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D431" t="s">
+        <v>10</v>
+      </c>
+      <c r="E431" t="s">
+        <v>11</v>
+      </c>
+      <c r="F431" s="1" t="s">
         <v>1704</v>
       </c>
-      <c r="B431" t="s">
-[...2 lines deleted...]
-      <c r="C431" t="s">
+      <c r="G431" t="s">
         <v>1705</v>
-      </c>
-[...10 lines deleted...]
-        <v>1707</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D432" t="s">
+        <v>10</v>
+      </c>
+      <c r="E432" t="s">
+        <v>11</v>
+      </c>
+      <c r="F432" s="1" t="s">
         <v>1708</v>
       </c>
-      <c r="B432" t="s">
-[...2 lines deleted...]
-      <c r="C432" t="s">
+      <c r="G432" t="s">
         <v>1709</v>
-      </c>
-[...10 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D433" t="s">
+        <v>10</v>
+      </c>
+      <c r="E433" t="s">
+        <v>11</v>
+      </c>
+      <c r="F433" s="1" t="s">
         <v>1712</v>
       </c>
-      <c r="B433" t="s">
-[...2 lines deleted...]
-      <c r="C433" t="s">
+      <c r="G433" t="s">
         <v>1713</v>
-      </c>
-[...10 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D434" t="s">
+        <v>10</v>
+      </c>
+      <c r="E434" t="s">
+        <v>11</v>
+      </c>
+      <c r="F434" s="1" t="s">
         <v>1716</v>
       </c>
-      <c r="B434" t="s">
-[...2 lines deleted...]
-      <c r="C434" t="s">
+      <c r="G434" t="s">
         <v>1717</v>
-      </c>
-[...10 lines deleted...]
-        <v>1719</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D435" t="s">
+        <v>10</v>
+      </c>
+      <c r="E435" t="s">
+        <v>11</v>
+      </c>
+      <c r="F435" s="1" t="s">
         <v>1720</v>
       </c>
-      <c r="B435" t="s">
-[...2 lines deleted...]
-      <c r="C435" t="s">
+      <c r="G435" t="s">
         <v>1721</v>
-      </c>
-[...10 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D436" t="s">
+        <v>10</v>
+      </c>
+      <c r="E436" t="s">
+        <v>11</v>
+      </c>
+      <c r="F436" s="1" t="s">
         <v>1724</v>
       </c>
-      <c r="B436" t="s">
-[...2 lines deleted...]
-      <c r="C436" t="s">
+      <c r="G436" t="s">
         <v>1725</v>
-      </c>
-[...10 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D437" t="s">
+        <v>10</v>
+      </c>
+      <c r="E437" t="s">
+        <v>11</v>
+      </c>
+      <c r="F437" s="1" t="s">
         <v>1728</v>
       </c>
-      <c r="B437" t="s">
-[...2 lines deleted...]
-      <c r="C437" t="s">
+      <c r="G437" t="s">
         <v>1729</v>
-      </c>
-[...10 lines deleted...]
-        <v>1731</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D438" t="s">
+        <v>10</v>
+      </c>
+      <c r="E438" t="s">
+        <v>11</v>
+      </c>
+      <c r="F438" s="1" t="s">
         <v>1732</v>
       </c>
-      <c r="B438" t="s">
-[...2 lines deleted...]
-      <c r="C438" t="s">
+      <c r="G438" t="s">
         <v>1733</v>
-      </c>
-[...10 lines deleted...]
-        <v>1735</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D439" t="s">
+        <v>10</v>
+      </c>
+      <c r="E439" t="s">
+        <v>11</v>
+      </c>
+      <c r="F439" s="1" t="s">
         <v>1736</v>
       </c>
-      <c r="B439" t="s">
-[...2 lines deleted...]
-      <c r="C439" t="s">
+      <c r="G439" t="s">
         <v>1737</v>
-      </c>
-[...10 lines deleted...]
-        <v>1739</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D440" t="s">
+        <v>10</v>
+      </c>
+      <c r="E440" t="s">
+        <v>11</v>
+      </c>
+      <c r="F440" s="1" t="s">
         <v>1740</v>
       </c>
-      <c r="B440" t="s">
-[...2 lines deleted...]
-      <c r="C440" t="s">
+      <c r="G440" t="s">
         <v>1741</v>
-      </c>
-[...10 lines deleted...]
-        <v>1743</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D441" t="s">
+        <v>10</v>
+      </c>
+      <c r="E441" t="s">
+        <v>11</v>
+      </c>
+      <c r="F441" s="1" t="s">
         <v>1744</v>
       </c>
-      <c r="B441" t="s">
-[...2 lines deleted...]
-      <c r="C441" t="s">
+      <c r="G441" t="s">
         <v>1745</v>
-      </c>
-[...10 lines deleted...]
-        <v>1747</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D442" t="s">
+        <v>10</v>
+      </c>
+      <c r="E442" t="s">
+        <v>11</v>
+      </c>
+      <c r="F442" s="1" t="s">
         <v>1748</v>
       </c>
-      <c r="B442" t="s">
-[...2 lines deleted...]
-      <c r="C442" t="s">
+      <c r="G442" t="s">
         <v>1749</v>
-      </c>
-[...10 lines deleted...]
-        <v>1751</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D443" t="s">
+        <v>10</v>
+      </c>
+      <c r="E443" t="s">
+        <v>11</v>
+      </c>
+      <c r="F443" s="1" t="s">
         <v>1752</v>
       </c>
-      <c r="B443" t="s">
-[...2 lines deleted...]
-      <c r="C443" t="s">
+      <c r="G443" t="s">
         <v>1753</v>
-      </c>
-[...10 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C444" t="s">
         <v>1755</v>
       </c>
-      <c r="B444" t="s">
-[...2 lines deleted...]
-      <c r="C444" t="s">
+      <c r="D444" t="s">
+        <v>10</v>
+      </c>
+      <c r="E444" t="s">
+        <v>11</v>
+      </c>
+      <c r="F444" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="D444" t="s">
-[...5 lines deleted...]
-      <c r="F444" s="1" t="s">
+      <c r="G444" t="s">
         <v>1757</v>
-      </c>
-[...1 lines deleted...]
-        <v>1731</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
         <v>1758</v>
       </c>
       <c r="B445" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C445" t="s">
         <v>1759</v>
       </c>
       <c r="D445" t="s">
         <v>10</v>
       </c>
       <c r="E445" t="s">
         <v>11</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="G445" t="s">
         <v>1761</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
         <v>1762</v>
       </c>
       <c r="B446" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C446" t="s">
         <v>1763</v>
       </c>
       <c r="D446" t="s">
         <v>10</v>
       </c>
       <c r="E446" t="s">
         <v>11</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="G446" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
         <v>1766</v>
       </c>
       <c r="B447" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C447" t="s">
         <v>1767</v>
       </c>
       <c r="D447" t="s">
         <v>10</v>
       </c>
       <c r="E447" t="s">
         <v>11</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>1768</v>
       </c>
       <c r="G447" t="s">
         <v>1769</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
         <v>1770</v>
       </c>
       <c r="B448" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C448" t="s">
         <v>1771</v>
       </c>
       <c r="D448" t="s">
         <v>10</v>
       </c>
       <c r="E448" t="s">
         <v>11</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="G448" t="s">
         <v>1773</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
         <v>1774</v>
       </c>
       <c r="B449" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C449" t="s">
         <v>1775</v>
       </c>
       <c r="D449" t="s">
         <v>10</v>
       </c>
       <c r="E449" t="s">
         <v>11</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>1776</v>
       </c>
       <c r="G449" t="s">
         <v>1777</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
         <v>1778</v>
       </c>
       <c r="B450" t="s">
-        <v>1391</v>
+        <v>1506</v>
       </c>
       <c r="C450" t="s">
         <v>1779</v>
       </c>
       <c r="D450" t="s">
         <v>10</v>
       </c>
       <c r="E450" t="s">
         <v>11</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>1780</v>
       </c>
       <c r="G450" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
         <v>1782</v>
       </c>
       <c r="B451" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C451" t="s">
         <v>1783</v>
       </c>
       <c r="D451" t="s">
         <v>10</v>
       </c>
       <c r="E451" t="s">
         <v>11</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>1784</v>
       </c>
       <c r="G451" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
         <v>1786</v>
       </c>
       <c r="B452" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C452" t="s">
         <v>1787</v>
       </c>
       <c r="D452" t="s">
         <v>10</v>
       </c>
       <c r="E452" t="s">
         <v>11</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>1788</v>
       </c>
       <c r="G452" t="s">
         <v>1789</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
         <v>1790</v>
       </c>
       <c r="B453" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C453" t="s">
         <v>1791</v>
       </c>
       <c r="D453" t="s">
         <v>10</v>
       </c>
       <c r="E453" t="s">
         <v>11</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>1792</v>
       </c>
       <c r="G453" t="s">
         <v>1793</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
         <v>1794</v>
       </c>
       <c r="B454" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C454" t="s">
         <v>1795</v>
       </c>
       <c r="D454" t="s">
         <v>10</v>
       </c>
       <c r="E454" t="s">
         <v>11</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>1796</v>
       </c>
       <c r="G454" t="s">
         <v>1797</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
         <v>1798</v>
       </c>
       <c r="B455" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C455" t="s">
         <v>1799</v>
       </c>
       <c r="D455" t="s">
         <v>10</v>
       </c>
       <c r="E455" t="s">
         <v>11</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="G455" t="s">
         <v>1801</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
         <v>1802</v>
       </c>
       <c r="B456" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C456" t="s">
         <v>1803</v>
       </c>
       <c r="D456" t="s">
         <v>10</v>
       </c>
       <c r="E456" t="s">
         <v>11</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>1804</v>
       </c>
       <c r="G456" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
         <v>1806</v>
       </c>
       <c r="B457" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C457" t="s">
         <v>1807</v>
       </c>
       <c r="D457" t="s">
         <v>10</v>
       </c>
       <c r="E457" t="s">
         <v>11</v>
       </c>
       <c r="F457" s="1" t="s">
         <v>1808</v>
       </c>
       <c r="G457" t="s">
         <v>1809</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
         <v>1810</v>
       </c>
       <c r="B458" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C458" t="s">
         <v>1811</v>
       </c>
       <c r="D458" t="s">
         <v>10</v>
       </c>
       <c r="E458" t="s">
         <v>11</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>1812</v>
       </c>
       <c r="G458" t="s">
         <v>1813</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
         <v>1814</v>
       </c>
       <c r="B459" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C459" t="s">
         <v>1815</v>
       </c>
       <c r="D459" t="s">
         <v>10</v>
       </c>
       <c r="E459" t="s">
         <v>11</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>1816</v>
       </c>
       <c r="G459" t="s">
         <v>1817</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
         <v>1818</v>
       </c>
       <c r="B460" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C460" t="s">
         <v>1819</v>
       </c>
       <c r="D460" t="s">
         <v>10</v>
       </c>
       <c r="E460" t="s">
         <v>11</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>1820</v>
       </c>
       <c r="G460" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
         <v>1822</v>
       </c>
       <c r="B461" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C461" t="s">
         <v>1823</v>
       </c>
       <c r="D461" t="s">
         <v>10</v>
       </c>
       <c r="E461" t="s">
         <v>11</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="G461" t="s">
         <v>1825</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
         <v>1826</v>
       </c>
       <c r="B462" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C462" t="s">
         <v>1827</v>
       </c>
       <c r="D462" t="s">
         <v>10</v>
       </c>
       <c r="E462" t="s">
         <v>11</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>1828</v>
       </c>
       <c r="G462" t="s">
         <v>1829</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
         <v>1830</v>
       </c>
       <c r="B463" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C463" t="s">
         <v>1831</v>
       </c>
       <c r="D463" t="s">
         <v>10</v>
       </c>
       <c r="E463" t="s">
         <v>11</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>1832</v>
       </c>
       <c r="G463" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
         <v>1834</v>
       </c>
       <c r="B464" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C464" t="s">
         <v>1835</v>
       </c>
       <c r="D464" t="s">
         <v>10</v>
       </c>
       <c r="E464" t="s">
         <v>11</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="G464" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
         <v>1838</v>
       </c>
       <c r="B465" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C465" t="s">
         <v>1839</v>
       </c>
       <c r="D465" t="s">
         <v>10</v>
       </c>
       <c r="E465" t="s">
         <v>11</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="G465" t="s">
         <v>1841</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
         <v>1842</v>
       </c>
       <c r="B466" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C466" t="s">
         <v>1843</v>
       </c>
       <c r="D466" t="s">
         <v>10</v>
       </c>
       <c r="E466" t="s">
         <v>11</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>1844</v>
       </c>
       <c r="G466" t="s">
         <v>1845</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
         <v>1846</v>
       </c>
       <c r="B467" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C467" t="s">
         <v>1847</v>
       </c>
       <c r="D467" t="s">
         <v>10</v>
       </c>
       <c r="E467" t="s">
         <v>11</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="G467" t="s">
         <v>1849</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
         <v>1850</v>
       </c>
       <c r="B468" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C468" t="s">
         <v>1851</v>
       </c>
       <c r="D468" t="s">
         <v>10</v>
       </c>
       <c r="E468" t="s">
         <v>11</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>1852</v>
       </c>
       <c r="G468" t="s">
         <v>1853</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
         <v>1854</v>
       </c>
       <c r="B469" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C469" t="s">
         <v>1855</v>
       </c>
       <c r="D469" t="s">
         <v>10</v>
       </c>
       <c r="E469" t="s">
         <v>11</v>
       </c>
       <c r="F469" s="1" t="s">
-        <v>174</v>
+        <v>1856</v>
       </c>
       <c r="G469" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B470" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C470" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="D470" t="s">
         <v>10</v>
       </c>
       <c r="E470" t="s">
         <v>11</v>
       </c>
       <c r="F470" s="1" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="G470" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B471" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C471" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="D471" t="s">
         <v>10</v>
       </c>
       <c r="E471" t="s">
         <v>11</v>
       </c>
       <c r="F471" s="1" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="G471" t="s">
-        <v>1845</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="B472" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C472" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="D472" t="s">
         <v>10</v>
       </c>
       <c r="E472" t="s">
         <v>11</v>
       </c>
       <c r="F472" s="1" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="G472" t="s">
-        <v>1867</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B473" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C473" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="D473" t="s">
         <v>10</v>
       </c>
       <c r="E473" t="s">
         <v>11</v>
       </c>
       <c r="F473" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="G473" t="s">
-        <v>1871</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
         <v>1872</v>
       </c>
       <c r="B474" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C474" t="s">
         <v>1873</v>
       </c>
       <c r="D474" t="s">
         <v>10</v>
       </c>
       <c r="E474" t="s">
         <v>11</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="G474" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
         <v>1876</v>
       </c>
       <c r="B475" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C475" t="s">
         <v>1877</v>
       </c>
       <c r="D475" t="s">
         <v>10</v>
       </c>
       <c r="E475" t="s">
         <v>11</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="G475" t="s">
         <v>1879</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
         <v>1880</v>
       </c>
       <c r="B476" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C476" t="s">
         <v>1881</v>
       </c>
       <c r="D476" t="s">
         <v>10</v>
       </c>
       <c r="E476" t="s">
         <v>11</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="G476" t="s">
-        <v>1875</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B477" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C477" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="D477" t="s">
         <v>10</v>
       </c>
       <c r="E477" t="s">
         <v>11</v>
       </c>
       <c r="F477" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="G477" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B478" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C478" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="D478" t="s">
         <v>10</v>
       </c>
       <c r="E478" t="s">
         <v>11</v>
       </c>
       <c r="F478" s="1" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="G478" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B479" t="s">
-        <v>1533</v>
+        <v>1506</v>
       </c>
       <c r="C479" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="D479" t="s">
         <v>10</v>
       </c>
       <c r="E479" t="s">
         <v>11</v>
       </c>
       <c r="F479" s="1" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="G479" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B480" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C480" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="D480" t="s">
         <v>10</v>
       </c>
       <c r="E480" t="s">
         <v>11</v>
       </c>
       <c r="F480" s="1" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="G480" t="s">
-        <v>1323</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="B481" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C481" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="D481" t="s">
         <v>10</v>
       </c>
       <c r="E481" t="s">
         <v>11</v>
       </c>
       <c r="F481" s="1" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="G481" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="B482" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C482" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="D482" t="s">
         <v>10</v>
       </c>
       <c r="E482" t="s">
         <v>11</v>
       </c>
       <c r="F482" s="1" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="G482" t="s">
-        <v>991</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="B483" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C483" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="D483" t="s">
         <v>10</v>
       </c>
       <c r="E483" t="s">
         <v>11</v>
       </c>
       <c r="F483" s="1" t="s">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="G483" t="s">
-        <v>1871</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
-        <v>1908</v>
+        <v>1912</v>
       </c>
       <c r="B484" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C484" t="s">
-        <v>1909</v>
+        <v>1913</v>
       </c>
       <c r="D484" t="s">
         <v>10</v>
       </c>
       <c r="E484" t="s">
         <v>11</v>
       </c>
       <c r="F484" s="1" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="G484" t="s">
-        <v>1911</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>1912</v>
+        <v>1916</v>
       </c>
       <c r="B485" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C485" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="D485" t="s">
         <v>10</v>
       </c>
       <c r="E485" t="s">
         <v>11</v>
       </c>
       <c r="F485" s="1" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="G485" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="B486" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C486" t="s">
-        <v>1917</v>
+        <v>1921</v>
       </c>
       <c r="D486" t="s">
         <v>10</v>
       </c>
       <c r="E486" t="s">
         <v>11</v>
       </c>
       <c r="F486" s="1" t="s">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="G486" t="s">
-        <v>1875</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="B487" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C487" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="D487" t="s">
         <v>10</v>
       </c>
       <c r="E487" t="s">
         <v>11</v>
       </c>
       <c r="F487" s="1" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
       <c r="G487" t="s">
-        <v>1922</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>1923</v>
+        <v>1928</v>
       </c>
       <c r="B488" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C488" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
       <c r="D488" t="s">
         <v>10</v>
       </c>
       <c r="E488" t="s">
         <v>11</v>
       </c>
       <c r="F488" s="1" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="G488" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="B489" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C489" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="D489" t="s">
         <v>10</v>
       </c>
       <c r="E489" t="s">
         <v>11</v>
       </c>
       <c r="F489" s="1" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="G489" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="B490" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C490" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="D490" t="s">
         <v>10</v>
       </c>
       <c r="E490" t="s">
         <v>11</v>
       </c>
       <c r="F490" s="1" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="G490" t="s">
-        <v>1879</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>1934</v>
+        <v>1940</v>
       </c>
       <c r="B491" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C491" t="s">
-        <v>1935</v>
+        <v>1941</v>
       </c>
       <c r="D491" t="s">
         <v>10</v>
       </c>
       <c r="E491" t="s">
         <v>11</v>
       </c>
       <c r="F491" s="1" t="s">
-        <v>1936</v>
+        <v>1942</v>
       </c>
       <c r="G491" t="s">
-        <v>1937</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>1938</v>
+        <v>1944</v>
       </c>
       <c r="B492" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C492" t="s">
-        <v>1939</v>
+        <v>1945</v>
       </c>
       <c r="D492" t="s">
         <v>10</v>
       </c>
       <c r="E492" t="s">
         <v>11</v>
       </c>
       <c r="F492" s="1" t="s">
-        <v>1940</v>
+        <v>1946</v>
       </c>
       <c r="G492" t="s">
-        <v>1941</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="B493" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C493" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
       <c r="E493" t="s">
         <v>11</v>
       </c>
       <c r="F493" s="1" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="G493" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="B494" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C494" t="s">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="D494" t="s">
         <v>10</v>
       </c>
       <c r="E494" t="s">
         <v>11</v>
       </c>
       <c r="F494" s="1" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="G494" t="s">
-        <v>112</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="B495" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C495" t="s">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="D495" t="s">
         <v>10</v>
       </c>
       <c r="E495" t="s">
         <v>11</v>
       </c>
       <c r="F495" s="1" t="s">
-        <v>1951</v>
+        <v>1958</v>
       </c>
       <c r="G495" t="s">
-        <v>1952</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="B496" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C496" t="s">
-        <v>1954</v>
+        <v>1961</v>
       </c>
       <c r="D496" t="s">
         <v>10</v>
       </c>
       <c r="E496" t="s">
         <v>11</v>
       </c>
       <c r="F496" s="1" t="s">
-        <v>1955</v>
+        <v>1962</v>
       </c>
       <c r="G496" t="s">
-        <v>1956</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>1957</v>
+        <v>1964</v>
       </c>
       <c r="B497" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C497" t="s">
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="D497" t="s">
         <v>10</v>
       </c>
       <c r="E497" t="s">
         <v>11</v>
       </c>
       <c r="F497" s="1" t="s">
-        <v>1959</v>
+        <v>1966</v>
       </c>
       <c r="G497" t="s">
-        <v>1860</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>1960</v>
+        <v>1968</v>
       </c>
       <c r="B498" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C498" t="s">
-        <v>1961</v>
+        <v>1969</v>
       </c>
       <c r="D498" t="s">
         <v>10</v>
       </c>
       <c r="E498" t="s">
         <v>11</v>
       </c>
       <c r="F498" s="1" t="s">
-        <v>1962</v>
+        <v>291</v>
       </c>
       <c r="G498" t="s">
-        <v>1845</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>1963</v>
+        <v>1971</v>
       </c>
       <c r="B499" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C499" t="s">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="D499" t="s">
         <v>10</v>
       </c>
       <c r="E499" t="s">
         <v>11</v>
       </c>
       <c r="F499" s="1" t="s">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="G499" t="s">
-        <v>1966</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="B500" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C500" t="s">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="D500" t="s">
         <v>10</v>
       </c>
       <c r="E500" t="s">
         <v>11</v>
       </c>
       <c r="F500" s="1" t="s">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="G500" t="s">
-        <v>1970</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>1971</v>
+        <v>1978</v>
       </c>
       <c r="B501" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C501" t="s">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="D501" t="s">
         <v>10</v>
       </c>
       <c r="E501" t="s">
         <v>11</v>
       </c>
       <c r="F501" s="1" t="s">
-        <v>1973</v>
+        <v>1980</v>
       </c>
       <c r="G501" t="s">
-        <v>1974</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="B502" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C502" t="s">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="D502" t="s">
         <v>10</v>
       </c>
       <c r="E502" t="s">
         <v>11</v>
       </c>
       <c r="F502" s="1" t="s">
-        <v>1977</v>
+        <v>1984</v>
       </c>
       <c r="G502" t="s">
-        <v>1978</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="B503" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C503" t="s">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="D503" t="s">
         <v>10</v>
       </c>
       <c r="E503" t="s">
         <v>11</v>
       </c>
       <c r="F503" s="1" t="s">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="G503" t="s">
-        <v>1982</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="B504" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C504" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="D504" t="s">
         <v>10</v>
       </c>
       <c r="E504" t="s">
         <v>11</v>
       </c>
       <c r="F504" s="1" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="G504" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="B505" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C505" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="D505" t="s">
         <v>10</v>
       </c>
       <c r="E505" t="s">
         <v>11</v>
       </c>
       <c r="F505" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G505" t="s">
         <v>1989</v>
-      </c>
-[...1 lines deleted...]
-        <v>1990</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="B506" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C506" t="s">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="D506" t="s">
         <v>10</v>
       </c>
       <c r="E506" t="s">
         <v>11</v>
       </c>
       <c r="F506" s="1" t="s">
-        <v>1993</v>
+        <v>1999</v>
       </c>
       <c r="G506" t="s">
-        <v>1994</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>1995</v>
+        <v>2001</v>
       </c>
       <c r="B507" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C507" t="s">
-        <v>1996</v>
+        <v>2002</v>
       </c>
       <c r="D507" t="s">
         <v>10</v>
       </c>
       <c r="E507" t="s">
         <v>11</v>
       </c>
       <c r="F507" s="1" t="s">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="G507" t="s">
-        <v>1998</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="B508" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C508" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="D508" t="s">
         <v>10</v>
       </c>
       <c r="E508" t="s">
         <v>11</v>
       </c>
       <c r="F508" s="1" t="s">
-        <v>2001</v>
+        <v>2007</v>
       </c>
       <c r="G508" t="s">
-        <v>2002</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>2003</v>
+        <v>2009</v>
       </c>
       <c r="B509" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C509" t="s">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="D509" t="s">
         <v>10</v>
       </c>
       <c r="E509" t="s">
         <v>11</v>
       </c>
       <c r="F509" s="1" t="s">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="G509" t="s">
-        <v>1860</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="B510" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C510" t="s">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="D510" t="s">
         <v>10</v>
       </c>
       <c r="E510" t="s">
         <v>11</v>
       </c>
       <c r="F510" s="1" t="s">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="G510" t="s">
-        <v>1845</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>2009</v>
+        <v>2016</v>
       </c>
       <c r="B511" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C511" t="s">
-        <v>2010</v>
+        <v>2017</v>
       </c>
       <c r="D511" t="s">
         <v>10</v>
       </c>
       <c r="E511" t="s">
         <v>11</v>
       </c>
       <c r="F511" s="1" t="s">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="G511" t="s">
-        <v>1966</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>2012</v>
+        <v>2019</v>
       </c>
       <c r="B512" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C512" t="s">
-        <v>2013</v>
+        <v>2020</v>
       </c>
       <c r="D512" t="s">
         <v>10</v>
       </c>
       <c r="E512" t="s">
         <v>11</v>
       </c>
       <c r="F512" s="1" t="s">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="G512" t="s">
-        <v>1845</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>2015</v>
+        <v>2022</v>
       </c>
       <c r="B513" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C513" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="D513" t="s">
         <v>10</v>
       </c>
       <c r="E513" t="s">
         <v>11</v>
       </c>
       <c r="F513" s="1" t="s">
-        <v>2017</v>
+        <v>2024</v>
       </c>
       <c r="G513" t="s">
-        <v>2018</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>2019</v>
+        <v>2026</v>
       </c>
       <c r="B514" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C514" t="s">
-        <v>2020</v>
+        <v>2027</v>
       </c>
       <c r="D514" t="s">
         <v>10</v>
       </c>
       <c r="E514" t="s">
         <v>11</v>
       </c>
       <c r="F514" s="1" t="s">
-        <v>2021</v>
+        <v>2028</v>
       </c>
       <c r="G514" t="s">
-        <v>2022</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>2023</v>
+        <v>2030</v>
       </c>
       <c r="B515" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C515" t="s">
-        <v>2024</v>
+        <v>2031</v>
       </c>
       <c r="D515" t="s">
         <v>10</v>
       </c>
       <c r="E515" t="s">
         <v>11</v>
       </c>
       <c r="F515" s="1" t="s">
-        <v>2025</v>
+        <v>2032</v>
       </c>
       <c r="G515" t="s">
-        <v>2026</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="B516" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C516" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
       <c r="D516" t="s">
         <v>10</v>
       </c>
       <c r="E516" t="s">
         <v>11</v>
       </c>
       <c r="F516" s="1" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
       <c r="G516" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>2031</v>
+        <v>2037</v>
       </c>
       <c r="B517" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C517" t="s">
-        <v>2032</v>
+        <v>2038</v>
       </c>
       <c r="D517" t="s">
         <v>10</v>
       </c>
       <c r="E517" t="s">
         <v>11</v>
       </c>
       <c r="F517" s="1" t="s">
-        <v>2033</v>
+        <v>2039</v>
       </c>
       <c r="G517" t="s">
-        <v>2034</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>2035</v>
+        <v>2041</v>
       </c>
       <c r="B518" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C518" t="s">
-        <v>2036</v>
+        <v>2042</v>
       </c>
       <c r="D518" t="s">
         <v>10</v>
       </c>
       <c r="E518" t="s">
         <v>11</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>2037</v>
+        <v>2043</v>
       </c>
       <c r="G518" t="s">
-        <v>1845</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>2038</v>
+        <v>2045</v>
       </c>
       <c r="B519" t="s">
-        <v>1533</v>
+        <v>1647</v>
       </c>
       <c r="C519" t="s">
-        <v>2039</v>
+        <v>2046</v>
       </c>
       <c r="D519" t="s">
         <v>10</v>
       </c>
       <c r="E519" t="s">
         <v>11</v>
       </c>
       <c r="F519" s="1" t="s">
-        <v>2040</v>
+        <v>2047</v>
       </c>
       <c r="G519" t="s">
-        <v>2041</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="B520" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C520" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="D520" t="s">
         <v>10</v>
       </c>
       <c r="E520" t="s">
         <v>11</v>
       </c>
       <c r="F520" s="1" t="s">
-        <v>2044</v>
+        <v>2050</v>
       </c>
       <c r="G520" t="s">
-        <v>2045</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>2046</v>
+        <v>2052</v>
       </c>
       <c r="B521" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C521" t="s">
-        <v>2047</v>
+        <v>2053</v>
       </c>
       <c r="D521" t="s">
         <v>10</v>
       </c>
       <c r="E521" t="s">
         <v>11</v>
       </c>
       <c r="F521" s="1" t="s">
-        <v>2048</v>
+        <v>2054</v>
       </c>
       <c r="G521" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>2050</v>
+        <v>2056</v>
       </c>
       <c r="B522" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C522" t="s">
-        <v>2051</v>
+        <v>2057</v>
       </c>
       <c r="D522" t="s">
         <v>10</v>
       </c>
       <c r="E522" t="s">
         <v>11</v>
       </c>
       <c r="F522" s="1" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="G522" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="B523" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C523" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="D523" t="s">
         <v>10</v>
       </c>
       <c r="E523" t="s">
         <v>11</v>
       </c>
       <c r="F523" s="1" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="G523" t="s">
-        <v>2057</v>
+        <v>229</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>2058</v>
+        <v>2063</v>
       </c>
       <c r="B524" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C524" t="s">
-        <v>2059</v>
+        <v>2064</v>
       </c>
       <c r="D524" t="s">
         <v>10</v>
       </c>
       <c r="E524" t="s">
         <v>11</v>
       </c>
       <c r="F524" s="1" t="s">
-        <v>2060</v>
+        <v>2065</v>
       </c>
       <c r="G524" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>2062</v>
+        <v>2067</v>
       </c>
       <c r="B525" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C525" t="s">
-        <v>2063</v>
+        <v>2068</v>
       </c>
       <c r="D525" t="s">
         <v>10</v>
       </c>
       <c r="E525" t="s">
         <v>11</v>
       </c>
       <c r="F525" s="1" t="s">
-        <v>2064</v>
+        <v>2069</v>
       </c>
       <c r="G525" t="s">
-        <v>2065</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>2066</v>
+        <v>2071</v>
       </c>
       <c r="B526" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C526" t="s">
-        <v>2067</v>
+        <v>2072</v>
       </c>
       <c r="D526" t="s">
         <v>10</v>
       </c>
       <c r="E526" t="s">
         <v>11</v>
       </c>
       <c r="F526" s="1" t="s">
-        <v>2068</v>
+        <v>2073</v>
       </c>
       <c r="G526" t="s">
-        <v>2069</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
       <c r="B527" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C527" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="D527" t="s">
         <v>10</v>
       </c>
       <c r="E527" t="s">
         <v>11</v>
       </c>
       <c r="F527" s="1" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="G527" t="s">
-        <v>2041</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="B528" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C528" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="D528" t="s">
         <v>10</v>
       </c>
       <c r="E528" t="s">
         <v>11</v>
       </c>
       <c r="F528" s="1" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
       <c r="G528" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
       <c r="B529" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C529" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
       <c r="D529" t="s">
         <v>10</v>
       </c>
       <c r="E529" t="s">
         <v>11</v>
       </c>
       <c r="F529" s="1" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
       <c r="G529" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="B530" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C530" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="D530" t="s">
         <v>10</v>
       </c>
       <c r="E530" t="s">
         <v>11</v>
       </c>
       <c r="F530" s="1" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
       <c r="G530" t="s">
-        <v>2084</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>2085</v>
+        <v>2089</v>
       </c>
       <c r="B531" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C531" t="s">
-        <v>2086</v>
+        <v>2090</v>
       </c>
       <c r="D531" t="s">
         <v>10</v>
       </c>
       <c r="E531" t="s">
         <v>11</v>
       </c>
       <c r="F531" s="1" t="s">
-        <v>2087</v>
+        <v>2091</v>
       </c>
       <c r="G531" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
       <c r="B532" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C532" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
       <c r="D532" t="s">
         <v>10</v>
       </c>
       <c r="E532" t="s">
         <v>11</v>
       </c>
       <c r="F532" s="1" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="G532" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="B533" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C533" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="D533" t="s">
         <v>10</v>
       </c>
       <c r="E533" t="s">
         <v>11</v>
       </c>
       <c r="F533" s="1" t="s">
-        <v>174</v>
+        <v>2099</v>
       </c>
       <c r="G533" t="s">
-        <v>2095</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>2096</v>
+        <v>2101</v>
       </c>
       <c r="B534" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C534" t="s">
-        <v>2097</v>
+        <v>2102</v>
       </c>
       <c r="D534" t="s">
         <v>10</v>
       </c>
       <c r="E534" t="s">
         <v>11</v>
       </c>
       <c r="F534" s="1" t="s">
-        <v>2098</v>
+        <v>2103</v>
       </c>
       <c r="G534" t="s">
-        <v>2099</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>2100</v>
+        <v>2105</v>
       </c>
       <c r="B535" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C535" t="s">
-        <v>2101</v>
+        <v>2106</v>
       </c>
       <c r="D535" t="s">
         <v>10</v>
       </c>
       <c r="E535" t="s">
         <v>11</v>
       </c>
       <c r="F535" s="1" t="s">
-        <v>2102</v>
+        <v>2107</v>
       </c>
       <c r="G535" t="s">
-        <v>1845</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
-        <v>2103</v>
+        <v>2109</v>
       </c>
       <c r="B536" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C536" t="s">
-        <v>2104</v>
+        <v>2110</v>
       </c>
       <c r="D536" t="s">
         <v>10</v>
       </c>
       <c r="E536" t="s">
         <v>11</v>
       </c>
       <c r="F536" s="1" t="s">
-        <v>2105</v>
+        <v>2111</v>
       </c>
       <c r="G536" t="s">
-        <v>2106</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
-        <v>2107</v>
+        <v>2113</v>
       </c>
       <c r="B537" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C537" t="s">
-        <v>2108</v>
+        <v>2114</v>
       </c>
       <c r="D537" t="s">
         <v>10</v>
       </c>
       <c r="E537" t="s">
         <v>11</v>
       </c>
       <c r="F537" s="1" t="s">
-        <v>2109</v>
+        <v>2115</v>
       </c>
       <c r="G537" t="s">
-        <v>2110</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>2111</v>
+        <v>2117</v>
       </c>
       <c r="B538" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C538" t="s">
-        <v>2112</v>
+        <v>2118</v>
       </c>
       <c r="D538" t="s">
         <v>10</v>
       </c>
       <c r="E538" t="s">
         <v>11</v>
       </c>
       <c r="F538" s="1" t="s">
-        <v>2113</v>
+        <v>2119</v>
       </c>
       <c r="G538" t="s">
-        <v>2114</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>2115</v>
+        <v>2120</v>
       </c>
       <c r="B539" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C539" t="s">
-        <v>2116</v>
+        <v>2121</v>
       </c>
       <c r="D539" t="s">
         <v>10</v>
       </c>
       <c r="E539" t="s">
         <v>11</v>
       </c>
       <c r="F539" s="1" t="s">
-        <v>2117</v>
+        <v>2122</v>
       </c>
       <c r="G539" t="s">
-        <v>2118</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
       <c r="B540" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C540" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
       <c r="D540" t="s">
         <v>10</v>
       </c>
       <c r="E540" t="s">
         <v>11</v>
       </c>
       <c r="F540" s="1" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="G540" t="s">
-        <v>2122</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
       <c r="B541" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C541" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="D541" t="s">
         <v>10</v>
       </c>
       <c r="E541" t="s">
         <v>11</v>
       </c>
       <c r="F541" s="1" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
       <c r="G541" t="s">
-        <v>2126</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="B542" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C542" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="D542" t="s">
         <v>10</v>
       </c>
       <c r="E542" t="s">
         <v>11</v>
       </c>
       <c r="F542" s="1" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="G542" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="B543" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C543" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="D543" t="s">
         <v>10</v>
       </c>
       <c r="E543" t="s">
         <v>11</v>
       </c>
       <c r="F543" s="1" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="G543" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="B544" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C544" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="D544" t="s">
         <v>10</v>
       </c>
       <c r="E544" t="s">
         <v>11</v>
       </c>
       <c r="F544" s="1" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="G544" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="B545" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C545" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="D545" t="s">
         <v>10</v>
       </c>
       <c r="E545" t="s">
         <v>11</v>
       </c>
       <c r="F545" s="1" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="G545" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="B546" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C546" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="D546" t="s">
         <v>10</v>
       </c>
       <c r="E546" t="s">
         <v>11</v>
       </c>
       <c r="F546" s="1" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="G546" t="s">
-        <v>1860</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>2146</v>
+        <v>2149</v>
       </c>
       <c r="B547" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C547" t="s">
-        <v>2147</v>
+        <v>2150</v>
       </c>
       <c r="D547" t="s">
         <v>10</v>
       </c>
       <c r="E547" t="s">
         <v>11</v>
       </c>
       <c r="F547" s="1" t="s">
-        <v>2148</v>
+        <v>2151</v>
       </c>
       <c r="G547" t="s">
-        <v>1845</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="B548" t="s">
-        <v>1537</v>
+        <v>1647</v>
       </c>
       <c r="C548" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
       <c r="D548" t="s">
         <v>10</v>
       </c>
       <c r="E548" t="s">
         <v>11</v>
       </c>
       <c r="F548" s="1" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="G548" t="s">
-        <v>2041</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>2152</v>
+        <v>2156</v>
       </c>
       <c r="B549" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C549" t="s">
-        <v>2153</v>
+        <v>2157</v>
       </c>
       <c r="D549" t="s">
         <v>10</v>
       </c>
       <c r="E549" t="s">
         <v>11</v>
       </c>
       <c r="F549" s="1" t="s">
-        <v>2154</v>
+        <v>2158</v>
       </c>
       <c r="G549" t="s">
-        <v>2155</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
-        <v>2156</v>
+        <v>2160</v>
       </c>
       <c r="B550" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C550" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
       <c r="D550" t="s">
         <v>10</v>
       </c>
       <c r="E550" t="s">
         <v>11</v>
       </c>
       <c r="F550" s="1" t="s">
-        <v>2158</v>
+        <v>2162</v>
       </c>
       <c r="G550" t="s">
-        <v>2159</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>2160</v>
+        <v>2164</v>
       </c>
       <c r="B551" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C551" t="s">
-        <v>2161</v>
+        <v>2165</v>
       </c>
       <c r="D551" t="s">
         <v>10</v>
       </c>
       <c r="E551" t="s">
         <v>11</v>
       </c>
       <c r="F551" s="1" t="s">
-        <v>2162</v>
+        <v>2166</v>
       </c>
       <c r="G551" t="s">
-        <v>2163</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="B552" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C552" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="D552" t="s">
         <v>10</v>
       </c>
       <c r="E552" t="s">
         <v>11</v>
       </c>
       <c r="F552" s="1" t="s">
-        <v>2166</v>
+        <v>2170</v>
       </c>
       <c r="G552" t="s">
-        <v>2167</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>2168</v>
+        <v>2172</v>
       </c>
       <c r="B553" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C553" t="s">
-        <v>2169</v>
+        <v>2173</v>
       </c>
       <c r="D553" t="s">
         <v>10</v>
       </c>
       <c r="E553" t="s">
         <v>11</v>
       </c>
       <c r="F553" s="1" t="s">
-        <v>2170</v>
+        <v>2174</v>
       </c>
       <c r="G553" t="s">
-        <v>2171</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>2172</v>
+        <v>2176</v>
       </c>
       <c r="B554" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C554" t="s">
-        <v>2173</v>
+        <v>2177</v>
       </c>
       <c r="D554" t="s">
         <v>10</v>
       </c>
       <c r="E554" t="s">
         <v>11</v>
       </c>
       <c r="F554" s="1" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="G554" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="B555" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C555" t="s">
-        <v>2177</v>
+        <v>2181</v>
       </c>
       <c r="D555" t="s">
         <v>10</v>
       </c>
       <c r="E555" t="s">
         <v>11</v>
       </c>
       <c r="F555" s="1" t="s">
-        <v>2178</v>
+        <v>2182</v>
       </c>
       <c r="G555" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
       <c r="B556" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C556" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="D556" t="s">
         <v>10</v>
       </c>
       <c r="E556" t="s">
         <v>11</v>
       </c>
       <c r="F556" s="1" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
       <c r="G556" t="s">
-        <v>2183</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
       <c r="B557" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C557" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
       <c r="D557" t="s">
         <v>10</v>
       </c>
       <c r="E557" t="s">
         <v>11</v>
       </c>
       <c r="F557" s="1" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="G557" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
       <c r="B558" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C558" t="s">
-        <v>2189</v>
+        <v>2192</v>
       </c>
       <c r="D558" t="s">
         <v>10</v>
       </c>
       <c r="E558" t="s">
         <v>11</v>
       </c>
       <c r="F558" s="1" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
       <c r="G558" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>2192</v>
+        <v>2195</v>
       </c>
       <c r="B559" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C559" t="s">
-        <v>2193</v>
+        <v>2196</v>
       </c>
       <c r="D559" t="s">
         <v>10</v>
       </c>
       <c r="E559" t="s">
         <v>11</v>
       </c>
       <c r="F559" s="1" t="s">
-        <v>2194</v>
+        <v>2197</v>
       </c>
       <c r="G559" t="s">
-        <v>2195</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>2196</v>
+        <v>2199</v>
       </c>
       <c r="B560" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C560" t="s">
-        <v>2197</v>
+        <v>2200</v>
       </c>
       <c r="D560" t="s">
         <v>10</v>
       </c>
       <c r="E560" t="s">
         <v>11</v>
       </c>
       <c r="F560" s="1" t="s">
-        <v>2198</v>
+        <v>2201</v>
       </c>
       <c r="G560" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
       <c r="B561" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C561" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="D561" t="s">
         <v>10</v>
       </c>
       <c r="E561" t="s">
         <v>11</v>
       </c>
       <c r="F561" s="1" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
       <c r="G561" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="B562" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C562" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="D562" t="s">
         <v>10</v>
       </c>
       <c r="E562" t="s">
         <v>11</v>
       </c>
       <c r="F562" s="1" t="s">
-        <v>2206</v>
+        <v>291</v>
       </c>
       <c r="G562" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="B563" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C563" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="D563" t="s">
         <v>10</v>
       </c>
       <c r="E563" t="s">
         <v>11</v>
       </c>
       <c r="F563" s="1" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="G563" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="B564" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C564" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="D564" t="s">
         <v>10</v>
       </c>
       <c r="E564" t="s">
         <v>11</v>
       </c>
       <c r="F564" s="1" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="G564" t="s">
-        <v>2191</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="B565" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C565" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="D565" t="s">
         <v>10</v>
       </c>
       <c r="E565" t="s">
         <v>11</v>
       </c>
       <c r="F565" s="1" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="G565" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="B566" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C566" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="D566" t="s">
         <v>10</v>
       </c>
       <c r="E566" t="s">
         <v>11</v>
       </c>
       <c r="F566" s="1" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="G566" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="B567" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C567" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="D567" t="s">
         <v>10</v>
       </c>
       <c r="E567" t="s">
         <v>11</v>
       </c>
       <c r="F567" s="1" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="G567" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="B568" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C568" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="D568" t="s">
         <v>10</v>
       </c>
       <c r="E568" t="s">
         <v>11</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="G568" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="B569" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C569" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="D569" t="s">
         <v>10</v>
       </c>
       <c r="E569" t="s">
         <v>11</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="G569" t="s">
-        <v>2187</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="B570" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C570" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="D570" t="s">
         <v>10</v>
       </c>
       <c r="E570" t="s">
         <v>11</v>
       </c>
       <c r="F570" s="1" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
       <c r="G570" t="s">
-        <v>2191</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>2237</v>
+        <v>2241</v>
       </c>
       <c r="B571" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C571" t="s">
-        <v>2238</v>
+        <v>2242</v>
       </c>
       <c r="D571" t="s">
         <v>10</v>
       </c>
       <c r="E571" t="s">
         <v>11</v>
       </c>
       <c r="F571" s="1" t="s">
-        <v>174</v>
+        <v>2243</v>
       </c>
       <c r="G571" t="s">
-        <v>2195</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>2239</v>
+        <v>2245</v>
       </c>
       <c r="B572" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C572" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
       <c r="D572" t="s">
         <v>10</v>
       </c>
       <c r="E572" t="s">
         <v>11</v>
       </c>
       <c r="F572" s="1" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="G572" t="s">
-        <v>2242</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>2243</v>
+        <v>2249</v>
       </c>
       <c r="B573" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C573" t="s">
-        <v>2244</v>
+        <v>2250</v>
       </c>
       <c r="D573" t="s">
         <v>10</v>
       </c>
       <c r="E573" t="s">
         <v>11</v>
       </c>
       <c r="F573" s="1" t="s">
-        <v>2245</v>
+        <v>2251</v>
       </c>
       <c r="G573" t="s">
-        <v>2246</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>2247</v>
+        <v>2253</v>
       </c>
       <c r="B574" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C574" t="s">
-        <v>2248</v>
+        <v>2254</v>
       </c>
       <c r="D574" t="s">
         <v>10</v>
       </c>
       <c r="E574" t="s">
         <v>11</v>
       </c>
       <c r="F574" s="1" t="s">
-        <v>2249</v>
+        <v>2255</v>
       </c>
       <c r="G574" t="s">
-        <v>2246</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>2250</v>
+        <v>2257</v>
       </c>
       <c r="B575" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C575" t="s">
-        <v>2251</v>
+        <v>2258</v>
       </c>
       <c r="D575" t="s">
         <v>10</v>
       </c>
       <c r="E575" t="s">
         <v>11</v>
       </c>
       <c r="F575" s="1" t="s">
-        <v>2252</v>
+        <v>2259</v>
       </c>
       <c r="G575" t="s">
-        <v>2253</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>2254</v>
+        <v>2260</v>
       </c>
       <c r="B576" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C576" t="s">
-        <v>2255</v>
+        <v>2261</v>
       </c>
       <c r="D576" t="s">
         <v>10</v>
       </c>
       <c r="E576" t="s">
         <v>11</v>
       </c>
       <c r="F576" s="1" t="s">
-        <v>2256</v>
+        <v>2262</v>
       </c>
       <c r="G576" t="s">
-        <v>2257</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>2258</v>
+        <v>2263</v>
       </c>
       <c r="B577" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C577" t="s">
-        <v>2259</v>
+        <v>2264</v>
       </c>
       <c r="D577" t="s">
         <v>10</v>
       </c>
       <c r="E577" t="s">
         <v>11</v>
       </c>
       <c r="F577" s="1" t="s">
-        <v>2260</v>
+        <v>2265</v>
       </c>
       <c r="G577" t="s">
-        <v>2261</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>2262</v>
+        <v>2266</v>
       </c>
       <c r="B578" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C578" t="s">
-        <v>2263</v>
+        <v>2267</v>
       </c>
       <c r="D578" t="s">
         <v>10</v>
       </c>
       <c r="E578" t="s">
         <v>11</v>
       </c>
       <c r="F578" s="1" t="s">
-        <v>2264</v>
+        <v>2268</v>
       </c>
       <c r="G578" t="s">
-        <v>2265</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>2266</v>
+        <v>2270</v>
       </c>
       <c r="B579" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C579" t="s">
-        <v>2267</v>
+        <v>2271</v>
       </c>
       <c r="D579" t="s">
         <v>10</v>
       </c>
       <c r="E579" t="s">
         <v>11</v>
       </c>
       <c r="F579" s="1" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
       <c r="G579" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="B580" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C580" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="D580" t="s">
         <v>10</v>
       </c>
       <c r="E580" t="s">
         <v>11</v>
       </c>
       <c r="F580" s="1" t="s">
-        <v>2272</v>
+        <v>2276</v>
       </c>
       <c r="G580" t="s">
-        <v>2273</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>2274</v>
+        <v>2278</v>
       </c>
       <c r="B581" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C581" t="s">
-        <v>2275</v>
+        <v>2279</v>
       </c>
       <c r="D581" t="s">
         <v>10</v>
       </c>
       <c r="E581" t="s">
         <v>11</v>
       </c>
       <c r="F581" s="1" t="s">
-        <v>2276</v>
+        <v>2280</v>
       </c>
       <c r="G581" t="s">
-        <v>2277</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>2278</v>
+        <v>2282</v>
       </c>
       <c r="B582" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C582" t="s">
-        <v>2279</v>
+        <v>2283</v>
       </c>
       <c r="D582" t="s">
         <v>10</v>
       </c>
       <c r="E582" t="s">
         <v>11</v>
       </c>
       <c r="F582" s="1" t="s">
-        <v>2280</v>
+        <v>2284</v>
       </c>
       <c r="G582" t="s">
-        <v>2187</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>2281</v>
+        <v>2286</v>
       </c>
       <c r="B583" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C583" t="s">
-        <v>2282</v>
+        <v>2287</v>
       </c>
       <c r="D583" t="s">
         <v>10</v>
       </c>
       <c r="E583" t="s">
         <v>11</v>
       </c>
       <c r="F583" s="1" t="s">
-        <v>2283</v>
+        <v>2288</v>
       </c>
       <c r="G583" t="s">
-        <v>2191</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>2284</v>
+        <v>2290</v>
       </c>
       <c r="B584" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C584" t="s">
-        <v>2285</v>
+        <v>2291</v>
       </c>
       <c r="D584" t="s">
         <v>10</v>
       </c>
       <c r="E584" t="s">
         <v>11</v>
       </c>
       <c r="F584" s="1" t="s">
-        <v>2286</v>
+        <v>2292</v>
       </c>
       <c r="G584" t="s">
-        <v>2195</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="B585" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C585" t="s">
-        <v>2288</v>
+        <v>2295</v>
       </c>
       <c r="D585" t="s">
         <v>10</v>
       </c>
       <c r="E585" t="s">
         <v>11</v>
       </c>
       <c r="F585" s="1" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="G585" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="B586" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C586" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="D586" t="s">
         <v>10</v>
       </c>
       <c r="E586" t="s">
         <v>11</v>
       </c>
       <c r="F586" s="1" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="G586" t="s">
-        <v>2294</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>2295</v>
+        <v>2302</v>
       </c>
       <c r="B587" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C587" t="s">
-        <v>2296</v>
+        <v>2303</v>
       </c>
       <c r="D587" t="s">
         <v>10</v>
       </c>
       <c r="E587" t="s">
         <v>11</v>
       </c>
       <c r="F587" s="1" t="s">
-        <v>2297</v>
+        <v>2304</v>
       </c>
       <c r="G587" t="s">
-        <v>2298</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="B588" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C588" t="s">
-        <v>2300</v>
+        <v>2307</v>
       </c>
       <c r="D588" t="s">
         <v>10</v>
       </c>
       <c r="E588" t="s">
         <v>11</v>
       </c>
       <c r="F588" s="1" t="s">
-        <v>2301</v>
+        <v>2308</v>
       </c>
       <c r="G588" t="s">
-        <v>2302</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>2303</v>
+        <v>2310</v>
       </c>
       <c r="B589" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C589" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="D589" t="s">
         <v>10</v>
       </c>
       <c r="E589" t="s">
         <v>11</v>
       </c>
       <c r="F589" s="1" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
       <c r="G589" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="B590" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C590" t="s">
-        <v>2308</v>
+        <v>2315</v>
       </c>
       <c r="D590" t="s">
         <v>10</v>
       </c>
       <c r="E590" t="s">
         <v>11</v>
       </c>
       <c r="F590" s="1" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="G590" t="s">
-        <v>2310</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>2311</v>
+        <v>2318</v>
       </c>
       <c r="B591" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C591" t="s">
-        <v>2312</v>
+        <v>2319</v>
       </c>
       <c r="D591" t="s">
         <v>10</v>
       </c>
       <c r="E591" t="s">
         <v>11</v>
       </c>
       <c r="F591" s="1" t="s">
-        <v>2313</v>
+        <v>2320</v>
       </c>
       <c r="G591" t="s">
-        <v>2314</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
       <c r="B592" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C592" t="s">
-        <v>2316</v>
+        <v>2323</v>
       </c>
       <c r="D592" t="s">
         <v>10</v>
       </c>
       <c r="E592" t="s">
         <v>11</v>
       </c>
       <c r="F592" s="1" t="s">
-        <v>2317</v>
+        <v>2324</v>
       </c>
       <c r="G592" t="s">
-        <v>2318</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>2319</v>
+        <v>2326</v>
       </c>
       <c r="B593" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C593" t="s">
-        <v>2320</v>
+        <v>2327</v>
       </c>
       <c r="D593" t="s">
         <v>10</v>
       </c>
       <c r="E593" t="s">
         <v>11</v>
       </c>
       <c r="F593" s="1" t="s">
-        <v>2321</v>
+        <v>2328</v>
       </c>
       <c r="G593" t="s">
-        <v>2318</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>2322</v>
+        <v>2329</v>
       </c>
       <c r="B594" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C594" t="s">
-        <v>2323</v>
+        <v>2330</v>
       </c>
       <c r="D594" t="s">
         <v>10</v>
       </c>
       <c r="E594" t="s">
         <v>11</v>
       </c>
       <c r="F594" s="1" t="s">
-        <v>2324</v>
+        <v>2331</v>
       </c>
       <c r="G594" t="s">
-        <v>2318</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>2325</v>
+        <v>2333</v>
       </c>
       <c r="B595" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C595" t="s">
-        <v>2326</v>
+        <v>2334</v>
       </c>
       <c r="D595" t="s">
         <v>10</v>
       </c>
       <c r="E595" t="s">
         <v>11</v>
       </c>
       <c r="F595" s="1" t="s">
-        <v>2327</v>
+        <v>2335</v>
       </c>
       <c r="G595" t="s">
-        <v>2318</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>2328</v>
+        <v>2337</v>
       </c>
       <c r="B596" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C596" t="s">
-        <v>2329</v>
+        <v>2338</v>
       </c>
       <c r="D596" t="s">
         <v>10</v>
       </c>
       <c r="E596" t="s">
         <v>11</v>
       </c>
       <c r="F596" s="1" t="s">
-        <v>2330</v>
+        <v>2339</v>
       </c>
       <c r="G596" t="s">
-        <v>2331</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>2332</v>
+        <v>2341</v>
       </c>
       <c r="B597" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C597" t="s">
-        <v>2333</v>
+        <v>2342</v>
       </c>
       <c r="D597" t="s">
         <v>10</v>
       </c>
       <c r="E597" t="s">
         <v>11</v>
       </c>
       <c r="F597" s="1" t="s">
-        <v>2334</v>
+        <v>2343</v>
       </c>
       <c r="G597" t="s">
-        <v>2335</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>2336</v>
+        <v>2345</v>
       </c>
       <c r="B598" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C598" t="s">
-        <v>2337</v>
+        <v>2346</v>
       </c>
       <c r="D598" t="s">
         <v>10</v>
       </c>
       <c r="E598" t="s">
         <v>11</v>
       </c>
       <c r="F598" s="1" t="s">
-        <v>2338</v>
+        <v>2347</v>
       </c>
       <c r="G598" t="s">
-        <v>2339</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>2340</v>
+        <v>2348</v>
       </c>
       <c r="B599" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C599" t="s">
-        <v>2341</v>
+        <v>2349</v>
       </c>
       <c r="D599" t="s">
         <v>10</v>
       </c>
       <c r="E599" t="s">
         <v>11</v>
       </c>
       <c r="F599" s="1" t="s">
-        <v>2342</v>
+        <v>2350</v>
       </c>
       <c r="G599" t="s">
-        <v>2343</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="B600" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C600" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
       <c r="D600" t="s">
         <v>10</v>
       </c>
       <c r="E600" t="s">
         <v>11</v>
       </c>
       <c r="F600" s="1" t="s">
-        <v>2346</v>
+        <v>291</v>
       </c>
       <c r="G600" t="s">
-        <v>2347</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>2348</v>
+        <v>2353</v>
       </c>
       <c r="B601" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C601" t="s">
-        <v>2349</v>
+        <v>2354</v>
       </c>
       <c r="D601" t="s">
         <v>10</v>
       </c>
       <c r="E601" t="s">
         <v>11</v>
       </c>
       <c r="F601" s="1" t="s">
-        <v>2350</v>
+        <v>2355</v>
       </c>
       <c r="G601" t="s">
-        <v>2351</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>2352</v>
+        <v>2357</v>
       </c>
       <c r="B602" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C602" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="D602" t="s">
         <v>10</v>
       </c>
       <c r="E602" t="s">
         <v>11</v>
       </c>
       <c r="F602" s="1" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
       <c r="G602" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
       <c r="B603" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C603" t="s">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="D603" t="s">
         <v>10</v>
       </c>
       <c r="E603" t="s">
         <v>11</v>
       </c>
       <c r="F603" s="1" t="s">
-        <v>2358</v>
+        <v>2363</v>
       </c>
       <c r="G603" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>2360</v>
+        <v>2364</v>
       </c>
       <c r="B604" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C604" t="s">
-        <v>2361</v>
+        <v>2365</v>
       </c>
       <c r="D604" t="s">
         <v>10</v>
       </c>
       <c r="E604" t="s">
         <v>11</v>
       </c>
       <c r="F604" s="1" t="s">
-        <v>2362</v>
+        <v>2366</v>
       </c>
       <c r="G604" t="s">
-        <v>2363</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>2364</v>
+        <v>2368</v>
       </c>
       <c r="B605" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C605" t="s">
-        <v>2365</v>
+        <v>2369</v>
       </c>
       <c r="D605" t="s">
         <v>10</v>
       </c>
       <c r="E605" t="s">
         <v>11</v>
       </c>
       <c r="F605" s="1" t="s">
-        <v>2366</v>
+        <v>2370</v>
       </c>
       <c r="G605" t="s">
-        <v>2363</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="B606" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C606" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="D606" t="s">
         <v>10</v>
       </c>
       <c r="E606" t="s">
         <v>11</v>
       </c>
       <c r="F606" s="1" t="s">
-        <v>2369</v>
+        <v>2374</v>
       </c>
       <c r="G606" t="s">
-        <v>2370</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>2371</v>
+        <v>2376</v>
       </c>
       <c r="B607" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C607" t="s">
-        <v>2372</v>
+        <v>2377</v>
       </c>
       <c r="D607" t="s">
         <v>10</v>
       </c>
       <c r="E607" t="s">
         <v>11</v>
       </c>
       <c r="F607" s="1" t="s">
-        <v>2373</v>
+        <v>2378</v>
       </c>
       <c r="G607" t="s">
-        <v>2374</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>2375</v>
+        <v>2380</v>
       </c>
       <c r="B608" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C608" t="s">
-        <v>2376</v>
+        <v>2381</v>
       </c>
       <c r="D608" t="s">
         <v>10</v>
       </c>
       <c r="E608" t="s">
         <v>11</v>
       </c>
       <c r="F608" s="1" t="s">
-        <v>2377</v>
+        <v>2382</v>
       </c>
       <c r="G608" t="s">
-        <v>2378</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>2379</v>
+        <v>2384</v>
       </c>
       <c r="B609" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C609" t="s">
-        <v>2380</v>
+        <v>2385</v>
       </c>
       <c r="D609" t="s">
         <v>10</v>
       </c>
       <c r="E609" t="s">
         <v>11</v>
       </c>
       <c r="F609" s="1" t="s">
-        <v>2381</v>
+        <v>2386</v>
       </c>
       <c r="G609" t="s">
-        <v>2382</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
       <c r="B610" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C610" t="s">
-        <v>2384</v>
+        <v>2389</v>
       </c>
       <c r="D610" t="s">
         <v>10</v>
       </c>
       <c r="E610" t="s">
         <v>11</v>
       </c>
       <c r="F610" s="1" t="s">
-        <v>2385</v>
+        <v>2390</v>
       </c>
       <c r="G610" t="s">
-        <v>2386</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>2387</v>
+        <v>2392</v>
       </c>
       <c r="B611" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C611" t="s">
-        <v>2388</v>
+        <v>2393</v>
       </c>
       <c r="D611" t="s">
         <v>10</v>
       </c>
       <c r="E611" t="s">
         <v>11</v>
       </c>
       <c r="F611" s="1" t="s">
-        <v>2389</v>
+        <v>2394</v>
       </c>
       <c r="G611" t="s">
-        <v>2382</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
-        <v>2390</v>
+        <v>2395</v>
       </c>
       <c r="B612" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C612" t="s">
-        <v>2391</v>
+        <v>2396</v>
       </c>
       <c r="D612" t="s">
         <v>10</v>
       </c>
       <c r="E612" t="s">
         <v>11</v>
       </c>
       <c r="F612" s="1" t="s">
-        <v>2392</v>
+        <v>2397</v>
       </c>
       <c r="G612" t="s">
-        <v>2393</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>2394</v>
+        <v>2398</v>
       </c>
       <c r="B613" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C613" t="s">
-        <v>2395</v>
+        <v>2399</v>
       </c>
       <c r="D613" t="s">
         <v>10</v>
       </c>
       <c r="E613" t="s">
         <v>11</v>
       </c>
       <c r="F613" s="1" t="s">
-        <v>2396</v>
+        <v>2400</v>
       </c>
       <c r="G613" t="s">
-        <v>2359</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
-        <v>2397</v>
+        <v>2401</v>
       </c>
       <c r="B614" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C614" t="s">
-        <v>2398</v>
+        <v>2402</v>
       </c>
       <c r="D614" t="s">
         <v>10</v>
       </c>
       <c r="E614" t="s">
         <v>11</v>
       </c>
       <c r="F614" s="1" t="s">
-        <v>2399</v>
+        <v>2403</v>
       </c>
       <c r="G614" t="s">
-        <v>2191</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
-        <v>2400</v>
+        <v>2405</v>
       </c>
       <c r="B615" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C615" t="s">
-        <v>2401</v>
+        <v>2406</v>
       </c>
       <c r="D615" t="s">
         <v>10</v>
       </c>
       <c r="E615" t="s">
         <v>11</v>
       </c>
       <c r="F615" s="1" t="s">
-        <v>2402</v>
+        <v>2407</v>
       </c>
       <c r="G615" t="s">
-        <v>2195</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>2403</v>
+        <v>2409</v>
       </c>
       <c r="B616" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C616" t="s">
-        <v>2404</v>
+        <v>2410</v>
       </c>
       <c r="D616" t="s">
         <v>10</v>
       </c>
       <c r="E616" t="s">
         <v>11</v>
       </c>
       <c r="F616" s="1" t="s">
-        <v>2405</v>
+        <v>2411</v>
       </c>
       <c r="G616" t="s">
-        <v>2406</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>2407</v>
+        <v>2413</v>
       </c>
       <c r="B617" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C617" t="s">
-        <v>2408</v>
+        <v>2414</v>
       </c>
       <c r="D617" t="s">
         <v>10</v>
       </c>
       <c r="E617" t="s">
         <v>11</v>
       </c>
       <c r="F617" s="1" t="s">
-        <v>2409</v>
+        <v>2415</v>
       </c>
       <c r="G617" t="s">
-        <v>2410</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
-        <v>2411</v>
+        <v>2417</v>
       </c>
       <c r="B618" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C618" t="s">
-        <v>2412</v>
+        <v>2418</v>
       </c>
       <c r="D618" t="s">
         <v>10</v>
       </c>
       <c r="E618" t="s">
         <v>11</v>
       </c>
       <c r="F618" s="1" t="s">
-        <v>2413</v>
+        <v>2419</v>
       </c>
       <c r="G618" t="s">
-        <v>2414</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
-        <v>2415</v>
+        <v>2421</v>
       </c>
       <c r="B619" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C619" t="s">
-        <v>2416</v>
+        <v>2422</v>
       </c>
       <c r="D619" t="s">
         <v>10</v>
       </c>
       <c r="E619" t="s">
         <v>11</v>
       </c>
       <c r="F619" s="1" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="G619" t="s">
-        <v>2418</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>2419</v>
+        <v>2425</v>
       </c>
       <c r="B620" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C620" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
       <c r="D620" t="s">
         <v>10</v>
       </c>
       <c r="E620" t="s">
         <v>11</v>
       </c>
       <c r="F620" s="1" t="s">
-        <v>2421</v>
+        <v>2427</v>
       </c>
       <c r="G620" t="s">
-        <v>2422</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>2423</v>
+        <v>2429</v>
       </c>
       <c r="B621" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C621" t="s">
-        <v>2424</v>
+        <v>2430</v>
       </c>
       <c r="D621" t="s">
         <v>10</v>
       </c>
       <c r="E621" t="s">
         <v>11</v>
       </c>
       <c r="F621" s="1" t="s">
-        <v>2425</v>
+        <v>2431</v>
       </c>
       <c r="G621" t="s">
-        <v>2426</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>2427</v>
+        <v>2433</v>
       </c>
       <c r="B622" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C622" t="s">
-        <v>2428</v>
+        <v>2434</v>
       </c>
       <c r="D622" t="s">
         <v>10</v>
       </c>
       <c r="E622" t="s">
         <v>11</v>
       </c>
       <c r="F622" s="1" t="s">
-        <v>2429</v>
+        <v>2435</v>
       </c>
       <c r="G622" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
       <c r="B623" t="s">
-        <v>1537</v>
+        <v>1651</v>
       </c>
       <c r="C623" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D623" t="s">
+        <v>10</v>
+      </c>
+      <c r="E623" t="s">
+        <v>11</v>
+      </c>
+      <c r="F623" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="G623" t="s">
         <v>2432</v>
-      </c>
-[...10 lines deleted...]
-        <v>2430</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
-        <v>2434</v>
+        <v>2439</v>
       </c>
       <c r="B624" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C624" t="s">
-        <v>2435</v>
+        <v>2440</v>
       </c>
       <c r="D624" t="s">
         <v>10</v>
       </c>
       <c r="E624" t="s">
         <v>11</v>
       </c>
       <c r="F624" s="1" t="s">
-        <v>2436</v>
+        <v>2441</v>
       </c>
       <c r="G624" t="s">
-        <v>2437</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
-        <v>2438</v>
+        <v>2442</v>
       </c>
       <c r="B625" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C625" t="s">
-        <v>2439</v>
+        <v>2443</v>
       </c>
       <c r="D625" t="s">
         <v>10</v>
       </c>
       <c r="E625" t="s">
         <v>11</v>
       </c>
       <c r="F625" s="1" t="s">
-        <v>2440</v>
+        <v>2444</v>
       </c>
       <c r="G625" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
-        <v>2442</v>
+        <v>2446</v>
       </c>
       <c r="B626" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C626" t="s">
-        <v>2443</v>
+        <v>2447</v>
       </c>
       <c r="D626" t="s">
         <v>10</v>
       </c>
       <c r="E626" t="s">
         <v>11</v>
       </c>
       <c r="F626" s="1" t="s">
-        <v>2444</v>
+        <v>2448</v>
       </c>
       <c r="G626" t="s">
-        <v>2445</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
-        <v>2446</v>
+        <v>2450</v>
       </c>
       <c r="B627" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C627" t="s">
-        <v>2447</v>
+        <v>2451</v>
       </c>
       <c r="D627" t="s">
         <v>10</v>
       </c>
       <c r="E627" t="s">
         <v>11</v>
       </c>
       <c r="F627" s="1" t="s">
-        <v>2448</v>
+        <v>2452</v>
       </c>
       <c r="G627" t="s">
-        <v>2449</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
-        <v>2450</v>
+        <v>2454</v>
       </c>
       <c r="B628" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C628" t="s">
-        <v>2451</v>
+        <v>2455</v>
       </c>
       <c r="D628" t="s">
         <v>10</v>
       </c>
       <c r="E628" t="s">
         <v>11</v>
       </c>
       <c r="F628" s="1" t="s">
-        <v>2452</v>
+        <v>2456</v>
       </c>
       <c r="G628" t="s">
-        <v>2453</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
-        <v>2454</v>
+        <v>2458</v>
       </c>
       <c r="B629" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C629" t="s">
-        <v>2455</v>
+        <v>2459</v>
       </c>
       <c r="D629" t="s">
         <v>10</v>
       </c>
       <c r="E629" t="s">
         <v>11</v>
       </c>
       <c r="F629" s="1" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="G629" t="s">
-        <v>2457</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
-        <v>2458</v>
+        <v>2462</v>
       </c>
       <c r="B630" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C630" t="s">
-        <v>2459</v>
+        <v>2463</v>
       </c>
       <c r="D630" t="s">
         <v>10</v>
       </c>
       <c r="E630" t="s">
         <v>11</v>
       </c>
       <c r="F630" s="1" t="s">
-        <v>2460</v>
+        <v>2464</v>
       </c>
       <c r="G630" t="s">
-        <v>2461</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
-        <v>2462</v>
+        <v>2466</v>
       </c>
       <c r="B631" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C631" t="s">
-        <v>2463</v>
+        <v>2467</v>
       </c>
       <c r="D631" t="s">
         <v>10</v>
       </c>
       <c r="E631" t="s">
         <v>11</v>
       </c>
       <c r="F631" s="1" t="s">
-        <v>2464</v>
+        <v>2468</v>
       </c>
       <c r="G631" t="s">
-        <v>2465</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
-        <v>2466</v>
+        <v>2470</v>
       </c>
       <c r="B632" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C632" t="s">
-        <v>2467</v>
+        <v>2471</v>
       </c>
       <c r="D632" t="s">
         <v>10</v>
       </c>
       <c r="E632" t="s">
         <v>11</v>
       </c>
       <c r="F632" s="1" t="s">
-        <v>2468</v>
+        <v>2472</v>
       </c>
       <c r="G632" t="s">
-        <v>2469</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
-        <v>2470</v>
+        <v>2474</v>
       </c>
       <c r="B633" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C633" t="s">
-        <v>2471</v>
+        <v>2475</v>
       </c>
       <c r="D633" t="s">
         <v>10</v>
       </c>
       <c r="E633" t="s">
         <v>11</v>
       </c>
       <c r="F633" s="1" t="s">
-        <v>2472</v>
+        <v>2476</v>
       </c>
       <c r="G633" t="s">
-        <v>2473</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" t="s">
-        <v>2474</v>
+        <v>2478</v>
       </c>
       <c r="B634" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C634" t="s">
-        <v>2475</v>
+        <v>2479</v>
       </c>
       <c r="D634" t="s">
         <v>10</v>
       </c>
       <c r="E634" t="s">
         <v>11</v>
       </c>
       <c r="F634" s="1" t="s">
-        <v>2476</v>
+        <v>2480</v>
       </c>
       <c r="G634" t="s">
         <v>2477</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
-        <v>2478</v>
+        <v>2481</v>
       </c>
       <c r="B635" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C635" t="s">
-        <v>2479</v>
+        <v>2482</v>
       </c>
       <c r="D635" t="s">
         <v>10</v>
       </c>
       <c r="E635" t="s">
         <v>11</v>
       </c>
       <c r="F635" s="1" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
       <c r="G635" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
       <c r="B636" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C636" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
       <c r="D636" t="s">
         <v>10</v>
       </c>
       <c r="E636" t="s">
         <v>11</v>
       </c>
       <c r="F636" s="1" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="G636" t="s">
-        <v>2477</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
-        <v>2485</v>
+        <v>2489</v>
       </c>
       <c r="B637" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C637" t="s">
-        <v>2486</v>
+        <v>2490</v>
       </c>
       <c r="D637" t="s">
         <v>10</v>
       </c>
       <c r="E637" t="s">
         <v>11</v>
       </c>
       <c r="F637" s="1" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
       <c r="G637" t="s">
-        <v>2477</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
-        <v>2488</v>
+        <v>2493</v>
       </c>
       <c r="B638" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C638" t="s">
-        <v>2489</v>
+        <v>2494</v>
       </c>
       <c r="D638" t="s">
         <v>10</v>
       </c>
       <c r="E638" t="s">
         <v>11</v>
       </c>
       <c r="F638" s="1" t="s">
-        <v>2490</v>
+        <v>2495</v>
       </c>
       <c r="G638" t="s">
-        <v>2491</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
-        <v>2492</v>
+        <v>2497</v>
       </c>
       <c r="B639" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C639" t="s">
-        <v>2493</v>
+        <v>2498</v>
       </c>
       <c r="D639" t="s">
         <v>10</v>
       </c>
       <c r="E639" t="s">
         <v>11</v>
       </c>
       <c r="F639" s="1" t="s">
-        <v>2494</v>
+        <v>2499</v>
       </c>
       <c r="G639" t="s">
-        <v>2495</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D640" t="s">
+        <v>10</v>
+      </c>
+      <c r="E640" t="s">
+        <v>11</v>
+      </c>
+      <c r="F640" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="G640" t="s">
         <v>2496</v>
-      </c>
-[...16 lines deleted...]
-        <v>2499</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
-        <v>2500</v>
+        <v>2504</v>
       </c>
       <c r="B641" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C641" t="s">
-        <v>2501</v>
+        <v>2505</v>
       </c>
       <c r="D641" t="s">
         <v>10</v>
       </c>
       <c r="E641" t="s">
         <v>11</v>
       </c>
       <c r="F641" s="1" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="G641" t="s">
-        <v>2503</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
-        <v>2504</v>
+        <v>2508</v>
       </c>
       <c r="B642" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C642" t="s">
-        <v>2505</v>
+        <v>2509</v>
       </c>
       <c r="D642" t="s">
         <v>10</v>
       </c>
       <c r="E642" t="s">
         <v>11</v>
       </c>
       <c r="F642" s="1" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="G642" t="s">
-        <v>2507</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
-        <v>2508</v>
+        <v>2511</v>
       </c>
       <c r="B643" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C643" t="s">
-        <v>2509</v>
+        <v>2512</v>
       </c>
       <c r="D643" t="s">
         <v>10</v>
       </c>
       <c r="E643" t="s">
         <v>11</v>
       </c>
       <c r="F643" s="1" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="G643" t="s">
-        <v>2187</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="B644" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C644" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
       <c r="D644" t="s">
         <v>10</v>
       </c>
       <c r="E644" t="s">
         <v>11</v>
       </c>
       <c r="F644" s="1" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
       <c r="G644" t="s">
-        <v>2491</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="B645" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C645" t="s">
-        <v>2515</v>
+        <v>2518</v>
       </c>
       <c r="D645" t="s">
         <v>10</v>
       </c>
       <c r="E645" t="s">
         <v>11</v>
       </c>
       <c r="F645" s="1" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="G645" t="s">
-        <v>2491</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
-        <v>2517</v>
+        <v>2521</v>
       </c>
       <c r="B646" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C646" t="s">
-        <v>2518</v>
+        <v>2522</v>
       </c>
       <c r="D646" t="s">
         <v>10</v>
       </c>
       <c r="E646" t="s">
         <v>11</v>
       </c>
       <c r="F646" s="1" t="s">
-        <v>2519</v>
+        <v>2523</v>
       </c>
       <c r="G646" t="s">
-        <v>2520</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
-        <v>2521</v>
+        <v>2525</v>
       </c>
       <c r="B647" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C647" t="s">
-        <v>2522</v>
+        <v>2526</v>
       </c>
       <c r="D647" t="s">
         <v>10</v>
       </c>
       <c r="E647" t="s">
         <v>11</v>
       </c>
       <c r="F647" s="1" t="s">
-        <v>2523</v>
+        <v>2527</v>
       </c>
       <c r="G647" t="s">
-        <v>2187</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
-        <v>2524</v>
+        <v>2529</v>
       </c>
       <c r="B648" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C648" t="s">
-        <v>2525</v>
+        <v>2530</v>
       </c>
       <c r="D648" t="s">
         <v>10</v>
       </c>
       <c r="E648" t="s">
         <v>11</v>
       </c>
       <c r="F648" s="1" t="s">
-        <v>2526</v>
+        <v>2531</v>
       </c>
       <c r="G648" t="s">
-        <v>2491</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
-        <v>2527</v>
+        <v>2533</v>
       </c>
       <c r="B649" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C649" t="s">
-        <v>2528</v>
+        <v>2534</v>
       </c>
       <c r="D649" t="s">
         <v>10</v>
       </c>
       <c r="E649" t="s">
         <v>11</v>
       </c>
       <c r="F649" s="1" t="s">
-        <v>2529</v>
+        <v>2535</v>
       </c>
       <c r="G649" t="s">
-        <v>2530</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
-        <v>2531</v>
+        <v>2537</v>
       </c>
       <c r="B650" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C650" t="s">
-        <v>2532</v>
+        <v>2538</v>
       </c>
       <c r="D650" t="s">
         <v>10</v>
       </c>
       <c r="E650" t="s">
         <v>11</v>
       </c>
       <c r="F650" s="1" t="s">
-        <v>2533</v>
+        <v>2539</v>
       </c>
       <c r="G650" t="s">
-        <v>2534</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
-        <v>2535</v>
+        <v>2541</v>
       </c>
       <c r="B651" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C651" t="s">
-        <v>2536</v>
+        <v>2542</v>
       </c>
       <c r="D651" t="s">
         <v>10</v>
       </c>
       <c r="E651" t="s">
         <v>11</v>
       </c>
       <c r="F651" s="1" t="s">
-        <v>2537</v>
+        <v>2543</v>
       </c>
       <c r="G651" t="s">
-        <v>2538</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
-        <v>2539</v>
+        <v>2545</v>
       </c>
       <c r="B652" t="s">
-        <v>1541</v>
+        <v>1651</v>
       </c>
       <c r="C652" t="s">
-        <v>2540</v>
+        <v>2546</v>
       </c>
       <c r="D652" t="s">
         <v>10</v>
       </c>
       <c r="E652" t="s">
         <v>11</v>
       </c>
       <c r="F652" s="1" t="s">
-        <v>2541</v>
+        <v>2547</v>
       </c>
       <c r="G652" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
-        <v>2543</v>
+        <v>2548</v>
       </c>
       <c r="B653" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C653" t="s">
-        <v>2544</v>
+        <v>2549</v>
       </c>
       <c r="D653" t="s">
         <v>10</v>
       </c>
       <c r="E653" t="s">
         <v>11</v>
       </c>
       <c r="F653" s="1" t="s">
-        <v>2545</v>
+        <v>2550</v>
       </c>
       <c r="G653" t="s">
-        <v>2187</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
-        <v>2546</v>
+        <v>2552</v>
       </c>
       <c r="B654" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C654" t="s">
-        <v>2547</v>
+        <v>2553</v>
       </c>
       <c r="D654" t="s">
         <v>10</v>
       </c>
       <c r="E654" t="s">
         <v>11</v>
       </c>
       <c r="F654" s="1" t="s">
-        <v>2548</v>
+        <v>2554</v>
       </c>
       <c r="G654" t="s">
-        <v>2491</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
-        <v>2549</v>
+        <v>2556</v>
       </c>
       <c r="B655" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C655" t="s">
-        <v>2341</v>
+        <v>2557</v>
       </c>
       <c r="D655" t="s">
         <v>10</v>
       </c>
       <c r="E655" t="s">
         <v>11</v>
       </c>
       <c r="F655" s="1" t="s">
-        <v>2550</v>
+        <v>2558</v>
       </c>
       <c r="G655" t="s">
-        <v>2551</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
-        <v>2552</v>
+        <v>2560</v>
       </c>
       <c r="B656" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C656" t="s">
-        <v>2553</v>
+        <v>2561</v>
       </c>
       <c r="D656" t="s">
         <v>10</v>
       </c>
       <c r="E656" t="s">
         <v>11</v>
       </c>
       <c r="F656" s="1" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="G656" t="s">
-        <v>2555</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
-        <v>2556</v>
+        <v>2564</v>
       </c>
       <c r="B657" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C657" t="s">
-        <v>2557</v>
+        <v>2565</v>
       </c>
       <c r="D657" t="s">
         <v>10</v>
       </c>
       <c r="E657" t="s">
         <v>11</v>
       </c>
       <c r="F657" s="1" t="s">
-        <v>2558</v>
+        <v>2566</v>
       </c>
       <c r="G657" t="s">
-        <v>2559</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
-        <v>2560</v>
+        <v>2568</v>
       </c>
       <c r="B658" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C658" t="s">
-        <v>2561</v>
+        <v>2569</v>
       </c>
       <c r="D658" t="s">
         <v>10</v>
       </c>
       <c r="E658" t="s">
         <v>11</v>
       </c>
       <c r="F658" s="1" t="s">
-        <v>2562</v>
+        <v>2570</v>
       </c>
       <c r="G658" t="s">
-        <v>2563</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
-        <v>2564</v>
+        <v>2572</v>
       </c>
       <c r="B659" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C659" t="s">
-        <v>2565</v>
+        <v>2573</v>
       </c>
       <c r="D659" t="s">
         <v>10</v>
       </c>
       <c r="E659" t="s">
         <v>11</v>
       </c>
       <c r="F659" s="1" t="s">
-        <v>2566</v>
+        <v>2574</v>
       </c>
       <c r="G659" t="s">
-        <v>2567</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
-        <v>2568</v>
+        <v>2576</v>
       </c>
       <c r="B660" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C660" t="s">
-        <v>2569</v>
+        <v>2577</v>
       </c>
       <c r="D660" t="s">
         <v>10</v>
       </c>
       <c r="E660" t="s">
         <v>11</v>
       </c>
       <c r="F660" s="1" t="s">
-        <v>2570</v>
+        <v>2578</v>
       </c>
       <c r="G660" t="s">
-        <v>2571</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
-        <v>2572</v>
+        <v>2580</v>
       </c>
       <c r="B661" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C661" t="s">
-        <v>2573</v>
+        <v>2581</v>
       </c>
       <c r="D661" t="s">
         <v>10</v>
       </c>
       <c r="E661" t="s">
         <v>11</v>
       </c>
       <c r="F661" s="1" t="s">
-        <v>2574</v>
+        <v>2582</v>
       </c>
       <c r="G661" t="s">
-        <v>2575</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
-        <v>2576</v>
+        <v>2584</v>
       </c>
       <c r="B662" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C662" t="s">
-        <v>2577</v>
+        <v>2585</v>
       </c>
       <c r="D662" t="s">
         <v>10</v>
       </c>
       <c r="E662" t="s">
         <v>11</v>
       </c>
       <c r="F662" s="1" t="s">
-        <v>2578</v>
+        <v>2586</v>
       </c>
       <c r="G662" t="s">
-        <v>2579</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
       <c r="B663" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C663" t="s">
-        <v>2581</v>
+        <v>2589</v>
       </c>
       <c r="D663" t="s">
         <v>10</v>
       </c>
       <c r="E663" t="s">
         <v>11</v>
       </c>
       <c r="F663" s="1" t="s">
-        <v>2582</v>
+        <v>2590</v>
       </c>
       <c r="G663" t="s">
-        <v>2583</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
-        <v>2584</v>
+        <v>2592</v>
       </c>
       <c r="B664" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C664" t="s">
-        <v>2585</v>
+        <v>2593</v>
       </c>
       <c r="D664" t="s">
         <v>10</v>
       </c>
       <c r="E664" t="s">
         <v>11</v>
       </c>
       <c r="F664" s="1" t="s">
-        <v>2586</v>
+        <v>2594</v>
       </c>
       <c r="G664" t="s">
-        <v>1731</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
-        <v>2587</v>
+        <v>2596</v>
       </c>
       <c r="B665" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C665" t="s">
-        <v>2588</v>
+        <v>2597</v>
       </c>
       <c r="D665" t="s">
         <v>10</v>
       </c>
       <c r="E665" t="s">
         <v>11</v>
       </c>
       <c r="F665" s="1" t="s">
-        <v>2589</v>
+        <v>2598</v>
       </c>
       <c r="G665" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D666" t="s">
+        <v>10</v>
+      </c>
+      <c r="E666" t="s">
+        <v>11</v>
+      </c>
+      <c r="F666" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="G666" t="s">
         <v>2591</v>
-      </c>
-[...16 lines deleted...]
-        <v>2594</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
-        <v>2595</v>
+        <v>2602</v>
       </c>
       <c r="B667" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C667" t="s">
-        <v>2596</v>
+        <v>2603</v>
       </c>
       <c r="D667" t="s">
         <v>10</v>
       </c>
       <c r="E667" t="s">
         <v>11</v>
       </c>
       <c r="F667" s="1" t="s">
-        <v>2597</v>
+        <v>2604</v>
       </c>
       <c r="G667" t="s">
-        <v>2598</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
-        <v>2599</v>
+        <v>2606</v>
       </c>
       <c r="B668" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C668" t="s">
-        <v>2600</v>
+        <v>2607</v>
       </c>
       <c r="D668" t="s">
         <v>10</v>
       </c>
       <c r="E668" t="s">
         <v>11</v>
       </c>
       <c r="F668" s="1" t="s">
-        <v>2601</v>
+        <v>2608</v>
       </c>
       <c r="G668" t="s">
-        <v>2602</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
-        <v>2603</v>
+        <v>2610</v>
       </c>
       <c r="B669" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C669" t="s">
-        <v>2604</v>
+        <v>2611</v>
       </c>
       <c r="D669" t="s">
         <v>10</v>
       </c>
       <c r="E669" t="s">
         <v>11</v>
       </c>
       <c r="F669" s="1" t="s">
-        <v>2605</v>
+        <v>2612</v>
       </c>
       <c r="G669" t="s">
-        <v>2606</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
-        <v>2607</v>
+        <v>2614</v>
       </c>
       <c r="B670" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C670" t="s">
-        <v>2608</v>
+        <v>2615</v>
       </c>
       <c r="D670" t="s">
         <v>10</v>
       </c>
       <c r="E670" t="s">
         <v>11</v>
       </c>
       <c r="F670" s="1" t="s">
-        <v>2609</v>
+        <v>2616</v>
       </c>
       <c r="G670" t="s">
-        <v>2610</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
-        <v>2611</v>
+        <v>2618</v>
       </c>
       <c r="B671" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C671" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
       <c r="D671" t="s">
         <v>10</v>
       </c>
       <c r="E671" t="s">
         <v>11</v>
       </c>
       <c r="F671" s="1" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="G671" t="s">
-        <v>2614</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="B672" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C672" t="s">
-        <v>2616</v>
+        <v>2623</v>
       </c>
       <c r="D672" t="s">
         <v>10</v>
       </c>
       <c r="E672" t="s">
         <v>11</v>
       </c>
       <c r="F672" s="1" t="s">
-        <v>2617</v>
+        <v>2624</v>
       </c>
       <c r="G672" t="s">
-        <v>2618</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
-        <v>2619</v>
+        <v>2625</v>
       </c>
       <c r="B673" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C673" t="s">
-        <v>2620</v>
+        <v>2626</v>
       </c>
       <c r="D673" t="s">
         <v>10</v>
       </c>
       <c r="E673" t="s">
         <v>11</v>
       </c>
       <c r="F673" s="1" t="s">
-        <v>2621</v>
+        <v>2627</v>
       </c>
       <c r="G673" t="s">
-        <v>2622</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
       <c r="B674" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C674" t="s">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="D674" t="s">
         <v>10</v>
       </c>
       <c r="E674" t="s">
         <v>11</v>
       </c>
       <c r="F674" s="1" t="s">
-        <v>2625</v>
+        <v>2630</v>
       </c>
       <c r="G674" t="s">
-        <v>2626</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
       <c r="B675" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C675" t="s">
-        <v>2628</v>
+        <v>2632</v>
       </c>
       <c r="D675" t="s">
         <v>10</v>
       </c>
       <c r="E675" t="s">
         <v>11</v>
       </c>
       <c r="F675" s="1" t="s">
-        <v>2629</v>
+        <v>2633</v>
       </c>
       <c r="G675" t="s">
-        <v>2630</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
-        <v>2631</v>
+        <v>2635</v>
       </c>
       <c r="B676" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C676" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
       <c r="D676" t="s">
         <v>10</v>
       </c>
       <c r="E676" t="s">
         <v>11</v>
       </c>
       <c r="F676" s="1" t="s">
-        <v>2633</v>
+        <v>2637</v>
       </c>
       <c r="G676" t="s">
-        <v>2187</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
-        <v>2634</v>
+        <v>2638</v>
       </c>
       <c r="B677" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C677" t="s">
-        <v>2635</v>
+        <v>2639</v>
       </c>
       <c r="D677" t="s">
         <v>10</v>
       </c>
       <c r="E677" t="s">
         <v>11</v>
       </c>
       <c r="F677" s="1" t="s">
-        <v>2636</v>
+        <v>2640</v>
       </c>
       <c r="G677" t="s">
-        <v>2637</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="B678" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C678" t="s">
-        <v>2639</v>
+        <v>2642</v>
       </c>
       <c r="D678" t="s">
         <v>10</v>
       </c>
       <c r="E678" t="s">
         <v>11</v>
       </c>
       <c r="F678" s="1" t="s">
-        <v>2640</v>
+        <v>2643</v>
       </c>
       <c r="G678" t="s">
-        <v>2641</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
-        <v>2642</v>
+        <v>2645</v>
       </c>
       <c r="B679" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C679" t="s">
-        <v>2643</v>
+        <v>2646</v>
       </c>
       <c r="D679" t="s">
         <v>10</v>
       </c>
       <c r="E679" t="s">
         <v>11</v>
       </c>
       <c r="F679" s="1" t="s">
-        <v>2644</v>
+        <v>2647</v>
       </c>
       <c r="G679" t="s">
-        <v>2645</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
-        <v>2646</v>
+        <v>2649</v>
       </c>
       <c r="B680" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C680" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="D680" t="s">
         <v>10</v>
       </c>
       <c r="E680" t="s">
         <v>11</v>
       </c>
       <c r="F680" s="1" t="s">
-        <v>2648</v>
+        <v>2651</v>
       </c>
       <c r="G680" t="s">
-        <v>2649</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
-        <v>2650</v>
+        <v>2653</v>
       </c>
       <c r="B681" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C681" t="s">
-        <v>2651</v>
+        <v>2654</v>
       </c>
       <c r="D681" t="s">
         <v>10</v>
       </c>
       <c r="E681" t="s">
         <v>11</v>
       </c>
       <c r="F681" s="1" t="s">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="G681" t="s">
-        <v>2477</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
-        <v>2653</v>
+        <v>2657</v>
       </c>
       <c r="B682" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C682" t="s">
-        <v>2654</v>
+        <v>2658</v>
       </c>
       <c r="D682" t="s">
         <v>10</v>
       </c>
       <c r="E682" t="s">
         <v>11</v>
       </c>
       <c r="F682" s="1" t="s">
-        <v>2655</v>
+        <v>2659</v>
       </c>
       <c r="G682" t="s">
-        <v>2191</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
-        <v>2656</v>
+        <v>2660</v>
       </c>
       <c r="B683" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C683" t="s">
-        <v>2657</v>
+        <v>2661</v>
       </c>
       <c r="D683" t="s">
         <v>10</v>
       </c>
       <c r="E683" t="s">
         <v>11</v>
       </c>
       <c r="F683" s="1" t="s">
-        <v>2658</v>
+        <v>2662</v>
       </c>
       <c r="G683" t="s">
-        <v>2491</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
-        <v>2659</v>
+        <v>2663</v>
       </c>
       <c r="B684" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C684" t="s">
-        <v>2660</v>
+        <v>2455</v>
       </c>
       <c r="D684" t="s">
         <v>10</v>
       </c>
       <c r="E684" t="s">
         <v>11</v>
       </c>
       <c r="F684" s="1" t="s">
-        <v>174</v>
+        <v>2664</v>
       </c>
       <c r="G684" t="s">
-        <v>2661</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
-        <v>2662</v>
+        <v>2666</v>
       </c>
       <c r="B685" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C685" t="s">
-        <v>2663</v>
+        <v>2667</v>
       </c>
       <c r="D685" t="s">
         <v>10</v>
       </c>
       <c r="E685" t="s">
         <v>11</v>
       </c>
       <c r="F685" s="1" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
       <c r="G685" t="s">
-        <v>2191</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
-        <v>2665</v>
+        <v>2670</v>
       </c>
       <c r="B686" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C686" t="s">
-        <v>2666</v>
+        <v>2671</v>
       </c>
       <c r="D686" t="s">
         <v>10</v>
       </c>
       <c r="E686" t="s">
         <v>11</v>
       </c>
       <c r="F686" s="1" t="s">
-        <v>2667</v>
+        <v>2672</v>
       </c>
       <c r="G686" t="s">
-        <v>2668</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
-        <v>2669</v>
+        <v>2674</v>
       </c>
       <c r="B687" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C687" t="s">
-        <v>2670</v>
+        <v>2675</v>
       </c>
       <c r="D687" t="s">
         <v>10</v>
       </c>
       <c r="E687" t="s">
         <v>11</v>
       </c>
       <c r="F687" s="1" t="s">
-        <v>2671</v>
+        <v>2676</v>
       </c>
       <c r="G687" t="s">
-        <v>2672</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
-        <v>2673</v>
+        <v>2678</v>
       </c>
       <c r="B688" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C688" t="s">
-        <v>2674</v>
+        <v>2679</v>
       </c>
       <c r="D688" t="s">
         <v>10</v>
       </c>
       <c r="E688" t="s">
         <v>11</v>
       </c>
       <c r="F688" s="1" t="s">
-        <v>2675</v>
+        <v>2680</v>
       </c>
       <c r="G688" t="s">
-        <v>2676</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
-        <v>2677</v>
+        <v>2682</v>
       </c>
       <c r="B689" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C689" t="s">
-        <v>2678</v>
+        <v>2683</v>
       </c>
       <c r="D689" t="s">
         <v>10</v>
       </c>
       <c r="E689" t="s">
         <v>11</v>
       </c>
       <c r="F689" s="1" t="s">
-        <v>2679</v>
+        <v>2684</v>
       </c>
       <c r="G689" t="s">
-        <v>2191</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
-        <v>2680</v>
+        <v>2686</v>
       </c>
       <c r="B690" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C690" t="s">
-        <v>2681</v>
+        <v>2687</v>
       </c>
       <c r="D690" t="s">
         <v>10</v>
       </c>
       <c r="E690" t="s">
         <v>11</v>
       </c>
       <c r="F690" s="1" t="s">
-        <v>2682</v>
+        <v>2688</v>
       </c>
       <c r="G690" t="s">
-        <v>2491</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
-        <v>2683</v>
+        <v>2690</v>
       </c>
       <c r="B691" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C691" t="s">
-        <v>2684</v>
+        <v>2691</v>
       </c>
       <c r="D691" t="s">
         <v>10</v>
       </c>
       <c r="E691" t="s">
         <v>11</v>
       </c>
       <c r="F691" s="1" t="s">
-        <v>2685</v>
+        <v>2692</v>
       </c>
       <c r="G691" t="s">
-        <v>2686</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
-        <v>2687</v>
+        <v>2694</v>
       </c>
       <c r="B692" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C692" t="s">
-        <v>2688</v>
+        <v>2695</v>
       </c>
       <c r="D692" t="s">
         <v>10</v>
       </c>
       <c r="E692" t="s">
         <v>11</v>
       </c>
       <c r="F692" s="1" t="s">
-        <v>2689</v>
+        <v>2696</v>
       </c>
       <c r="G692" t="s">
-        <v>2690</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
-        <v>2691</v>
+        <v>2698</v>
       </c>
       <c r="B693" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C693" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="D693" t="s">
         <v>10</v>
       </c>
       <c r="E693" t="s">
         <v>11</v>
       </c>
       <c r="F693" s="1" t="s">
-        <v>2693</v>
+        <v>2700</v>
       </c>
       <c r="G693" t="s">
-        <v>2191</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="B694" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C694" t="s">
-        <v>2695</v>
+        <v>2702</v>
       </c>
       <c r="D694" t="s">
         <v>10</v>
       </c>
       <c r="E694" t="s">
         <v>11</v>
       </c>
       <c r="F694" s="1" t="s">
-        <v>2696</v>
+        <v>2703</v>
       </c>
       <c r="G694" t="s">
-        <v>2697</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
-        <v>2698</v>
+        <v>2705</v>
       </c>
       <c r="B695" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C695" t="s">
-        <v>2699</v>
+        <v>2706</v>
       </c>
       <c r="D695" t="s">
         <v>10</v>
       </c>
       <c r="E695" t="s">
         <v>11</v>
       </c>
       <c r="F695" s="1" t="s">
-        <v>2700</v>
+        <v>2707</v>
       </c>
       <c r="G695" t="s">
-        <v>2191</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
-        <v>2701</v>
+        <v>2709</v>
       </c>
       <c r="B696" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C696" t="s">
-        <v>2702</v>
+        <v>2710</v>
       </c>
       <c r="D696" t="s">
         <v>10</v>
       </c>
       <c r="E696" t="s">
         <v>11</v>
       </c>
       <c r="F696" s="1" t="s">
-        <v>2703</v>
+        <v>2711</v>
       </c>
       <c r="G696" t="s">
-        <v>2187</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
-        <v>2704</v>
+        <v>2713</v>
       </c>
       <c r="B697" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C697" t="s">
-        <v>2705</v>
+        <v>2714</v>
       </c>
       <c r="D697" t="s">
         <v>10</v>
       </c>
       <c r="E697" t="s">
         <v>11</v>
       </c>
       <c r="F697" s="1" t="s">
-        <v>2706</v>
+        <v>2715</v>
       </c>
       <c r="G697" t="s">
-        <v>2707</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
-        <v>2708</v>
+        <v>2717</v>
       </c>
       <c r="B698" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C698" t="s">
-        <v>2709</v>
+        <v>2718</v>
       </c>
       <c r="D698" t="s">
         <v>10</v>
       </c>
       <c r="E698" t="s">
         <v>11</v>
       </c>
       <c r="F698" s="1" t="s">
-        <v>2710</v>
+        <v>2719</v>
       </c>
       <c r="G698" t="s">
-        <v>2477</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
-        <v>2711</v>
+        <v>2721</v>
       </c>
       <c r="B699" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C699" t="s">
-        <v>2712</v>
+        <v>2722</v>
       </c>
       <c r="D699" t="s">
         <v>10</v>
       </c>
       <c r="E699" t="s">
         <v>11</v>
       </c>
       <c r="F699" s="1" t="s">
-        <v>2713</v>
+        <v>2723</v>
       </c>
       <c r="G699" t="s">
-        <v>2714</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
-        <v>2715</v>
+        <v>2725</v>
       </c>
       <c r="B700" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C700" t="s">
-        <v>2716</v>
+        <v>2726</v>
       </c>
       <c r="D700" t="s">
         <v>10</v>
       </c>
       <c r="E700" t="s">
         <v>11</v>
       </c>
       <c r="F700" s="1" t="s">
-        <v>2717</v>
+        <v>2727</v>
       </c>
       <c r="G700" t="s">
-        <v>2718</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
-        <v>2719</v>
+        <v>2729</v>
       </c>
       <c r="B701" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C701" t="s">
-        <v>2720</v>
+        <v>2730</v>
       </c>
       <c r="D701" t="s">
         <v>10</v>
       </c>
       <c r="E701" t="s">
         <v>11</v>
       </c>
       <c r="F701" s="1" t="s">
-        <v>2721</v>
+        <v>2731</v>
       </c>
       <c r="G701" t="s">
-        <v>2722</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
-        <v>2723</v>
+        <v>2733</v>
       </c>
       <c r="B702" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C702" t="s">
-        <v>2724</v>
+        <v>2734</v>
       </c>
       <c r="D702" t="s">
         <v>10</v>
       </c>
       <c r="E702" t="s">
         <v>11</v>
       </c>
       <c r="F702" s="1" t="s">
-        <v>2725</v>
+        <v>2735</v>
       </c>
       <c r="G702" t="s">
-        <v>2726</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
-        <v>2727</v>
+        <v>2737</v>
       </c>
       <c r="B703" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C703" t="s">
-        <v>2728</v>
+        <v>2738</v>
       </c>
       <c r="D703" t="s">
         <v>10</v>
       </c>
       <c r="E703" t="s">
         <v>11</v>
       </c>
       <c r="F703" s="1" t="s">
-        <v>2729</v>
+        <v>2739</v>
       </c>
       <c r="G703" t="s">
-        <v>2730</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
-        <v>2731</v>
+        <v>2741</v>
       </c>
       <c r="B704" t="s">
-        <v>1541</v>
+        <v>1655</v>
       </c>
       <c r="C704" t="s">
-        <v>2732</v>
+        <v>2742</v>
       </c>
       <c r="D704" t="s">
         <v>10</v>
       </c>
       <c r="E704" t="s">
         <v>11</v>
       </c>
       <c r="F704" s="1" t="s">
-        <v>2733</v>
+        <v>2743</v>
       </c>
       <c r="G704" t="s">
-        <v>2734</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
-        <v>2735</v>
+        <v>2745</v>
       </c>
       <c r="B705" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C705" t="s">
-        <v>2736</v>
+        <v>2746</v>
       </c>
       <c r="D705" t="s">
         <v>10</v>
       </c>
       <c r="E705" t="s">
         <v>11</v>
       </c>
       <c r="F705" s="1" t="s">
-        <v>2737</v>
+        <v>2747</v>
       </c>
       <c r="G705" t="s">
-        <v>2738</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
-        <v>2739</v>
+        <v>2748</v>
       </c>
       <c r="B706" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C706" t="s">
-        <v>2740</v>
+        <v>2749</v>
       </c>
       <c r="D706" t="s">
         <v>10</v>
       </c>
       <c r="E706" t="s">
         <v>11</v>
       </c>
       <c r="F706" s="1" t="s">
-        <v>2741</v>
+        <v>2750</v>
       </c>
       <c r="G706" t="s">
-        <v>2742</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" t="s">
-        <v>2743</v>
+        <v>2752</v>
       </c>
       <c r="B707" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C707" t="s">
-        <v>2744</v>
+        <v>2753</v>
       </c>
       <c r="D707" t="s">
         <v>10</v>
       </c>
       <c r="E707" t="s">
         <v>11</v>
       </c>
       <c r="F707" s="1" t="s">
-        <v>2745</v>
+        <v>2754</v>
       </c>
       <c r="G707" t="s">
-        <v>2746</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" t="s">
-        <v>2747</v>
+        <v>2756</v>
       </c>
       <c r="B708" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C708" t="s">
-        <v>2748</v>
+        <v>2757</v>
       </c>
       <c r="D708" t="s">
         <v>10</v>
       </c>
       <c r="E708" t="s">
         <v>11</v>
       </c>
       <c r="F708" s="1" t="s">
-        <v>2749</v>
+        <v>2758</v>
       </c>
       <c r="G708" t="s">
-        <v>2750</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709" t="s">
-        <v>2751</v>
+        <v>2760</v>
       </c>
       <c r="B709" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C709" t="s">
-        <v>2752</v>
+        <v>2761</v>
       </c>
       <c r="D709" t="s">
         <v>10</v>
       </c>
       <c r="E709" t="s">
         <v>11</v>
       </c>
       <c r="F709" s="1" t="s">
-        <v>2753</v>
+        <v>2762</v>
       </c>
       <c r="G709" t="s">
-        <v>2754</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710" t="s">
-        <v>2755</v>
+        <v>2764</v>
       </c>
       <c r="B710" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C710" t="s">
-        <v>2756</v>
+        <v>2765</v>
       </c>
       <c r="D710" t="s">
         <v>10</v>
       </c>
       <c r="E710" t="s">
         <v>11</v>
       </c>
       <c r="F710" s="1" t="s">
-        <v>2757</v>
+        <v>2766</v>
       </c>
       <c r="G710" t="s">
-        <v>2758</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711" t="s">
-        <v>2759</v>
+        <v>2767</v>
       </c>
       <c r="B711" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C711" t="s">
-        <v>2760</v>
+        <v>2768</v>
       </c>
       <c r="D711" t="s">
         <v>10</v>
       </c>
       <c r="E711" t="s">
         <v>11</v>
       </c>
       <c r="F711" s="1" t="s">
-        <v>2761</v>
+        <v>2769</v>
       </c>
       <c r="G711" t="s">
-        <v>2762</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712" t="s">
-        <v>2763</v>
+        <v>2770</v>
       </c>
       <c r="B712" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C712" t="s">
-        <v>2764</v>
+        <v>2771</v>
       </c>
       <c r="D712" t="s">
         <v>10</v>
       </c>
       <c r="E712" t="s">
         <v>11</v>
       </c>
       <c r="F712" s="1" t="s">
-        <v>2765</v>
+        <v>2772</v>
       </c>
       <c r="G712" t="s">
-        <v>2766</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713" t="s">
-        <v>2767</v>
+        <v>2773</v>
       </c>
       <c r="B713" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C713" t="s">
-        <v>2768</v>
+        <v>2774</v>
       </c>
       <c r="D713" t="s">
         <v>10</v>
       </c>
       <c r="E713" t="s">
         <v>11</v>
       </c>
       <c r="F713" s="1" t="s">
-        <v>2769</v>
+        <v>291</v>
       </c>
       <c r="G713" t="s">
-        <v>2770</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714" t="s">
-        <v>2771</v>
+        <v>2776</v>
       </c>
       <c r="B714" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C714" t="s">
-        <v>2772</v>
+        <v>2777</v>
       </c>
       <c r="D714" t="s">
         <v>10</v>
       </c>
       <c r="E714" t="s">
         <v>11</v>
       </c>
       <c r="F714" s="1" t="s">
-        <v>2773</v>
+        <v>2778</v>
       </c>
       <c r="G714" t="s">
-        <v>2774</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715" t="s">
-        <v>2775</v>
+        <v>2779</v>
       </c>
       <c r="B715" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C715" t="s">
-        <v>2776</v>
+        <v>2780</v>
       </c>
       <c r="D715" t="s">
         <v>10</v>
       </c>
       <c r="E715" t="s">
         <v>11</v>
       </c>
       <c r="F715" s="1" t="s">
-        <v>2777</v>
+        <v>2781</v>
       </c>
       <c r="G715" t="s">
-        <v>2778</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716" t="s">
-        <v>2779</v>
+        <v>2783</v>
       </c>
       <c r="B716" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C716" t="s">
-        <v>2780</v>
+        <v>2784</v>
       </c>
       <c r="D716" t="s">
         <v>10</v>
       </c>
       <c r="E716" t="s">
         <v>11</v>
       </c>
       <c r="F716" s="1" t="s">
-        <v>2781</v>
+        <v>2785</v>
       </c>
       <c r="G716" t="s">
-        <v>2782</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717" t="s">
-        <v>2783</v>
+        <v>2787</v>
       </c>
       <c r="B717" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C717" t="s">
-        <v>2784</v>
+        <v>2788</v>
       </c>
       <c r="D717" t="s">
         <v>10</v>
       </c>
       <c r="E717" t="s">
         <v>11</v>
       </c>
       <c r="F717" s="1" t="s">
-        <v>2785</v>
+        <v>2789</v>
       </c>
       <c r="G717" t="s">
-        <v>2786</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" t="s">
-        <v>2787</v>
+        <v>2791</v>
       </c>
       <c r="B718" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C718" t="s">
-        <v>2788</v>
+        <v>2792</v>
       </c>
       <c r="D718" t="s">
         <v>10</v>
       </c>
       <c r="E718" t="s">
         <v>11</v>
       </c>
       <c r="F718" s="1" t="s">
-        <v>2789</v>
+        <v>2793</v>
       </c>
       <c r="G718" t="s">
-        <v>2790</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" t="s">
-        <v>2791</v>
+        <v>2794</v>
       </c>
       <c r="B719" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C719" t="s">
-        <v>2792</v>
+        <v>2795</v>
       </c>
       <c r="D719" t="s">
         <v>10</v>
       </c>
       <c r="E719" t="s">
         <v>11</v>
       </c>
       <c r="F719" s="1" t="s">
-        <v>2793</v>
+        <v>2796</v>
       </c>
       <c r="G719" t="s">
-        <v>2794</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="B720" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C720" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="D720" t="s">
         <v>10</v>
       </c>
       <c r="E720" t="s">
         <v>11</v>
       </c>
       <c r="F720" s="1" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="G720" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="B721" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C721" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="D721" t="s">
         <v>10</v>
       </c>
       <c r="E721" t="s">
         <v>11</v>
       </c>
       <c r="F721" s="1" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="G721" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="B722" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C722" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="D722" t="s">
         <v>10</v>
       </c>
       <c r="E722" t="s">
         <v>11</v>
       </c>
       <c r="F722" s="1" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="G722" t="s">
-        <v>2806</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="B723" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C723" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="D723" t="s">
         <v>10</v>
       </c>
       <c r="E723" t="s">
         <v>11</v>
       </c>
       <c r="F723" s="1" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
       <c r="G723" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="B724" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C724" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="D724" t="s">
         <v>10</v>
       </c>
       <c r="E724" t="s">
         <v>11</v>
       </c>
       <c r="F724" s="1" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="G724" t="s">
-        <v>2814</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725" t="s">
         <v>2815</v>
       </c>
       <c r="B725" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C725" t="s">
         <v>2816</v>
       </c>
       <c r="D725" t="s">
         <v>10</v>
       </c>
       <c r="E725" t="s">
         <v>11</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>2817</v>
       </c>
       <c r="G725" t="s">
-        <v>2750</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" t="s">
         <v>2818</v>
       </c>
       <c r="B726" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C726" t="s">
         <v>2819</v>
       </c>
       <c r="D726" t="s">
         <v>10</v>
       </c>
       <c r="E726" t="s">
         <v>11</v>
       </c>
       <c r="F726" s="1" t="s">
         <v>2820</v>
       </c>
       <c r="G726" t="s">
         <v>2821</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727" t="s">
         <v>2822</v>
       </c>
       <c r="B727" t="s">
-        <v>1545</v>
+        <v>1655</v>
       </c>
       <c r="C727" t="s">
         <v>2823</v>
       </c>
       <c r="D727" t="s">
         <v>10</v>
       </c>
       <c r="E727" t="s">
         <v>11</v>
       </c>
       <c r="F727" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="G727" t="s">
-        <v>2825</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C728" t="s">
         <v>2826</v>
       </c>
-      <c r="B728" t="s">
-[...2 lines deleted...]
-      <c r="C728" t="s">
+      <c r="D728" t="s">
+        <v>10</v>
+      </c>
+      <c r="E728" t="s">
+        <v>11</v>
+      </c>
+      <c r="F728" s="1" t="s">
         <v>2827</v>
       </c>
-      <c r="D728" t="s">
-[...5 lines deleted...]
-      <c r="F728" s="1" t="s">
+      <c r="G728" t="s">
         <v>2828</v>
-      </c>
-[...1 lines deleted...]
-        <v>2829</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B729" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C729" t="s">
         <v>2830</v>
       </c>
-      <c r="B729" t="s">
-[...2 lines deleted...]
-      <c r="C729" t="s">
+      <c r="D729" t="s">
+        <v>10</v>
+      </c>
+      <c r="E729" t="s">
+        <v>11</v>
+      </c>
+      <c r="F729" s="1" t="s">
         <v>2831</v>
       </c>
-      <c r="D729" t="s">
-[...5 lines deleted...]
-      <c r="F729" s="1" t="s">
+      <c r="G729" t="s">
         <v>2832</v>
-      </c>
-[...1 lines deleted...]
-        <v>2833</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B730" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C730" t="s">
         <v>2834</v>
       </c>
-      <c r="B730" t="s">
-[...2 lines deleted...]
-      <c r="C730" t="s">
+      <c r="D730" t="s">
+        <v>10</v>
+      </c>
+      <c r="E730" t="s">
+        <v>11</v>
+      </c>
+      <c r="F730" s="1" t="s">
         <v>2835</v>
       </c>
-      <c r="D730" t="s">
-[...5 lines deleted...]
-      <c r="F730" s="1" t="s">
+      <c r="G730" t="s">
         <v>2836</v>
-      </c>
-[...1 lines deleted...]
-        <v>2837</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B731" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C731" t="s">
         <v>2838</v>
       </c>
-      <c r="B731" t="s">
-[...2 lines deleted...]
-      <c r="C731" t="s">
+      <c r="D731" t="s">
+        <v>10</v>
+      </c>
+      <c r="E731" t="s">
+        <v>11</v>
+      </c>
+      <c r="F731" s="1" t="s">
         <v>2839</v>
       </c>
-      <c r="D731" t="s">
-[...5 lines deleted...]
-      <c r="F731" s="1" t="s">
+      <c r="G731" t="s">
         <v>2840</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B732" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C732" t="s">
         <v>2842</v>
       </c>
-      <c r="B732" t="s">
-[...2 lines deleted...]
-      <c r="C732" t="s">
+      <c r="D732" t="s">
+        <v>10</v>
+      </c>
+      <c r="E732" t="s">
+        <v>11</v>
+      </c>
+      <c r="F732" s="1" t="s">
         <v>2843</v>
       </c>
-      <c r="D732" t="s">
-[...5 lines deleted...]
-      <c r="F732" s="1" t="s">
+      <c r="G732" t="s">
         <v>2844</v>
-      </c>
-[...1 lines deleted...]
-        <v>2845</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B733" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C733" t="s">
         <v>2846</v>
       </c>
-      <c r="B733" t="s">
-[...2 lines deleted...]
-      <c r="C733" t="s">
+      <c r="D733" t="s">
+        <v>10</v>
+      </c>
+      <c r="E733" t="s">
+        <v>11</v>
+      </c>
+      <c r="F733" s="1" t="s">
         <v>2847</v>
       </c>
-      <c r="D733" t="s">
-[...5 lines deleted...]
-      <c r="F733" s="1" t="s">
+      <c r="G733" t="s">
         <v>2848</v>
-      </c>
-[...1 lines deleted...]
-        <v>2849</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C734" t="s">
         <v>2850</v>
       </c>
-      <c r="B734" t="s">
-[...2 lines deleted...]
-      <c r="C734" t="s">
+      <c r="D734" t="s">
+        <v>10</v>
+      </c>
+      <c r="E734" t="s">
+        <v>11</v>
+      </c>
+      <c r="F734" s="1" t="s">
         <v>2851</v>
       </c>
-      <c r="D734" t="s">
-[...5 lines deleted...]
-      <c r="F734" s="1" t="s">
+      <c r="G734" t="s">
         <v>2852</v>
-      </c>
-[...1 lines deleted...]
-        <v>2853</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B735" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C735" t="s">
         <v>2854</v>
       </c>
-      <c r="B735" t="s">
-[...2 lines deleted...]
-      <c r="C735" t="s">
+      <c r="D735" t="s">
+        <v>10</v>
+      </c>
+      <c r="E735" t="s">
+        <v>11</v>
+      </c>
+      <c r="F735" s="1" t="s">
         <v>2855</v>
       </c>
-      <c r="D735" t="s">
-[...5 lines deleted...]
-      <c r="F735" s="1" t="s">
+      <c r="G735" t="s">
         <v>2856</v>
-      </c>
-[...1 lines deleted...]
-        <v>2857</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B736" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C736" t="s">
         <v>2858</v>
       </c>
-      <c r="B736" t="s">
-[...2 lines deleted...]
-      <c r="C736" t="s">
+      <c r="D736" t="s">
+        <v>10</v>
+      </c>
+      <c r="E736" t="s">
+        <v>11</v>
+      </c>
+      <c r="F736" s="1" t="s">
         <v>2859</v>
       </c>
-      <c r="D736" t="s">
-[...5 lines deleted...]
-      <c r="F736" s="1" t="s">
+      <c r="G736" t="s">
         <v>2860</v>
-      </c>
-[...1 lines deleted...]
-        <v>2861</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B737" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C737" t="s">
         <v>2862</v>
       </c>
-      <c r="B737" t="s">
-[...2 lines deleted...]
-      <c r="C737" t="s">
+      <c r="D737" t="s">
+        <v>10</v>
+      </c>
+      <c r="E737" t="s">
+        <v>11</v>
+      </c>
+      <c r="F737" s="1" t="s">
         <v>2863</v>
       </c>
-      <c r="D737" t="s">
-[...5 lines deleted...]
-      <c r="F737" s="1" t="s">
+      <c r="G737" t="s">
         <v>2864</v>
-      </c>
-[...1 lines deleted...]
-        <v>2865</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B738" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C738" t="s">
         <v>2866</v>
       </c>
-      <c r="B738" t="s">
-[...2 lines deleted...]
-      <c r="C738" t="s">
+      <c r="D738" t="s">
+        <v>10</v>
+      </c>
+      <c r="E738" t="s">
+        <v>11</v>
+      </c>
+      <c r="F738" s="1" t="s">
         <v>2867</v>
       </c>
-      <c r="D738" t="s">
-[...5 lines deleted...]
-      <c r="F738" s="1" t="s">
+      <c r="G738" t="s">
         <v>2868</v>
-      </c>
-[...1 lines deleted...]
-        <v>2869</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B739" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C739" t="s">
         <v>2870</v>
       </c>
-      <c r="B739" t="s">
-[...2 lines deleted...]
-      <c r="C739" t="s">
+      <c r="D739" t="s">
+        <v>10</v>
+      </c>
+      <c r="E739" t="s">
+        <v>11</v>
+      </c>
+      <c r="F739" s="1" t="s">
         <v>2871</v>
       </c>
-      <c r="D739" t="s">
-[...5 lines deleted...]
-      <c r="F739" s="1" t="s">
+      <c r="G739" t="s">
         <v>2872</v>
-      </c>
-[...1 lines deleted...]
-        <v>2873</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B740" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C740" t="s">
         <v>2874</v>
       </c>
-      <c r="B740" t="s">
-[...2 lines deleted...]
-      <c r="C740" t="s">
+      <c r="D740" t="s">
+        <v>10</v>
+      </c>
+      <c r="E740" t="s">
+        <v>11</v>
+      </c>
+      <c r="F740" s="1" t="s">
         <v>2875</v>
       </c>
-      <c r="D740" t="s">
-[...5 lines deleted...]
-      <c r="F740" s="1" t="s">
+      <c r="G740" t="s">
         <v>2876</v>
-      </c>
-[...1 lines deleted...]
-        <v>2877</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B741" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C741" t="s">
         <v>2878</v>
       </c>
-      <c r="B741" t="s">
-[...2 lines deleted...]
-      <c r="C741" t="s">
+      <c r="D741" t="s">
+        <v>10</v>
+      </c>
+      <c r="E741" t="s">
+        <v>11</v>
+      </c>
+      <c r="F741" s="1" t="s">
         <v>2879</v>
       </c>
-      <c r="D741" t="s">
-[...5 lines deleted...]
-      <c r="F741" s="1" t="s">
+      <c r="G741" t="s">
         <v>2880</v>
-      </c>
-[...1 lines deleted...]
-        <v>2881</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B742" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C742" t="s">
         <v>2882</v>
       </c>
-      <c r="B742" t="s">
-[...2 lines deleted...]
-      <c r="C742" t="s">
+      <c r="D742" t="s">
+        <v>10</v>
+      </c>
+      <c r="E742" t="s">
+        <v>11</v>
+      </c>
+      <c r="F742" s="1" t="s">
         <v>2883</v>
       </c>
-      <c r="D742" t="s">
-[...5 lines deleted...]
-      <c r="F742" s="1" t="s">
+      <c r="G742" t="s">
         <v>2884</v>
-      </c>
-[...1 lines deleted...]
-        <v>2885</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B743" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C743" t="s">
         <v>2886</v>
       </c>
-      <c r="B743" t="s">
-[...2 lines deleted...]
-      <c r="C743" t="s">
+      <c r="D743" t="s">
+        <v>10</v>
+      </c>
+      <c r="E743" t="s">
+        <v>11</v>
+      </c>
+      <c r="F743" s="1" t="s">
         <v>2887</v>
       </c>
-      <c r="D743" t="s">
-[...5 lines deleted...]
-      <c r="F743" s="1" t="s">
+      <c r="G743" t="s">
         <v>2888</v>
-      </c>
-[...1 lines deleted...]
-        <v>2889</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B744" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C744" t="s">
         <v>2890</v>
       </c>
-      <c r="B744" t="s">
-[...2 lines deleted...]
-      <c r="C744" t="s">
+      <c r="D744" t="s">
+        <v>10</v>
+      </c>
+      <c r="E744" t="s">
+        <v>11</v>
+      </c>
+      <c r="F744" s="1" t="s">
         <v>2891</v>
       </c>
-      <c r="D744" t="s">
-[...5 lines deleted...]
-      <c r="F744" s="1" t="s">
+      <c r="G744" t="s">
         <v>2892</v>
-      </c>
-[...1 lines deleted...]
-        <v>2889</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" t="s">
         <v>2893</v>
       </c>
       <c r="B745" t="s">
-        <v>1553</v>
+        <v>1659</v>
       </c>
       <c r="C745" t="s">
         <v>2894</v>
       </c>
       <c r="D745" t="s">
         <v>10</v>
       </c>
       <c r="E745" t="s">
         <v>11</v>
       </c>
       <c r="F745" s="1" t="s">
         <v>2895</v>
       </c>
       <c r="G745" t="s">
         <v>2896</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" t="s">
         <v>2897</v>
       </c>
       <c r="B746" t="s">
-        <v>1553</v>
+        <v>1659</v>
       </c>
       <c r="C746" t="s">
         <v>2898</v>
       </c>
       <c r="D746" t="s">
         <v>10</v>
       </c>
       <c r="E746" t="s">
         <v>11</v>
       </c>
       <c r="F746" s="1" t="s">
         <v>2899</v>
       </c>
       <c r="G746" t="s">
         <v>2900</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" t="s">
         <v>2901</v>
       </c>
       <c r="B747" t="s">
-        <v>1553</v>
+        <v>1659</v>
       </c>
       <c r="C747" t="s">
         <v>2902</v>
       </c>
       <c r="D747" t="s">
         <v>10</v>
       </c>
       <c r="E747" t="s">
         <v>11</v>
       </c>
       <c r="F747" s="1" t="s">
         <v>2903</v>
       </c>
       <c r="G747" t="s">
         <v>2904</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" t="s">
         <v>2905</v>
       </c>
       <c r="B748" t="s">
-        <v>1553</v>
+        <v>1659</v>
       </c>
       <c r="C748" t="s">
         <v>2906</v>
       </c>
       <c r="D748" t="s">
         <v>10</v>
       </c>
       <c r="E748" t="s">
         <v>11</v>
       </c>
       <c r="F748" s="1" t="s">
         <v>2907</v>
       </c>
       <c r="G748" t="s">
-        <v>2877</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="B749" t="s">
-        <v>1553</v>
+        <v>1659</v>
       </c>
       <c r="C749" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="D749" t="s">
         <v>10</v>
       </c>
       <c r="E749" t="s">
         <v>11</v>
       </c>
       <c r="F749" s="1" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="G749" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="B750" t="s">
-        <v>1553</v>
+        <v>1659</v>
       </c>
       <c r="C750" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="D750" t="s">
         <v>10</v>
       </c>
       <c r="E750" t="s">
         <v>11</v>
       </c>
       <c r="F750" s="1" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="G750" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="B751" t="s">
-        <v>1553</v>
+        <v>1659</v>
       </c>
       <c r="C751" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="D751" t="s">
         <v>10</v>
       </c>
       <c r="E751" t="s">
         <v>11</v>
       </c>
       <c r="F751" s="1" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="G751" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="B752" t="s">
-        <v>1557</v>
+        <v>1659</v>
       </c>
       <c r="C752" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="D752" t="s">
         <v>10</v>
       </c>
       <c r="E752" t="s">
         <v>11</v>
       </c>
       <c r="F752" s="1" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="G752" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="B753" t="s">
-        <v>1557</v>
+        <v>1659</v>
       </c>
       <c r="C753" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="D753" t="s">
         <v>10</v>
       </c>
       <c r="E753" t="s">
         <v>11</v>
       </c>
       <c r="F753" s="1" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="G753" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="B754" t="s">
-        <v>1561</v>
+        <v>1659</v>
       </c>
       <c r="C754" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="D754" t="s">
         <v>10</v>
       </c>
       <c r="E754" t="s">
         <v>11</v>
       </c>
       <c r="F754" s="1" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="G754" t="s">
-        <v>2931</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" t="s">
         <v>2932</v>
       </c>
       <c r="B755" t="s">
-        <v>1561</v>
+        <v>1659</v>
       </c>
       <c r="C755" t="s">
         <v>2933</v>
       </c>
       <c r="D755" t="s">
         <v>10</v>
       </c>
       <c r="E755" t="s">
         <v>11</v>
       </c>
       <c r="F755" s="1" t="s">
         <v>2934</v>
       </c>
       <c r="G755" t="s">
         <v>2935</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" t="s">
         <v>2936</v>
       </c>
       <c r="B756" t="s">
-        <v>1561</v>
+        <v>1659</v>
       </c>
       <c r="C756" t="s">
         <v>2937</v>
       </c>
       <c r="D756" t="s">
         <v>10</v>
       </c>
       <c r="E756" t="s">
         <v>11</v>
       </c>
       <c r="F756" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="G756" t="s">
         <v>2939</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" t="s">
         <v>2940</v>
       </c>
       <c r="B757" t="s">
-        <v>1561</v>
+        <v>1659</v>
       </c>
       <c r="C757" t="s">
         <v>2941</v>
       </c>
       <c r="D757" t="s">
         <v>10</v>
       </c>
       <c r="E757" t="s">
         <v>11</v>
       </c>
       <c r="F757" s="1" t="s">
         <v>2942</v>
       </c>
       <c r="G757" t="s">
         <v>2943</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" t="s">
         <v>2944</v>
       </c>
       <c r="B758" t="s">
-        <v>1565</v>
+        <v>1659</v>
       </c>
       <c r="C758" t="s">
         <v>2945</v>
       </c>
       <c r="D758" t="s">
         <v>10</v>
       </c>
       <c r="E758" t="s">
         <v>11</v>
       </c>
       <c r="F758" s="1" t="s">
         <v>2946</v>
       </c>
       <c r="G758" t="s">
         <v>2947</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" t="s">
         <v>2948</v>
       </c>
       <c r="B759" t="s">
-        <v>1569</v>
+        <v>1659</v>
       </c>
       <c r="C759" t="s">
         <v>2949</v>
       </c>
       <c r="D759" t="s">
         <v>10</v>
       </c>
       <c r="E759" t="s">
         <v>11</v>
       </c>
       <c r="F759" s="1" t="s">
         <v>2950</v>
       </c>
       <c r="G759" t="s">
         <v>2951</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" t="s">
         <v>2952</v>
       </c>
       <c r="B760" t="s">
-        <v>1569</v>
+        <v>1659</v>
       </c>
       <c r="C760" t="s">
         <v>2953</v>
       </c>
       <c r="D760" t="s">
         <v>10</v>
       </c>
       <c r="E760" t="s">
         <v>11</v>
       </c>
       <c r="F760" s="1" t="s">
         <v>2954</v>
       </c>
       <c r="G760" t="s">
         <v>2955</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" t="s">
         <v>2956</v>
       </c>
       <c r="B761" t="s">
-        <v>1569</v>
+        <v>1659</v>
       </c>
       <c r="C761" t="s">
         <v>2957</v>
       </c>
       <c r="D761" t="s">
         <v>10</v>
       </c>
       <c r="E761" t="s">
         <v>11</v>
       </c>
       <c r="F761" s="1" t="s">
         <v>2958</v>
       </c>
       <c r="G761" t="s">
         <v>2959</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" t="s">
         <v>2960</v>
       </c>
       <c r="B762" t="s">
-        <v>1569</v>
+        <v>1663</v>
       </c>
       <c r="C762" t="s">
         <v>2961</v>
       </c>
       <c r="D762" t="s">
         <v>10</v>
       </c>
       <c r="E762" t="s">
         <v>11</v>
       </c>
       <c r="F762" s="1" t="s">
         <v>2962</v>
       </c>
       <c r="G762" t="s">
         <v>2963</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" t="s">
         <v>2964</v>
       </c>
       <c r="B763" t="s">
-        <v>1569</v>
+        <v>1663</v>
       </c>
       <c r="C763" t="s">
         <v>2965</v>
       </c>
       <c r="D763" t="s">
         <v>10</v>
       </c>
       <c r="E763" t="s">
         <v>11</v>
       </c>
       <c r="F763" s="1" t="s">
         <v>2966</v>
       </c>
       <c r="G763" t="s">
         <v>2967</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" t="s">
         <v>2968</v>
       </c>
       <c r="B764" t="s">
-        <v>1569</v>
+        <v>1663</v>
       </c>
       <c r="C764" t="s">
         <v>2969</v>
       </c>
       <c r="D764" t="s">
         <v>10</v>
       </c>
       <c r="E764" t="s">
         <v>11</v>
       </c>
       <c r="F764" s="1" t="s">
         <v>2970</v>
       </c>
       <c r="G764" t="s">
         <v>2971</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765" t="s">
         <v>2972</v>
       </c>
       <c r="B765" t="s">
-        <v>1569</v>
+        <v>1667</v>
       </c>
       <c r="C765" t="s">
         <v>2973</v>
       </c>
       <c r="D765" t="s">
         <v>10</v>
       </c>
       <c r="E765" t="s">
         <v>11</v>
       </c>
       <c r="F765" s="1" t="s">
         <v>2974</v>
       </c>
       <c r="G765" t="s">
         <v>2975</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" t="s">
         <v>2976</v>
       </c>
       <c r="B766" t="s">
-        <v>1569</v>
+        <v>1667</v>
       </c>
       <c r="C766" t="s">
         <v>2977</v>
       </c>
       <c r="D766" t="s">
         <v>10</v>
       </c>
       <c r="E766" t="s">
         <v>11</v>
       </c>
       <c r="F766" s="1" t="s">
         <v>2978</v>
       </c>
       <c r="G766" t="s">
         <v>2979</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" t="s">
         <v>2980</v>
       </c>
       <c r="B767" t="s">
-        <v>1569</v>
+        <v>1667</v>
       </c>
       <c r="C767" t="s">
         <v>2981</v>
       </c>
       <c r="D767" t="s">
         <v>10</v>
       </c>
       <c r="E767" t="s">
         <v>11</v>
       </c>
       <c r="F767" s="1" t="s">
         <v>2982</v>
       </c>
       <c r="G767" t="s">
         <v>2983</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768" t="s">
         <v>2984</v>
       </c>
       <c r="B768" t="s">
-        <v>1569</v>
+        <v>1667</v>
       </c>
       <c r="C768" t="s">
         <v>2985</v>
       </c>
       <c r="D768" t="s">
         <v>10</v>
       </c>
       <c r="E768" t="s">
         <v>11</v>
       </c>
       <c r="F768" s="1" t="s">
         <v>2986</v>
       </c>
       <c r="G768" t="s">
         <v>2987</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" t="s">
         <v>2988</v>
       </c>
       <c r="B769" t="s">
-        <v>1573</v>
+        <v>1667</v>
       </c>
       <c r="C769" t="s">
         <v>2989</v>
       </c>
       <c r="D769" t="s">
         <v>10</v>
       </c>
       <c r="E769" t="s">
         <v>11</v>
       </c>
       <c r="F769" s="1" t="s">
         <v>2990</v>
       </c>
       <c r="G769" t="s">
         <v>2991</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" t="s">
         <v>2992</v>
       </c>
       <c r="B770" t="s">
-        <v>1573</v>
+        <v>1667</v>
       </c>
       <c r="C770" t="s">
         <v>2993</v>
       </c>
       <c r="D770" t="s">
         <v>10</v>
       </c>
       <c r="E770" t="s">
         <v>11</v>
       </c>
       <c r="F770" s="1" t="s">
         <v>2994</v>
       </c>
       <c r="G770" t="s">
         <v>2995</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" t="s">
         <v>2996</v>
       </c>
       <c r="B771" t="s">
-        <v>1577</v>
+        <v>1667</v>
       </c>
       <c r="C771" t="s">
         <v>2997</v>
       </c>
       <c r="D771" t="s">
         <v>10</v>
       </c>
       <c r="E771" t="s">
         <v>11</v>
       </c>
       <c r="F771" s="1" t="s">
         <v>2998</v>
       </c>
       <c r="G771" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" t="s">
         <v>3000</v>
       </c>
       <c r="B772" t="s">
-        <v>1577</v>
+        <v>1667</v>
       </c>
       <c r="C772" t="s">
         <v>3001</v>
       </c>
       <c r="D772" t="s">
         <v>10</v>
       </c>
       <c r="E772" t="s">
         <v>11</v>
       </c>
       <c r="F772" s="1" t="s">
         <v>3002</v>
       </c>
       <c r="G772" t="s">
         <v>3003</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" t="s">
         <v>3004</v>
       </c>
       <c r="B773" t="s">
-        <v>1581</v>
+        <v>1667</v>
       </c>
       <c r="C773" t="s">
         <v>3005</v>
       </c>
       <c r="D773" t="s">
         <v>10</v>
       </c>
       <c r="E773" t="s">
         <v>11</v>
       </c>
       <c r="F773" s="1" t="s">
         <v>3006</v>
       </c>
       <c r="G773" t="s">
-        <v>3007</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B774" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C774" t="s">
         <v>3008</v>
       </c>
-      <c r="B774" t="s">
-[...2 lines deleted...]
-      <c r="C774" t="s">
+      <c r="D774" t="s">
+        <v>10</v>
+      </c>
+      <c r="E774" t="s">
+        <v>11</v>
+      </c>
+      <c r="F774" s="1" t="s">
         <v>3009</v>
       </c>
-      <c r="D774" t="s">
-[...5 lines deleted...]
-      <c r="F774" s="1" t="s">
+      <c r="G774" t="s">
         <v>3010</v>
-      </c>
-[...1 lines deleted...]
-        <v>3011</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B775" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C775" t="s">
         <v>3012</v>
       </c>
-      <c r="B775" t="s">
-[...2 lines deleted...]
-      <c r="C775" t="s">
+      <c r="D775" t="s">
+        <v>10</v>
+      </c>
+      <c r="E775" t="s">
+        <v>11</v>
+      </c>
+      <c r="F775" s="1" t="s">
         <v>3013</v>
       </c>
-      <c r="D775" t="s">
-[...5 lines deleted...]
-      <c r="F775" s="1" t="s">
+      <c r="G775" t="s">
         <v>3014</v>
-      </c>
-[...1 lines deleted...]
-        <v>3015</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B776" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C776" t="s">
         <v>3016</v>
       </c>
-      <c r="B776" t="s">
-[...2 lines deleted...]
-      <c r="C776" t="s">
+      <c r="D776" t="s">
+        <v>10</v>
+      </c>
+      <c r="E776" t="s">
+        <v>11</v>
+      </c>
+      <c r="F776" s="1" t="s">
         <v>3017</v>
       </c>
-      <c r="D776" t="s">
-[...5 lines deleted...]
-      <c r="F776" s="1" t="s">
+      <c r="G776" t="s">
         <v>3018</v>
-      </c>
-[...1 lines deleted...]
-        <v>3019</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B777" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C777" t="s">
         <v>3020</v>
       </c>
-      <c r="B777" t="s">
-[...2 lines deleted...]
-      <c r="C777" t="s">
+      <c r="D777" t="s">
+        <v>10</v>
+      </c>
+      <c r="E777" t="s">
+        <v>11</v>
+      </c>
+      <c r="F777" s="1" t="s">
         <v>3021</v>
       </c>
-      <c r="D777" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G777" t="s">
-        <v>3023</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B778" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C778" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D778" t="s">
+        <v>10</v>
+      </c>
+      <c r="E778" t="s">
+        <v>11</v>
+      </c>
+      <c r="F778" s="1" t="s">
         <v>3024</v>
       </c>
-      <c r="B778" t="s">
-[...2 lines deleted...]
-      <c r="C778" t="s">
+      <c r="G778" t="s">
         <v>3025</v>
-      </c>
-[...10 lines deleted...]
-        <v>3027</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B779" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C779" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D779" t="s">
+        <v>10</v>
+      </c>
+      <c r="E779" t="s">
+        <v>11</v>
+      </c>
+      <c r="F779" s="1" t="s">
         <v>3028</v>
       </c>
-      <c r="B779" t="s">
-[...2 lines deleted...]
-      <c r="C779" t="s">
+      <c r="G779" t="s">
         <v>3029</v>
-      </c>
-[...10 lines deleted...]
-        <v>3031</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B780" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C780" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D780" t="s">
+        <v>10</v>
+      </c>
+      <c r="E780" t="s">
+        <v>11</v>
+      </c>
+      <c r="F780" s="1" t="s">
         <v>3032</v>
       </c>
-      <c r="B780" t="s">
-[...2 lines deleted...]
-      <c r="C780" t="s">
+      <c r="G780" t="s">
         <v>3033</v>
-      </c>
-[...10 lines deleted...]
-        <v>3035</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B781" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C781" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D781" t="s">
+        <v>10</v>
+      </c>
+      <c r="E781" t="s">
+        <v>11</v>
+      </c>
+      <c r="F781" s="1" t="s">
         <v>3036</v>
       </c>
-      <c r="B781" t="s">
-[...2 lines deleted...]
-      <c r="C781" t="s">
+      <c r="G781" t="s">
         <v>3037</v>
-      </c>
-[...10 lines deleted...]
-        <v>3039</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B782" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C782" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D782" t="s">
+        <v>10</v>
+      </c>
+      <c r="E782" t="s">
+        <v>11</v>
+      </c>
+      <c r="F782" s="1" t="s">
         <v>3040</v>
       </c>
-      <c r="B782" t="s">
-[...2 lines deleted...]
-      <c r="C782" t="s">
+      <c r="G782" t="s">
         <v>3041</v>
-      </c>
-[...10 lines deleted...]
-        <v>3043</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C783" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D783" t="s">
+        <v>10</v>
+      </c>
+      <c r="E783" t="s">
+        <v>11</v>
+      </c>
+      <c r="F783" s="1" t="s">
         <v>3044</v>
       </c>
-      <c r="B783" t="s">
-[...2 lines deleted...]
-      <c r="C783" t="s">
+      <c r="G783" t="s">
         <v>3045</v>
-      </c>
-[...10 lines deleted...]
-        <v>3047</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B784" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C784" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D784" t="s">
+        <v>10</v>
+      </c>
+      <c r="E784" t="s">
+        <v>11</v>
+      </c>
+      <c r="F784" s="1" t="s">
         <v>3048</v>
       </c>
-      <c r="B784" t="s">
-[...2 lines deleted...]
-      <c r="C784" t="s">
+      <c r="G784" t="s">
         <v>3049</v>
-      </c>
-[...10 lines deleted...]
-        <v>3051</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B785" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C785" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D785" t="s">
+        <v>10</v>
+      </c>
+      <c r="E785" t="s">
+        <v>11</v>
+      </c>
+      <c r="F785" s="1" t="s">
         <v>3052</v>
       </c>
-      <c r="B785" t="s">
-[...2 lines deleted...]
-      <c r="C785" t="s">
+      <c r="G785" t="s">
         <v>3053</v>
-      </c>
-[...10 lines deleted...]
-        <v>3055</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B786" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C786" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D786" t="s">
+        <v>10</v>
+      </c>
+      <c r="E786" t="s">
+        <v>11</v>
+      </c>
+      <c r="F786" s="1" t="s">
         <v>3056</v>
       </c>
-      <c r="B786" t="s">
-[...2 lines deleted...]
-      <c r="C786" t="s">
+      <c r="G786" t="s">
         <v>3057</v>
-      </c>
-[...10 lines deleted...]
-        <v>3059</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B787" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C787" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D787" t="s">
+        <v>10</v>
+      </c>
+      <c r="E787" t="s">
+        <v>11</v>
+      </c>
+      <c r="F787" s="1" t="s">
         <v>3060</v>
       </c>
-      <c r="B787" t="s">
-[...2 lines deleted...]
-      <c r="C787" t="s">
+      <c r="G787" t="s">
         <v>3061</v>
-      </c>
-[...10 lines deleted...]
-        <v>3063</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B788" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C788" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D788" t="s">
+        <v>10</v>
+      </c>
+      <c r="E788" t="s">
+        <v>11</v>
+      </c>
+      <c r="F788" s="1" t="s">
         <v>3064</v>
       </c>
-      <c r="B788" t="s">
-[...2 lines deleted...]
-      <c r="C788" t="s">
+      <c r="G788" t="s">
         <v>3065</v>
-      </c>
-[...10 lines deleted...]
-        <v>3067</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B789" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C789" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D789" t="s">
+        <v>10</v>
+      </c>
+      <c r="E789" t="s">
+        <v>11</v>
+      </c>
+      <c r="F789" s="1" t="s">
         <v>3068</v>
       </c>
-      <c r="B789" t="s">
-[...2 lines deleted...]
-      <c r="C789" t="s">
+      <c r="G789" t="s">
         <v>3069</v>
-      </c>
-[...10 lines deleted...]
-        <v>3071</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B790" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C790" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D790" t="s">
+        <v>10</v>
+      </c>
+      <c r="E790" t="s">
+        <v>11</v>
+      </c>
+      <c r="F790" s="1" t="s">
         <v>3072</v>
       </c>
-      <c r="B790" t="s">
-[...2 lines deleted...]
-      <c r="C790" t="s">
+      <c r="G790" t="s">
         <v>3073</v>
-      </c>
-[...10 lines deleted...]
-        <v>3075</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B791" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C791" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D791" t="s">
+        <v>10</v>
+      </c>
+      <c r="E791" t="s">
+        <v>11</v>
+      </c>
+      <c r="F791" s="1" t="s">
         <v>3076</v>
       </c>
-      <c r="B791" t="s">
-[...2 lines deleted...]
-      <c r="C791" t="s">
+      <c r="G791" t="s">
         <v>3077</v>
-      </c>
-[...10 lines deleted...]
-        <v>3079</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B792" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C792" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D792" t="s">
+        <v>10</v>
+      </c>
+      <c r="E792" t="s">
+        <v>11</v>
+      </c>
+      <c r="F792" s="1" t="s">
         <v>3080</v>
       </c>
-      <c r="B792" t="s">
-[...2 lines deleted...]
-      <c r="C792" t="s">
+      <c r="G792" t="s">
         <v>3081</v>
-      </c>
-[...10 lines deleted...]
-        <v>3083</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B793" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C793" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D793" t="s">
+        <v>10</v>
+      </c>
+      <c r="E793" t="s">
+        <v>11</v>
+      </c>
+      <c r="F793" s="1" t="s">
         <v>3084</v>
       </c>
-      <c r="B793" t="s">
-[...2 lines deleted...]
-      <c r="C793" t="s">
+      <c r="G793" t="s">
         <v>3085</v>
-      </c>
-[...10 lines deleted...]
-        <v>3087</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B794" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C794" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D794" t="s">
+        <v>10</v>
+      </c>
+      <c r="E794" t="s">
+        <v>11</v>
+      </c>
+      <c r="F794" s="1" t="s">
         <v>3088</v>
       </c>
-      <c r="B794" t="s">
-[...2 lines deleted...]
-      <c r="C794" t="s">
+      <c r="G794" t="s">
         <v>3089</v>
-      </c>
-[...10 lines deleted...]
-        <v>3091</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B795" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C795" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D795" t="s">
+        <v>10</v>
+      </c>
+      <c r="E795" t="s">
+        <v>11</v>
+      </c>
+      <c r="F795" s="1" t="s">
         <v>3092</v>
       </c>
-      <c r="B795" t="s">
-[...2 lines deleted...]
-      <c r="C795" t="s">
+      <c r="G795" t="s">
         <v>3093</v>
-      </c>
-[...10 lines deleted...]
-        <v>3095</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C796" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D796" t="s">
+        <v>10</v>
+      </c>
+      <c r="E796" t="s">
+        <v>11</v>
+      </c>
+      <c r="F796" s="1" t="s">
         <v>3096</v>
       </c>
-      <c r="B796" t="s">
-[...2 lines deleted...]
-      <c r="C796" t="s">
+      <c r="G796" t="s">
         <v>3097</v>
-      </c>
-[...10 lines deleted...]
-        <v>3099</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B797" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C797" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D797" t="s">
+        <v>10</v>
+      </c>
+      <c r="E797" t="s">
+        <v>11</v>
+      </c>
+      <c r="F797" s="1" t="s">
         <v>3100</v>
       </c>
-      <c r="B797" t="s">
-[...2 lines deleted...]
-      <c r="C797" t="s">
+      <c r="G797" t="s">
         <v>3101</v>
-      </c>
-[...10 lines deleted...]
-        <v>3103</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B798" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C798" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D798" t="s">
+        <v>10</v>
+      </c>
+      <c r="E798" t="s">
+        <v>11</v>
+      </c>
+      <c r="F798" s="1" t="s">
         <v>3104</v>
       </c>
-      <c r="B798" t="s">
-[...2 lines deleted...]
-      <c r="C798" t="s">
+      <c r="G798" t="s">
         <v>3105</v>
       </c>
-      <c r="D798" t="s">
-[...5 lines deleted...]
-      <c r="F798" s="1" t="s">
+    </row>
+    <row r="799" spans="1:7">
+      <c r="A799" t="s">
         <v>3106</v>
       </c>
-      <c r="G798" t="s">
+      <c r="B799" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C799" t="s">
         <v>3107</v>
+      </c>
+      <c r="D799" t="s">
+        <v>10</v>
+      </c>
+      <c r="E799" t="s">
+        <v>11</v>
+      </c>
+      <c r="F799" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="G799" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7">
+      <c r="A800" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B800" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C800" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D800" t="s">
+        <v>10</v>
+      </c>
+      <c r="E800" t="s">
+        <v>11</v>
+      </c>
+      <c r="F800" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G800" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7">
+      <c r="A801" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B801" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C801" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D801" t="s">
+        <v>10</v>
+      </c>
+      <c r="E801" t="s">
+        <v>11</v>
+      </c>
+      <c r="F801" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="G801" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7">
+      <c r="A802" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B802" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C802" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D802" t="s">
+        <v>10</v>
+      </c>
+      <c r="E802" t="s">
+        <v>11</v>
+      </c>
+      <c r="F802" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="G802" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7">
+      <c r="A803" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B803" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C803" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D803" t="s">
+        <v>10</v>
+      </c>
+      <c r="E803" t="s">
+        <v>11</v>
+      </c>
+      <c r="F803" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="G803" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7">
+      <c r="A804" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D804" t="s">
+        <v>10</v>
+      </c>
+      <c r="E804" t="s">
+        <v>11</v>
+      </c>
+      <c r="F804" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="G804" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7">
+      <c r="A805" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B805" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C805" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D805" t="s">
+        <v>10</v>
+      </c>
+      <c r="E805" t="s">
+        <v>11</v>
+      </c>
+      <c r="F805" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="G805" t="s">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7">
+      <c r="A806" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B806" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C806" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D806" t="s">
+        <v>10</v>
+      </c>
+      <c r="E806" t="s">
+        <v>11</v>
+      </c>
+      <c r="F806" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="G806" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7">
+      <c r="A807" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C807" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D807" t="s">
+        <v>10</v>
+      </c>
+      <c r="E807" t="s">
+        <v>11</v>
+      </c>
+      <c r="F807" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="G807" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7">
+      <c r="A808" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C808" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D808" t="s">
+        <v>10</v>
+      </c>
+      <c r="E808" t="s">
+        <v>11</v>
+      </c>
+      <c r="F808" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="G808" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7">
+      <c r="A809" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B809" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C809" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D809" t="s">
+        <v>10</v>
+      </c>
+      <c r="E809" t="s">
+        <v>11</v>
+      </c>
+      <c r="F809" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="G809" t="s">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7">
+      <c r="A810" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B810" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C810" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D810" t="s">
+        <v>10</v>
+      </c>
+      <c r="E810" t="s">
+        <v>11</v>
+      </c>
+      <c r="F810" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="G810" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7">
+      <c r="A811" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B811" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C811" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D811" t="s">
+        <v>10</v>
+      </c>
+      <c r="E811" t="s">
+        <v>11</v>
+      </c>
+      <c r="F811" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="G811" t="s">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7">
+      <c r="A812" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B812" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C812" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D812" t="s">
+        <v>10</v>
+      </c>
+      <c r="E812" t="s">
+        <v>11</v>
+      </c>
+      <c r="F812" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="G812" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7">
+      <c r="A813" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B813" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C813" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D813" t="s">
+        <v>10</v>
+      </c>
+      <c r="E813" t="s">
+        <v>11</v>
+      </c>
+      <c r="F813" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="G813" t="s">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7">
+      <c r="A814" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B814" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C814" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D814" t="s">
+        <v>10</v>
+      </c>
+      <c r="E814" t="s">
+        <v>11</v>
+      </c>
+      <c r="F814" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="G814" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7">
+      <c r="A815" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B815" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C815" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D815" t="s">
+        <v>10</v>
+      </c>
+      <c r="E815" t="s">
+        <v>11</v>
+      </c>
+      <c r="F815" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="G815" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7">
+      <c r="A816" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C816" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D816" t="s">
+        <v>10</v>
+      </c>
+      <c r="E816" t="s">
+        <v>11</v>
+      </c>
+      <c r="F816" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="G816" t="s">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7">
+      <c r="A817" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B817" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C817" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D817" t="s">
+        <v>10</v>
+      </c>
+      <c r="E817" t="s">
+        <v>11</v>
+      </c>
+      <c r="F817" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="G817" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7">
+      <c r="A818" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B818" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C818" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D818" t="s">
+        <v>10</v>
+      </c>
+      <c r="E818" t="s">
+        <v>11</v>
+      </c>
+      <c r="F818" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="G818" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7">
+      <c r="A819" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B819" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C819" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D819" t="s">
+        <v>10</v>
+      </c>
+      <c r="E819" t="s">
+        <v>11</v>
+      </c>
+      <c r="F819" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="G819" t="s">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7">
+      <c r="A820" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B820" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D820" t="s">
+        <v>10</v>
+      </c>
+      <c r="E820" t="s">
+        <v>11</v>
+      </c>
+      <c r="F820" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="G820" t="s">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7">
+      <c r="A821" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D821" t="s">
+        <v>10</v>
+      </c>
+      <c r="E821" t="s">
+        <v>11</v>
+      </c>
+      <c r="F821" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="G821" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7">
+      <c r="A822" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B822" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C822" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D822" t="s">
+        <v>10</v>
+      </c>
+      <c r="E822" t="s">
+        <v>11</v>
+      </c>
+      <c r="F822" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="G822" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7">
+      <c r="A823" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B823" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C823" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D823" t="s">
+        <v>10</v>
+      </c>
+      <c r="E823" t="s">
+        <v>11</v>
+      </c>
+      <c r="F823" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="G823" t="s">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7">
+      <c r="A824" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B824" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C824" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D824" t="s">
+        <v>10</v>
+      </c>
+      <c r="E824" t="s">
+        <v>11</v>
+      </c>
+      <c r="F824" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="G824" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7">
+      <c r="A825" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B825" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C825" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D825" t="s">
+        <v>10</v>
+      </c>
+      <c r="E825" t="s">
+        <v>11</v>
+      </c>
+      <c r="F825" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="G825" t="s">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7">
+      <c r="A826" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C826" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D826" t="s">
+        <v>10</v>
+      </c>
+      <c r="E826" t="s">
+        <v>11</v>
+      </c>
+      <c r="F826" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="G826" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7">
+      <c r="A827" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B827" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C827" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D827" t="s">
+        <v>10</v>
+      </c>
+      <c r="E827" t="s">
+        <v>11</v>
+      </c>
+      <c r="F827" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="G827" t="s">
+        <v>3221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -29000,50 +30030,79 @@
     <hyperlink ref="F774" r:id="rId773"/>
     <hyperlink ref="F775" r:id="rId774"/>
     <hyperlink ref="F776" r:id="rId775"/>
     <hyperlink ref="F777" r:id="rId776"/>
     <hyperlink ref="F778" r:id="rId777"/>
     <hyperlink ref="F779" r:id="rId778"/>
     <hyperlink ref="F780" r:id="rId779"/>
     <hyperlink ref="F781" r:id="rId780"/>
     <hyperlink ref="F782" r:id="rId781"/>
     <hyperlink ref="F783" r:id="rId782"/>
     <hyperlink ref="F784" r:id="rId783"/>
     <hyperlink ref="F785" r:id="rId784"/>
     <hyperlink ref="F786" r:id="rId785"/>
     <hyperlink ref="F787" r:id="rId786"/>
     <hyperlink ref="F788" r:id="rId787"/>
     <hyperlink ref="F789" r:id="rId788"/>
     <hyperlink ref="F790" r:id="rId789"/>
     <hyperlink ref="F791" r:id="rId790"/>
     <hyperlink ref="F792" r:id="rId791"/>
     <hyperlink ref="F793" r:id="rId792"/>
     <hyperlink ref="F794" r:id="rId793"/>
     <hyperlink ref="F795" r:id="rId794"/>
     <hyperlink ref="F796" r:id="rId795"/>
     <hyperlink ref="F797" r:id="rId796"/>
     <hyperlink ref="F798" r:id="rId797"/>
+    <hyperlink ref="F799" r:id="rId798"/>
+    <hyperlink ref="F800" r:id="rId799"/>
+    <hyperlink ref="F801" r:id="rId800"/>
+    <hyperlink ref="F802" r:id="rId801"/>
+    <hyperlink ref="F803" r:id="rId802"/>
+    <hyperlink ref="F804" r:id="rId803"/>
+    <hyperlink ref="F805" r:id="rId804"/>
+    <hyperlink ref="F806" r:id="rId805"/>
+    <hyperlink ref="F807" r:id="rId806"/>
+    <hyperlink ref="F808" r:id="rId807"/>
+    <hyperlink ref="F809" r:id="rId808"/>
+    <hyperlink ref="F810" r:id="rId809"/>
+    <hyperlink ref="F811" r:id="rId810"/>
+    <hyperlink ref="F812" r:id="rId811"/>
+    <hyperlink ref="F813" r:id="rId812"/>
+    <hyperlink ref="F814" r:id="rId813"/>
+    <hyperlink ref="F815" r:id="rId814"/>
+    <hyperlink ref="F816" r:id="rId815"/>
+    <hyperlink ref="F817" r:id="rId816"/>
+    <hyperlink ref="F818" r:id="rId817"/>
+    <hyperlink ref="F819" r:id="rId818"/>
+    <hyperlink ref="F820" r:id="rId819"/>
+    <hyperlink ref="F821" r:id="rId820"/>
+    <hyperlink ref="F822" r:id="rId821"/>
+    <hyperlink ref="F823" r:id="rId822"/>
+    <hyperlink ref="F824" r:id="rId823"/>
+    <hyperlink ref="F825" r:id="rId824"/>
+    <hyperlink ref="F826" r:id="rId825"/>
+    <hyperlink ref="F827" r:id="rId826"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>